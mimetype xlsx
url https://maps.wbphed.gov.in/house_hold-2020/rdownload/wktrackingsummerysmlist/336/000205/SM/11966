--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -1193,54 +1193,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>21.03</v>
       </c>
       <c r="Q6" s="4">
-        <v>18.4</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>87.49</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1256,54 +1256,54 @@
       <c r="I7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>4.78</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.78</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1614,54 +1614,54 @@
       <c r="I13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>11.34</v>
       </c>
       <c r="Q13" s="4">
-        <v>11.27</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.42</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1677,54 +1677,54 @@
       <c r="I14" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>61.75</v>
       </c>
       <c r="Q14" s="4">
-        <v>49.88</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>80.79</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1858,54 +1858,54 @@
       <c r="I17" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P17" s="4">
         <v>442.76</v>
       </c>
       <c r="Q17" s="4">
-        <v>303.63</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>68.58</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>40</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
@@ -2047,54 +2047,54 @@
       <c r="I20" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P20" s="4">
         <v>26.21</v>
       </c>
       <c r="Q20" s="4">
-        <v>4.77</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>18.2</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>1</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
@@ -2207,54 +2207,54 @@
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>135</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>1163.1</v>
       </c>
       <c r="P23" s="8">
-        <v>392.74</v>
+        <v>0</v>
       </c>
       <c r="Q23" s="8">
-        <v>33.77</v>
+        <v>0</v>
       </c>
       <c r="R23" s="8"/>
       <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>