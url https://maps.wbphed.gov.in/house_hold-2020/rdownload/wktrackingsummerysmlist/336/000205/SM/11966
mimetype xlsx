--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,129 +92,171 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Tehatta-I</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>RAJAPUR PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/11966</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of 2 nos. 250 mm X 150 mm dia, 180 mtr deep Tube Well by Direct Rotary Method at Head Work site and 2nd Tube Well site with UPVC pipe (CD) &amp; strainer, (250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Rajapur Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000281/2022-2023</t>
+  </si>
+  <si>
+    <t>1136/NACD-II</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>15/01/2023</t>
+  </si>
+  <si>
+    <t>AUXILIARY TUBE WELL DRILLERS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000021/2022-2023</t>
   </si>
   <si>
     <t>1091/NACD-II</t>
   </si>
   <si>
     <t>09/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Soil Investigation for Construction of 01 (One) No of Overhead Reservoir, Construction of 01 (One) No of 350 Cum capacity 20 mtr staging height R.C.C. Over Head Water Reservoir as per Departmental design, Drawing, and specification including bored pile &amp; pile cap, Laying of Distribution system including providing Functional House Hold Tap Connection (FHTC) and Laying of Rising Main and other necessary allied works at Rajapur Water Supply Scheme and other necessary allied works in this connection of Tehatta-I Block under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000392/2022-2023</t>
+  </si>
+  <si>
+    <t>401/NACD-II</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELLS</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at RAJAPUR Piped Water Supply Scheme, Block: Tehatta-I, Dist. Nadia Under EMD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001123/2023-2024</t>
   </si>
   <si>
     <t>4711/EMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>03/09/2023</t>
   </si>
   <si>
     <t>INDIA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction for priliminary work of the approch road at Head Works site of Rajapur Water Supply Scheme in Tehatta-1 Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
     <t>ORD/000045/2023-2024</t>
   </si>
   <si>
     <t>410/AE-I/NACD-II</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
-    <t>JOY HIND TUBEWELLS</t>
-[...23 lines deleted...]
-    <t>AUXILIARY TUBE WELL DRILLERS</t>
+    <t>Portal framed structural arrangement as well as Water supply / sanitation arrangement and left out hydraulics in the proposed sites of Rajapur water supply scheme under Nadia Arsenic Civil Division-II ,PHE Dte. Dist- Nadia.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000100/2023-2024</t>
+  </si>
+  <si>
+    <t>1132/NACD-II</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>SANJIT DAS</t>
   </si>
   <si>
     <t>Rendering consultancy services for Geotechnical Investigation and Report preparation of site locations under Tehatta-I Block of Nadia District through Jadavpur University (Name of PWSS Rajapur)</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000115/2023-2024</t>
   </si>
   <si>
     <t>1154/NACD-II</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
     <t>RTOR000030/2022-2023</t>
   </si>
@@ -251,183 +293,144 @@
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>GEOLOGIST GEOLOGICAL SUB-DIVN NO-III/A STATE WATER INVESTIGATION &amp; DEVELOPMENT DTE.</t>
   </si>
   <si>
     <t>Acceptance of 17 nos. of application (STW) for obtaining permit for domestic drinking water supply purposes.</t>
   </si>
   <si>
     <t>BILL/00020/2023-2024</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>New Service Connection at Pump House-I under Rajapur Water Supply Scheme</t>
   </si>
   <si>
     <t>BILL/01878/2023-2024</t>
   </si>
   <si>
     <t>BP-111-23-24</t>
   </si>
   <si>
-    <t>Portal framed structural arrangement as well as Water supply / sanitation arrangement and left out hydraulics in the proposed sites of Rajapur water supply scheme under Nadia Arsenic Civil Division-II ,PHE Dte. Dist- Nadia.</t>
-[...20 lines deleted...]
-    <t>SANJIT DAS</t>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Bahadurpur &amp; Rajapur Water Supply Scheme of capacity 16 Cu.m/hr under in Tehatta-I Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000308/2023-2024</t>
+  </si>
+  <si>
+    <t>424/NACD-II</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>CHAKRABORTTI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 53.24 cum/Hour capacity for Rajapur Water Supply Scheme within Tehatta-I block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000261/2024-2025</t>
+  </si>
+  <si>
+    <t>1399/NACD-II</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>18/10/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order "Securitization arrangement by composite RCC Masonry structures without harming the T &amp; P In the proposed sites of Rajapur water supply scheme under Tehatta- I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte. Nadia."</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II (HQ), Nadia Arsenic Civil Divisi,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000332/2023-2024</t>
+  </si>
+  <si>
+    <t>408/NACD-II</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>DEBASIS SAMADDAR</t>
   </si>
   <si>
     <t>Renovation of Arsenic cum Iron treatment Plant of Khanjipur PWSS (Capacity- 21 m3/hr) and ancillary works of Rajapur W/s Scheme at Tehatta-I Block under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000340/2023-2024</t>
   </si>
   <si>
     <t>38/NACD-II</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
   </si>
   <si>
     <t>RTOR000001/2023-2024</t>
   </si>
   <si>
     <t>74/NACD-II</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>Supplimentary Quotation for new service connection against Application No-3004365000 for NSC at Rajapur P.H-II w/s scheme</t>
   </si>
   <si>
     <t>BILL/00070/2024-2025</t>
   </si>
   <si>
     <t>BP-07-24-25</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (GROUP NAZIRPUR C.C.C)</t>
-  </si>
-[...67 lines deleted...]
-    <t>DEBASIS SAMADDAR</t>
   </si>
   <si>
     <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Thanapara Zone-II Water Supply Scheme Head Work site under Nadia Arsenic Civil Division-II PHE Dte. &amp; including Binodnagar PWSS,Manoharpur PWSS, Rajapur PWSS &amp; Taranipur PWSS.</t>
   </si>
   <si>
     <t>ORD/000001/2025-2026</t>
   </si>
   <si>
     <t>428/NACD-II</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>04/10/2025</t>
   </si>
   <si>
     <t>TULIP ENGINEERS CO OP. SOCIETY LTD.</t>
   </si>
   <si>
     <t>Laying of distribution system including providing FHTC at left out households for Bahadurpur, Khaspu, Dhopahat and Rajapur W/s Scheme and restoration of the damaged portion of roads in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte and Brittihuda W/S Scheme &amp; Barnia W/S Scheme included.</t>
   </si>
   <si>
     <t>ORD/000080/2025-2026</t>
   </si>
@@ -989,1272 +992,1272 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>27.83</v>
+        <v>21.03</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>18.4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>87.49</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>40.8</v>
+        <v>27.83</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P5" s="4">
+        <v>442.76</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>303.63</v>
+      </c>
+      <c r="R5" s="4">
+        <v>68.58</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-      <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>21.03</v>
+        <v>40.8</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="P7" s="4">
-        <v>4.78</v>
+        <v>0.97</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>12.69</v>
+        <v>11.34</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.27</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.42</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>3.66</v>
+        <v>4.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
-        <v>0.01</v>
+        <v>12.69</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>0.02</v>
+        <v>3.66</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>11.88</v>
+        <v>0.01</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>88</v>
+      </c>
+      <c r="L13" s="4">
+        <v>23</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>11.34</v>
+        <v>0.02</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="I14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="P14" s="4">
-        <v>61.75</v>
+        <v>11.88</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>93</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>30</v>
+        <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>12.69</v>
+        <v>92.52</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="P16" s="4">
-        <v>0.74</v>
+        <v>185.73</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>46</v>
+        <v>105</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>44</v>
+        <v>110</v>
       </c>
       <c r="P17" s="4">
-        <v>442.76</v>
+        <v>26.21</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>18.2</v>
       </c>
       <c r="S17" s="4">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="P18" s="4">
-        <v>92.52</v>
+        <v>61.75</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>49.88</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>80.79</v>
       </c>
       <c r="S18" s="4">
         <v>70</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>113</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="P19" s="4">
-        <v>185.73</v>
+        <v>12.69</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>118</v>
-[...6 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="P20" s="4">
-        <v>26.21</v>
+        <v>0.74</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="P21" s="4">
         <v>19.28</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>30</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P22" s="4">
         <v>186.42</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>40</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>1163.1</v>
       </c>
       <c r="P23" s="8">
-        <v>0</v>
+        <v>392.74</v>
       </c>
       <c r="Q23" s="8">
-        <v>0</v>
+        <v>33.77</v>
       </c>
       <c r="R23" s="8"/>
       <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>