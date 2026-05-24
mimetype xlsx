--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -429,50 +429,83 @@
     <t>DIAMOND ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Securitization arrangement by composite RCC Masonry structures without harming the T &amp; P In the proposed sites of Binodnagar water supply scheme under Tehatta- I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte. Nadia.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000135/2023-2024</t>
   </si>
   <si>
     <t>1253/NACD-II</t>
   </si>
   <si>
     <t>08/11/2023</t>
   </si>
   <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>SURAJIT KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Smoothening of site by land filling of existing undulation by filling the ditches at Binodnagar 2nd Tube Well Site for development of land and compaction by hand roller for approch road at Binodnagar Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000402/2024-2025</t>
+  </si>
+  <si>
+    <t>409/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>M/S. SANTOSHI MAA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Installation of Sign Board for Demarcation of Land for Binodnagar &amp; other PWSS at Tehatta-I, Barnia &amp; other PWSS at Tehatta-II, Karimpur-II, Jayrampur &amp; other PWSS at Karimpur-I &amp; Maniknagar PWSS at Shantipur Block under Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000430/2024-2025</t>
+  </si>
+  <si>
+    <t>1193/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -861,51 +894,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="98.97583" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1146,54 +1179,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>4.78</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1445,54 +1478,54 @@
       <c r="I10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>21.45</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>16.99</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>79.19</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1508,54 +1541,54 @@
       <c r="I11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>18.99</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>18.79</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.93</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1571,54 +1604,54 @@
       <c r="I12" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>0.97</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1634,54 +1667,54 @@
       <c r="I13" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>11.32</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>10.75</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>94.98</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1697,54 +1730,54 @@
       <c r="I14" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P14" s="4">
         <v>4.17</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1819,54 +1852,54 @@
       <c r="I16" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>103</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P16" s="4">
         <v>298.5</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>59.33</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>19.88</v>
       </c>
       <c r="S16" s="4">
         <v>52</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -2134,101 +2167,227 @@
       <c r="I21" s="13" t="s">
         <v>132</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>133</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>138</v>
       </c>
       <c r="P21" s="4">
         <v>34.92</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>23.42</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>67.07</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="I22" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="P23" s="4">
+        <v>3.79</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>60</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>936.23</v>
+      </c>
+      <c r="P24" s="8">
+        <v>139.19</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>14.87</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>