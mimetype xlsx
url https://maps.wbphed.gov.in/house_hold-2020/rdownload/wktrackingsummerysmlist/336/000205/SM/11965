--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -92,387 +92,387 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Tehatta-I</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>BINODNAGAR PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/11965</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of 2 nos. 250 mm X 150 mm dia, 180 mtr deep Tube Well by Direct Rotary Method at Head Work site and 2nd Tube Well site with UPVC pipe (CD) &amp; strainer, (250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Binodnagar Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000278/2022-2023</t>
+  </si>
+  <si>
+    <t>1133/NACD-II</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>15/01/2023</t>
+  </si>
+  <si>
+    <t>GENUINE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000019/2022-2023</t>
   </si>
   <si>
     <t>1089/NACD-II</t>
   </si>
   <si>
     <t>09/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Soil Investigation for Construction of 01 (One) No of Overhead Reservoir, Construction of 01 (One) No of 350 Cum capacity 20 mtr staging height R.C.C. Over Head Water Reservoir as per Departmental design, Drawing, and specification including bored pile &amp; pile cap, Laying of Distribution system including providing Functional House Hold Tap Connection (FHTC) and Laying of Rising Main and other necessary allied works at Binodnagar Water Supply Scheme and other necessary allied works in this connection of Tehatta-I Block under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000390/2022-2023</t>
+  </si>
+  <si>
+    <t>397/NACD-II</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at BINODNAGAR Piped Water SupplyScheme, Block: Tehatta-I, Dist. Nadia Under EMD, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001121/2023-2024</t>
   </si>
   <si>
     <t>4709/EMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>03/09/2023</t>
   </si>
   <si>
     <t>M/S DILIP MITRA</t>
   </si>
   <si>
+    <t>Construction of approch road at Head Works site of Binodnagar Water Supply Scheme in Tehatta-1 Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
+  </si>
+  <si>
+    <t>ORD/000043/2023-2024</t>
+  </si>
+  <si>
+    <t>408/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I &amp; II under BINODNAGAR W/S Scheme (Block : Tehatta I) Dist.- Nadia. NIET No.- 39 of EE/EMD of 2022-23 (Sl. No.- 10)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000030/2023-2024</t>
+  </si>
+  <si>
+    <t>1609/EMD</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>ABHISEK ENGINEERING CONCERN</t>
+  </si>
+  <si>
     <t>Rendering consultancy services for Geotechnical Investigation and Report preparation of site locations under Tehatta-I Block of Nadia District through Jadavpur University. (Name of PWSS Binodnagar)</t>
   </si>
   <si>
-    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000082/2023-2024</t>
   </si>
   <si>
     <t>888/NACD-II</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
+    <t>Portal framed structural arrangement as well as Water supply / sanitation arrangement and left out hydraulics in the proposed sites of Binodnagar water supply scheme under Nadia Arsenic Civil Division-II ,PHE Dte. Dist- Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000111/2023-2024</t>
+  </si>
+  <si>
+    <t>1170/NACD-II</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>25/11/2023</t>
+  </si>
+  <si>
+    <t>R.M. TRADING</t>
+  </si>
+  <si>
+    <t>Securitization arrangement by composite RCC Masonry structures without harming the T &amp; P In the proposed sites of Binodnagar water supply scheme under Tehatta- I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000135/2023-2024</t>
+  </si>
+  <si>
+    <t>1253/NACD-II</t>
+  </si>
+  <si>
+    <t>08/11/2023</t>
+  </si>
+  <si>
+    <t>05/09/2025</t>
+  </si>
+  <si>
+    <t>SURAJIT KUMAR GHOSH</t>
+  </si>
+  <si>
     <t>RTOR000029/2022-2023</t>
   </si>
   <si>
     <t>374/NACD-II</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>APPLICATION FOR OBTAINING PERMIT FOR SINKING OF NEW WELL</t>
   </si>
   <si>
     <t>BILL/00092/2022-2023</t>
   </si>
   <si>
     <t>235/7</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>GEOLOGIST GEOLOGICAL SUB-DIVN NO-III/A STATE WATER INVESTIGATION &amp; DEVELOPMENT DTE.</t>
   </si>
   <si>
     <t>New Service Connection at Pump House-I under Binodnagar Water Supply Scheme</t>
   </si>
   <si>
     <t>BILL/01877/2023-2024</t>
   </si>
   <si>
     <t>BP-109-23-24</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Acceptance of 17 nos. of application (STW) for obtaining permit for domestic drinking water supply purposes.</t>
   </si>
   <si>
     <t>BILL/00019/2023-2024</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
-    <t>Sinking of 2 nos. 250 mm X 150 mm dia, 180 mtr deep Tube Well by Direct Rotary Method at Head Work site and 2nd Tube Well site with UPVC pipe (CD) &amp; strainer, (250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Binodnagar Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
-[...77 lines deleted...]
-    <t>R.M. TRADING</t>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 46.51 cum/Hour capacity for Binodnagar Water Supply Scheme within Tehatta-I block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000296/2024-2025</t>
+  </si>
+  <si>
+    <t>1475/NACD-II</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>12/12/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Mobarakpur, Binodnagar &amp; Taranipur Water Supply Scheme of capacity 93 Cu.m/hr in Tehatta-I Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000282/2023-2024</t>
+  </si>
+  <si>
+    <t>152/NACD-II</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
   </si>
   <si>
     <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Binodnagar and Putimari PWSS in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000180/2024-2025</t>
   </si>
   <si>
     <t>294_AE-II/NACD-II</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Quotation for new Service connection at P.H-II under Binodnagar W/S Scheme, Dist-Nadia</t>
   </si>
   <si>
     <t>BILL/04634/2023-2024</t>
   </si>
   <si>
     <t>BP-283-23-24</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (GROUP NAZIRPUR C.C.C)</t>
   </si>
   <si>
-    <t>Soil Investigation for Construction of 01 (One) No of Overhead Reservoir, Construction of 01 (One) No of 350 Cum capacity 20 mtr staging height R.C.C. Over Head Water Reservoir as per Departmental design, Drawing, and specification including bored pile &amp; pile cap, Laying of Distribution system including providing Functional House Hold Tap Connection (FHTC) and Laying of Rising Main and other necessary allied works at Binodnagar Water Supply Scheme and other necessary allied works in this connection of Tehatta-I Block under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
-[...49 lines deleted...]
-  <si>
     <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Thanapara Zone-II Water Supply Scheme Head Work site under Nadia Arsenic Civil Division-II PHE Dte. &amp; including Binodnagar PWSS,Manoharpur PWSS, Rajapur PWSS &amp; Taranipur PWSS.</t>
   </si>
   <si>
     <t>ORD/000001/2025-2026</t>
   </si>
   <si>
     <t>428/NACD-II</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>04/10/2025</t>
   </si>
   <si>
     <t>TULIP ENGINEERS CO OP. SOCIETY LTD.</t>
   </si>
   <si>
     <t>Continuation Work Order for Installation of Sign Board for Demarcation of Land for Binodnagar &amp; other PWSS at Tehatta-I, Barnia &amp; other PWSS at Tehatta-II, Karimpur-II, Jayrampur &amp; other PWSS at Karimpur-I &amp; Maniknagar PWSS at Shantipur Block under Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000128/2025-2026</t>
   </si>
   <si>
     <t>02/AE-I/NACD-II</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>17/05/2025</t>
   </si>
   <si>
     <t>DIAMOND ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
-  </si>
-[...22 lines deleted...]
-    <t>SURAJIT KUMAR GHOSH</t>
   </si>
   <si>
     <t>Smoothening of site by land filling of existing undulation by filling the ditches at Binodnagar 2nd Tube Well Site for development of land and compaction by hand roller for approch road at Binodnagar Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000402/2024-2025</t>
   </si>
   <si>
     <t>409/AE-II/NACD-II</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>M/S. SANTOSHI MAA ENTERPRISE</t>
   </si>
   <si>
     <t>Installation of Sign Board for Demarcation of Land for Binodnagar &amp; other PWSS at Tehatta-I, Barnia &amp; other PWSS at Tehatta-II, Karimpur-II, Jayrampur &amp; other PWSS at Karimpur-I &amp; Maniknagar PWSS at Shantipur Block under Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000430/2024-2025</t>
   </si>
@@ -1034,1226 +1034,1226 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>33.57</v>
+        <v>21.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>79.19</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>40.82</v>
+        <v>33.57</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.78</v>
+        <v>298.5</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.78</v>
+        <v>59.33</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>19.88</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>52</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>11.09</v>
+        <v>40.82</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="P7" s="4">
-        <v>0.01</v>
+        <v>0.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>3.57</v>
+        <v>18.99</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>18.79</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.93</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>69</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>0.02</v>
+        <v>4.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="P10" s="4">
-        <v>21.45</v>
+        <v>11.32</v>
       </c>
       <c r="Q10" s="4">
-        <v>16.99</v>
+        <v>10.75</v>
       </c>
       <c r="R10" s="4">
-        <v>79.19</v>
+        <v>94.98</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="P11" s="4">
-        <v>18.99</v>
+        <v>34.92</v>
       </c>
       <c r="Q11" s="4">
-        <v>18.79</v>
+        <v>23.42</v>
       </c>
       <c r="R11" s="4">
-        <v>98.93</v>
+        <v>67.07</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="P12" s="4">
-        <v>0.97</v>
+        <v>11.09</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.94</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="P13" s="4">
-        <v>11.32</v>
+        <v>0.01</v>
       </c>
       <c r="Q13" s="4">
-        <v>10.75</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>94.98</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P14" s="4">
-        <v>4.17</v>
+        <v>3.57</v>
       </c>
       <c r="Q14" s="4">
-        <v>4.17</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>102</v>
+      </c>
+      <c r="L15" s="4">
+        <v>23</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>4.61</v>
+        <v>0.02</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>83</v>
+        <v>45</v>
       </c>
       <c r="P16" s="4">
-        <v>298.5</v>
+        <v>177.87</v>
       </c>
       <c r="Q16" s="4">
-        <v>59.33</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>19.88</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>83</v>
+        <v>45</v>
       </c>
       <c r="P17" s="4">
-        <v>177.87</v>
+        <v>241.81</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>83</v>
+        <v>121</v>
       </c>
       <c r="P18" s="4">
-        <v>241.81</v>
+        <v>4.17</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>119</v>
-[...6 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="P19" s="4">
-        <v>19.28</v>
+        <v>4.61</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="P20" s="4">
-        <v>3.75</v>
+        <v>19.28</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>132</v>
+        <v>55</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>138</v>
       </c>
       <c r="P21" s="4">
-        <v>34.92</v>
+        <v>3.75</v>
       </c>
       <c r="Q21" s="4">
-        <v>23.42</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>67.07</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>142</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>144</v>
       </c>
       <c r="P22" s="4">
         <v>0.95</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
@@ -2269,69 +2269,69 @@
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>145</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>146</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>148</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>149</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="P23" s="4">
         <v>3.79</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>60</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
         <v>150</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>