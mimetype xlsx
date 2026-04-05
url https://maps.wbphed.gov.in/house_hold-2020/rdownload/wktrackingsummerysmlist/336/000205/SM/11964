--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -347,51 +347,51 @@
   <si>
     <t>ORD/000378/2024-2025</t>
   </si>
   <si>
     <t>47/NACD-II</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>09/02/2025</t>
   </si>
   <si>
     <t>Laying of distribution system including providing FHTC at left out households for Thanarpara Zone-III (Vill- Char Gaurbhanga, Falia, Yusufpur) , Jitpur , Taranipur &amp; Dhopahat W/S Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000346/2024-2025</t>
   </si>
   <si>
     <t>1627/NACD-II</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>12/06/2026</t>
   </si>
   <si>
     <t>M.R. CONSTRUCTION</t>
   </si>
   <si>
     <t>Conversion of IEP to AIRP at Patharghata Water Supply Scheme of capacity 96 Cu.m/hr in Tehatta - I Block under Nadia Arsenic Civil Division -II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000295/2024-2025</t>
   </si>
   <si>
     <t>1396/NACD-II</t>
   </si>
   <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELLS</t>
   </si>
   <si>
     <t>Acceptance cum work order "Conversion of IEP to AIRP at Mobarakpur, Binodnagar &amp; Taranipur Water Supply Scheme of capacity 93 Cu.m/hr in Tehatta-I Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
   </si>
   <si>
     <t>ORD/000282/2023-2024</t>
   </si>
@@ -441,50 +441,65 @@
     <t>TULIP ENGINEERS CO OP. SOCIETY LTD.</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I &amp; II under TARINIPUR W/S Scheme (Block : Tehatta I) Dist.- Nadia. NIET No.- 39 of EE/EMD of 2022-23 (Sl. No.- 08)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000028/2023-2024</t>
   </si>
   <si>
     <t>1607/EMD</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>SHIVAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of approch road at Head Works site of Taranipur Water Supply Scheme in Tehatta-1 Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000046/2023-2024</t>
+  </si>
+  <si>
+    <t>411/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -873,70 +888,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="98.97583" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1097,54 +1112,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>21.03</v>
       </c>
       <c r="Q4" s="4">
-        <v>19.17</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>91.19</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1640,54 +1655,54 @@
       <c r="I13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
         <v>16.66</v>
       </c>
       <c r="Q13" s="4">
-        <v>12.85</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>77.08</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1703,54 +1718,54 @@
       <c r="I14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>11.33</v>
       </c>
       <c r="Q14" s="4">
-        <v>11.26</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>99.41</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1766,54 +1781,54 @@
       <c r="I15" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
         <v>32.46</v>
       </c>
       <c r="Q15" s="4">
-        <v>28.03</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>86.33</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1829,54 +1844,54 @@
       <c r="I16" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
         <v>345.19</v>
       </c>
       <c r="Q16" s="4">
-        <v>172.16</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>49.87</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>43</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -2270,101 +2285,164 @@
       <c r="I23" s="13" t="s">
         <v>136</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>137</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>140</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>141</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>142</v>
       </c>
       <c r="P23" s="4">
         <v>18.99</v>
       </c>
       <c r="Q23" s="4">
-        <v>18.74</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>98.64</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>70</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>143</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>1460.5</v>
+      </c>
+      <c r="P25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>0</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>