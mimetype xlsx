--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -1112,54 +1112,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>21.03</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.17</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>91.19</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1655,54 +1655,54 @@
       <c r="I13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
         <v>16.66</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>12.85</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>77.08</v>
       </c>
       <c r="S13" s="4">
         <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1718,54 +1718,54 @@
       <c r="I14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>11.33</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>11.26</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.41</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1781,54 +1781,54 @@
       <c r="I15" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
         <v>32.46</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>28.03</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>86.33</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1844,54 +1844,54 @@
       <c r="I16" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
         <v>345.19</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>172.16</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>49.87</v>
       </c>
       <c r="S16" s="4">
         <v>43</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -2285,54 +2285,54 @@
       <c r="I23" s="13" t="s">
         <v>136</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>137</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>140</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>141</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>142</v>
       </c>
       <c r="P23" s="4">
         <v>18.99</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>18.74</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>98.64</v>
       </c>
       <c r="S23" s="4">
         <v>70</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
@@ -2382,54 +2382,54 @@
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>148</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8">
         <v>1460.5</v>
       </c>
       <c r="P25" s="8">
-        <v>0</v>
+        <v>262.2</v>
       </c>
       <c r="Q25" s="8">
-        <v>0</v>
+        <v>17.95</v>
       </c>
       <c r="R25" s="8"/>
       <c r="S25" s="8"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>