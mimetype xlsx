--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -92,414 +92,414 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Tehatta-I</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>TARANIPUR PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/11964</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of 2 nos. 250 mm X 150 mm dia, 180 mtr deep Tube Well by Direct Rotary Method at Head Work site and 2nd Tube Well site with UPVC pipe (CD) &amp; strainer, (250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Tarinipur Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000282/2022-2023</t>
+  </si>
+  <si>
+    <t>1137/NACD-II</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>15/01/2023</t>
+  </si>
+  <si>
+    <t>AUXILIARY TUBE WELL DRILLERS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000020/2022-2023</t>
   </si>
   <si>
     <t>1090/NACD-II</t>
   </si>
   <si>
     <t>09/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 2 nos. 250 mm X 150 mm dia, 180 mtr deep Tube Well by Direct Rotary Method at Head Work site and 2nd Tube Well site with UPVC pipe (CD) &amp; strainer, (250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Tarinipur Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
-[...20 lines deleted...]
-    <t>AUXILIARY TUBE WELL DRILLERS</t>
+    <t>Soil Investigation for Construction of 01 (One) No of Overhead Reservoir, Construction of 01 (One) No of 350 Cum capacity 20 mtr staging height R.C.C. Over Head Water Reservoir as per Departmental design, Drawing, and specification including bored pile &amp; pile cap, Laying of Distribution system including providing Functional House Hold Tap Connection (FHTC) and Laying of Rising Main and other necessary allied works at Taranipur Water Supply Scheme and other necessary allied works in this connection of Tehatta-I Block under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000393/2022-2023</t>
+  </si>
+  <si>
+    <t>402/NACD-II</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>17/09/2025</t>
+  </si>
+  <si>
+    <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at TARINIPUR Piped Water Supply Scheme, Block: Tehatta-I, Dist. Nadia Under EMD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001119/2023-2024</t>
   </si>
   <si>
     <t>4707/EMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>03/09/2023</t>
   </si>
   <si>
     <t>HARA PROSAD DAS</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I &amp; II under TARINIPUR W/S Scheme (Block : Tehatta I) Dist.- Nadia. NIET No.- 39 of EE/EMD of 2022-23 (Sl. No.- 08)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000028/2023-2024</t>
+  </si>
+  <si>
+    <t>1607/EMD</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>SHIVAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of approch road at Head Works site of Taranipur Water Supply Scheme in Tehatta-1 Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000046/2023-2024</t>
+  </si>
+  <si>
+    <t>411/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
+  </si>
+  <si>
+    <t>Portal framed structural arrangement as well as Water supply / sanitation arrangement and left out hydraulics in the proposed sites of Taranipur water supply scheme under Nadia Arsenic Civil Division-II, PHE Dte. Dist- Nadia.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000143/2023-2024</t>
+  </si>
+  <si>
+    <t>1386/NACD-II</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>26/01/2024</t>
+  </si>
+  <si>
+    <t>CHINMOY BISWAS</t>
+  </si>
+  <si>
     <t>RTOR000026/2022-2023</t>
   </si>
   <si>
     <t>379/NACD-II</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
+    <t>APPLICATION FOR OBTAINING PERMIT FOR SINKING OF NEW WELL</t>
+  </si>
+  <si>
+    <t>BILL/00094/2022-2023</t>
+  </si>
+  <si>
+    <t>235/9</t>
+  </si>
+  <si>
+    <t>21/02/2023</t>
+  </si>
+  <si>
+    <t>GEOLOGIST GEOLOGICAL SUB-DIVN NO-III/A STATE WATER INVESTIGATION &amp; DEVELOPMENT DTE.</t>
+  </si>
+  <si>
+    <t>Acceptance of 17 nos. of application (STW) for obtaining permit for domestic drinking water supply purposes.</t>
+  </si>
+  <si>
+    <t>BILL/00021/2023-2024</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
     <t>New Service Connection under Ae, EMSD-III, Taranipur PH_I</t>
   </si>
   <si>
+    <t>BILL/01872/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-107-23-24</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
     <t>BILL/01871/2023-2024</t>
   </si>
   <si>
     <t>BP-108-23-24</t>
   </si>
   <si>
-    <t>02/08/2023</t>
-[...34 lines deleted...]
-  <si>
     <t>Additional instrumentation with augmentation of backwashing system with appropriate wattage including recirculation in compliance with 12699: 1989 as well as reaffirmation there into for contamination removal of various valent systems at Taranipur Piped Water Supply Scheme in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000323/2024-2025</t>
   </si>
   <si>
     <t>1521/NACD-II</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>NEER UDYOG</t>
   </si>
   <si>
+    <t>Laying of distribution system including providing FHTC at left out households for Thanarpara Zone-III (Vill- Char Gaurbhanga, Falia, Yusufpur) , Jitpur , Taranipur &amp; Dhopahat W/S Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000346/2024-2025</t>
+  </si>
+  <si>
+    <t>1627/NACD-II</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>M.R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Conversion of IEP to AIRP at Patharghata Water Supply Scheme of capacity 96 Cu.m/hr in Tehatta - I Block under Nadia Arsenic Civil Division -II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000295/2024-2025</t>
+  </si>
+  <si>
+    <t>1396/NACD-II</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>17/10/2025</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELLS</t>
+  </si>
+  <si>
     <t>Acceptance cum work order "Construction of 50 m3/hr capacity IEP at Taranipur PWSS in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte."</t>
   </si>
   <si>
     <t>ORD/000294/2023-2024</t>
   </si>
   <si>
     <t>324/NACD-II</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>04/05/2024</t>
   </si>
   <si>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Mobarakpur, Binodnagar &amp; Taranipur Water Supply Scheme of capacity 93 Cu.m/hr in Tehatta-I Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000282/2023-2024</t>
+  </si>
+  <si>
+    <t>152/NACD-II</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Thanapara Zone-III &amp; Taranipur Water Supply Scheme Head Work site under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000338/2024-2025</t>
   </si>
   <si>
     <t>1398/NACD-II</t>
   </si>
   <si>
-    <t>22/10/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>PAPAN ROY</t>
   </si>
   <si>
-    <t>Portal framed structural arrangement as well as Water supply / sanitation arrangement and left out hydraulics in the proposed sites of Taranipur water supply scheme under Nadia Arsenic Civil Division-II, PHE Dte. Dist- Nadia.</t>
-[...17 lines deleted...]
-    <t>CHINMOY BISWAS</t>
+    <t>Construction and installation of MANIFOLD with dedicated Pipe Line including laying of distribution network for left out FHTC under Bagakhali Zone-I and Bagakhali Zone-II Piped Water Supply Scheme in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000325/2024-2025</t>
+  </si>
+  <si>
+    <t>1562/NACD-II</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>30/11/2025</t>
+  </si>
+  <si>
+    <t>DEBASIS SAMADDAR</t>
   </si>
   <si>
     <t>Securitization arrangement by composite RCC Masonry structures without harming the T &amp; P In the proposed sites of Taranipur water supply scheme under Tehatta- I Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
   </si>
   <si>
-    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000228/2023-2024</t>
   </si>
   <si>
     <t>165/NACD-II</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>07/04/2024</t>
   </si>
   <si>
     <t>M/S K.P. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Soil Investigation for Construction of 01 (One) No of Overhead Reservoir, Construction of 01 (One) No of 350 Cum capacity 20 mtr staging height R.C.C. Over Head Water Reservoir as per Departmental design, Drawing, and specification including bored pile &amp; pile cap, Laying of Distribution system including providing Functional House Hold Tap Connection (FHTC) and Laying of Rising Main and other necessary allied works at Taranipur Water Supply Scheme and other necessary allied works in this connection of Tehatta-I Block under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Incorporation of the system of adsorption by Inorganic sustances for multivalent metalloid expulsion for improving potability in coordination with IS 10500 With latest edition at Taranipur Piped Water Supply Scheme in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000378/2024-2025</t>
   </si>
   <si>
     <t>47/NACD-II</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>09/02/2025</t>
   </si>
   <si>
-    <t>Laying of distribution system including providing FHTC at left out households for Thanarpara Zone-III (Vill- Char Gaurbhanga, Falia, Yusufpur) , Jitpur , Taranipur &amp; Dhopahat W/S Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...64 lines deleted...]
-  <si>
     <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Thanapara Zone-II Water Supply Scheme Head Work site under Nadia Arsenic Civil Division-II PHE Dte. &amp; including Binodnagar PWSS,Manoharpur PWSS, Rajapur PWSS &amp; Taranipur PWSS.</t>
   </si>
   <si>
     <t>ORD/000001/2025-2026</t>
   </si>
   <si>
     <t>428/NACD-II</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>04/10/2025</t>
   </si>
   <si>
     <t>TULIP ENGINEERS CO OP. SOCIETY LTD.</t>
-  </si>
-[...37 lines deleted...]
-    <t>23/08/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1028,1377 +1028,1377 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>63.84</v>
+        <v>21.03</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>19.17</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>91.19</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>21.03</v>
+        <v>63.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>19.17</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>91.19</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>51.92</v>
+        <v>345.19</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>172.16</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>49.87</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>11.38</v>
+        <v>51.92</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>1.34</v>
+        <v>18.99</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>18.74</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.64</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="P8" s="4">
-        <v>0.01</v>
+        <v>0.97</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>69</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>0.02</v>
+        <v>11.33</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>11.26</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.41</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
-        <v>5.78</v>
+        <v>11.38</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>31.56</v>
+        <v>0.01</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>83</v>
+      </c>
+      <c r="L12" s="4">
+        <v>23</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>23.2</v>
+        <v>0.02</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>16.66</v>
+        <v>5.78</v>
       </c>
       <c r="Q13" s="4">
-        <v>12.85</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>77.08</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>11.33</v>
+        <v>1.34</v>
       </c>
       <c r="Q14" s="4">
-        <v>11.26</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>99.41</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>32.46</v>
+        <v>31.56</v>
       </c>
       <c r="Q15" s="4">
-        <v>28.03</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>86.33</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>345.19</v>
+        <v>117.87</v>
       </c>
       <c r="Q16" s="4">
-        <v>172.16</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>49.87</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>70</v>
+        <v>109</v>
       </c>
       <c r="P17" s="4">
-        <v>29.92</v>
+        <v>258.38</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="P18" s="4">
-        <v>117.87</v>
+        <v>23.2</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>79</v>
+        <v>118</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>117</v>
+        <v>45</v>
       </c>
       <c r="P19" s="4">
-        <v>258.38</v>
+        <v>241.81</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>101</v>
+        <v>124</v>
       </c>
       <c r="P20" s="4">
-        <v>241.81</v>
+        <v>16.66</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>12.85</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>77.08</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="P21" s="4">
         <v>157.57</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>40</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="P22" s="4">
-        <v>19.28</v>
+        <v>32.46</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>28.03</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>86.33</v>
       </c>
       <c r="S22" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>137</v>
+        <v>28</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>140</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>141</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>142</v>
+        <v>97</v>
       </c>
       <c r="P23" s="4">
-        <v>18.99</v>
+        <v>29.92</v>
       </c>
       <c r="Q23" s="4">
-        <v>18.74</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>98.64</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K24" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="N24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="O24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>0.97</v>
+        <v>19.28</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>148</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8">
         <v>1460.5</v>