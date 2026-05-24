--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -519,50 +519,98 @@
     <t>19/03/2025</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELLS</t>
   </si>
   <si>
     <t>Urgent piling work for protection of hydraulic main in between 4th Pump House to 3rd Pump House pond site at Thanapara Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000404/2024-2025</t>
   </si>
   <si>
     <t>411/AE-II/NACD-II</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>VAI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order "Securitization arrangement by composite RCC Masonry structures without harming the T &amp; P In the proposed sites of Sanatanpur water supply scheme under Hanskhali Block under Nadia Arsenic Civil Division-II,P.H.E. Dte. Nadia."</t>
+  </si>
+  <si>
+    <t>ORD/000336/2023-2024</t>
+  </si>
+  <si>
+    <t>419/NACD-II</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>M/S SHAIKH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Helenchi Zone II Piped Water Supply Scheme in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E Dte. &amp; including Sanatanpur PWSS under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+  </si>
+  <si>
+    <t>ORD/000138/2024-2025</t>
+  </si>
+  <si>
+    <t>1049/NACD-II</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>S.B. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Earthwork in protection with additional piling work for protection of existing rising main at Thanapara Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000405/2024-2025</t>
+  </si>
+  <si>
+    <t>412/AE-II/NACD-II</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -951,51 +999,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="98.97583" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1116,54 +1164,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>2.29</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.29</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1295,54 +1343,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>18.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>18.55</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1484,54 +1532,54 @@
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>2.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.82</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1547,54 +1595,54 @@
       <c r="I10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>5.38</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>5.33</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.17</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1610,54 +1658,54 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>42.16</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>19.51</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>46.27</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1673,54 +1721,54 @@
       <c r="I12" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>3.57</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.57</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1736,54 +1784,54 @@
       <c r="I13" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
         <v>8.77</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>8.76</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1797,54 +1845,54 @@
         <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P14" s="4">
         <v>4.78</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -2037,54 +2085,54 @@
       <c r="I18" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P18" s="4">
         <v>18.99</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>18.42</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
@@ -2163,54 +2211,54 @@
       <c r="I20" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>126</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>128</v>
       </c>
       <c r="P20" s="4">
         <v>4.96</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>70.64</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
@@ -2226,54 +2274,54 @@
       <c r="I21" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P21" s="4">
         <v>139.9</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>111.27</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>79.54</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
@@ -2289,54 +2337,54 @@
       <c r="I22" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>138</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>139</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>140</v>
       </c>
       <c r="P22" s="4">
         <v>1.23</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>1.22</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>98.96</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
@@ -2352,54 +2400,54 @@
       <c r="I23" s="13" t="s">
         <v>142</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P23" s="4">
         <v>194.41</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>52.49</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
@@ -2555,87 +2603,276 @@
       </c>
       <c r="N26" s="4" t="s">
         <v>167</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>168</v>
       </c>
       <c r="P26" s="4">
         <v>0.99</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H27" s="13" t="s">
         <v>169</v>
       </c>
-      <c r="B27" s="7"/>
-[...22 lines deleted...]
-      <c r="S27" s="8"/>
+      <c r="I27" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="P27" s="4">
+        <v>6.99</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>5.7</v>
+      </c>
+      <c r="R27" s="4">
+        <v>81.49</v>
+      </c>
+      <c r="S27" s="4">
+        <v>100</v>
+      </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="P28" s="4">
+        <v>19.07</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="P29" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>100</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="8"/>
+      <c r="O30" s="8">
+        <v>1100.07</v>
+      </c>
+      <c r="P30" s="8">
+        <v>258.21</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>23.47</v>
+      </c>
+      <c r="R30" s="8"/>
+      <c r="S30" s="8"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>