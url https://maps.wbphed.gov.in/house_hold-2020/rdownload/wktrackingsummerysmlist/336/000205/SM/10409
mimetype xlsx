--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,525 +92,504 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Hanskhali</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>SANATANPUR PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/10409</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Earth work in filling in ditches at Sanatanpur H/W site &amp; 2nd Tube Well Site for development of land in connection with proposed T/W Sinking &amp; Pump House construction at Sanatanpur Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000127/2022-2023</t>
+  </si>
+  <si>
+    <t>63/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>28/06/2022</t>
+  </si>
+  <si>
+    <t>18/07/2022</t>
+  </si>
+  <si>
+    <t>SUMIT GHOSH</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main of Sanatanpur Water Supply Scheme and other necessary allied works in this connection under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000064/2022-2023</t>
+  </si>
+  <si>
+    <t>24/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>18/04/2022</t>
+  </si>
+  <si>
+    <t>18/05/2022</t>
+  </si>
+  <si>
+    <t>ARIT KUMAR PAL</t>
+  </si>
+  <si>
+    <t>Sinking of 4 nos. of 250 mm X 150 mm dia, 180 mtr deep Tube Well by Direct Rotary Method at Head work site and 2nd Tube Well site with UPVC pipe (CD) &amp; strainer, (250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Sanatanpur and Hatkhola Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000136/2022-2023</t>
+  </si>
+  <si>
+    <t>433/NACD-II</t>
+  </si>
+  <si>
+    <t>07/07/2022</t>
+  </si>
+  <si>
+    <t>05/09/2022</t>
+  </si>
+  <si>
+    <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of pumphouse cum chlorine room with sanitary and water supply arrangement at Head Work Site according to departmental drawing (Size 5.90 mtr x 4.10 mtr) of Sanatanpur water supply scheme under Nadia Arsenic Civil Division-II ,PHE Dte. Dist- Nadia.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000014/2022-2023</t>
+  </si>
+  <si>
+    <t>219/NACD-II</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>04/06/2022</t>
+  </si>
+  <si>
+    <t>CHANDAN ROY</t>
+  </si>
+  <si>
+    <t>Construction of Pumphouse cum chlorine room without sanitary and water supply arrangement forTube Well No-2 according to departmental drawing (Size 4.10 mtr x 3.50 mtr ) of Sanatnpur water supply scheme under Nadia Arsenic Civil Division-II , PHE Dte. Dist -Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000051/2022-2023</t>
+  </si>
+  <si>
+    <t>18/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>11/04/2022</t>
+  </si>
+  <si>
+    <t>10/06/2022</t>
+  </si>
+  <si>
     <t>Soil Investigation for Construction of 3 (Three) Nos. of Overhead Reservoir of staging height of 20 mtr. Under Nadia Arsenic Civil Division-II P.H.E. Dte. Site - Sanatanpur W/s Scheme, Sikra W/s Scheme, Suruppur W/s Scheme</t>
   </si>
   <si>
-    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000304/2021-2022</t>
   </si>
   <si>
     <t>253/AE-I/NACD-II</t>
   </si>
   <si>
     <t>25/02/2022</t>
   </si>
   <si>
     <t>12/03/2022</t>
   </si>
   <si>
     <t>G. MITRA &amp; ASSOCIATES</t>
   </si>
   <si>
+    <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with CI double flanged non rusting spindle sluice valves including carriage at head Work site of Sanatanpur Water Supply Scheme of Hanskhali Block under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000202/2022-2023</t>
+  </si>
+  <si>
+    <t>631/NACD-II</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Laying of Distribution system including providing Functional House hold Tap connection (FHTC) for Sanatanpur and adjoining mouzas under Sanatanpur Water Supply Scheme of Hanskhali Block under Nadia Arsenic Civil Division II P.H.E. Dte., Dist - Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000071/2022-2023</t>
+  </si>
+  <si>
+    <t>305/NACD-II</t>
+  </si>
+  <si>
+    <t>20/05/2022</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>A.P. POWER &amp; CONCRETE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000012/2022-2023</t>
+  </si>
+  <si>
+    <t>404/NACD-II</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>SUBMISSION OF 2ND INSTALLMENT FEES FOR 30 NOS OF APPLICATION (STW) FOR OBTAINING PERMIT FOR DOMESTIC DRINKING WATER SUPPLY PURPOSES AFTER ACCEPTANCE FROM 42ND DLA MEETING HELD ON 22/06/22</t>
   </si>
   <si>
     <t>VCH/000343/2022-2023</t>
   </si>
   <si>
     <t>01/11/2022</t>
   </si>
   <si>
     <t>GEOLOGIST GEOLOGICAL SUB-DIVN NO-III/A STATE WATER INVESTIGATION &amp; DEVELOPMENT DTE.</t>
   </si>
   <si>
     <t>VCH/000236/2022-2023</t>
   </si>
   <si>
     <t>20/09/2022</t>
   </si>
   <si>
     <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Head Work Site under Sanatanpur Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000325/2022-2023</t>
   </si>
   <si>
     <t>89/NACD-II</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>11/03/2023</t>
   </si>
   <si>
     <t>NISHITH BANERJEE</t>
   </si>
   <si>
+    <t>Construction of 300 Cum capacity 20 mtr staging height R.C.C. Over Head Water Reservoir as per Departmental design, Drawing, and specification including bored pile &amp; pile cap at Sanatanpur water supply scheme of Haskhali Block under Nadia Arsenic Civil Division - II P.H.E. Dte. Dist - Nadia</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000385/2022-2023</t>
+  </si>
+  <si>
+    <t>383/NACD-II</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>SUBHASH BOSE</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I &amp; II under SANATANPUR W/S Scheme (Block : Hanskhali) Dist.- Nadia. NIET No.- 36 of EE/EMD of 2022-23 (Sl. No.- 02)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000012/2023-2024</t>
+  </si>
+  <si>
+    <t>1575/EMD</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Providing And Installation of Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at Sanatanpur Piped Water SupplyScheme, Block: Hanskhali, Dist. Nadia Under EMD, PHE Dte. NIET No.- 36 of EE/EMD of 2022-23 (Sl. No.- 04)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000014/2023-2024</t>
   </si>
   <si>
     <t>1577/EMD</t>
   </si>
   <si>
-    <t>24/04/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>M/S. G.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction for priliminary work of the approch road at Head Works site of Sanatanpur Water Supply Scheme in Hanskhali Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
     <t>ORD/000112/2023-2024</t>
   </si>
   <si>
     <t>416_1/AE_I/NACD-II</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>KANIKA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Construction of Pumphouse cum chlorine room without sanitary and water supply arrangement forTube Well No-2 according to departmental drawing (Size 4.10 mtr x 3.50 mtr ) of Sanatnpur water supply scheme under Nadia Arsenic Civil Division-II , PHE Dte. Dist -Nadia.</t>
-[...67 lines deleted...]
-  <si>
     <t>Additional Parallal Pipeline Laying of Distribution system for smooth supply of water without damaging the higher dia pipelines and Providing Functional House Hold Tap Connection (FHTC) for Sanatanpur and adjoining mouzas under Sanatanpur Water Supply Scheme of Hanskhali Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000346/2022-2023</t>
   </si>
   <si>
     <t>151/NACD-II</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Rendering consultancy services for Geotechnical Investigation and Report preparation of of site locations under Hanskhali Block of Nadia District through Jadavpur University. (Name of Scheme Sanatanpur)</t>
   </si>
   <si>
     <t>ORD/000054/2023-2024</t>
   </si>
   <si>
     <t>868/NACD-II</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...13 lines deleted...]
-  <si>
     <t>Electricity bill for new service connection at Sanatanpur PH- II,LJ no. 24 KH-1609, Plot-160</t>
   </si>
   <si>
     <t>BILL/00110/2023-2024</t>
   </si>
   <si>
     <t>21/PFMS/EMD</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Electricity bill for new service connection at Sanatanpur PH- I,LJ no. 24 KH-995, Plot-658</t>
   </si>
   <si>
     <t>BILL/00111/2023-2024</t>
   </si>
   <si>
     <t>20/PFMS/EMD</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I &amp; II under SANATANPUR W/S Scheme (Block : Hanskhali) Dist.- Nadia. NIET No.- 36 of EE/EMD of 2022-23 (Sl. No.- 02)</t>
-[...8 lines deleted...]
-    <t>PADMA ENGINEERING CO.</t>
+    <t>Construction of 87 cum/Hour of Arsenic-Cum-Iron Removal Plant (AIRP) of Matiary Water Supply Scheme in Krishnaganj block under Nadia Arsenic Civil Division-II, P.H.E. Dte., Dist. - Nadia</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000217/2024-2025</t>
+  </si>
+  <si>
+    <t>1311/NACD-II</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELLS</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 35 cum/Hour capacity for Sanatanpur Water Supply Scheme within Hanskhali block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000220/2024-2025</t>
   </si>
   <si>
     <t>1190/NACD-II</t>
   </si>
   <si>
     <t>02/09/2024</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Laying of Rising Main of Sanatanpur Water Supply Scheme and other necessary allied works in this connection under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
-[...113 lines deleted...]
-    <t>JOY HIND TUBEWELLS</t>
+    <t>Acceptance cum work order "Securitization arrangement by composite RCC Masonry structures without harming the T &amp; P In the proposed sites of Sanatanpur water supply scheme under Hanskhali Block under Nadia Arsenic Civil Division-II,P.H.E. Dte. Nadia."</t>
+  </si>
+  <si>
+    <t>ORD/000336/2023-2024</t>
+  </si>
+  <si>
+    <t>419/NACD-II</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>M/S SHAIKH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Helenchi Zone II Piped Water Supply Scheme in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E Dte. &amp; including Sanatanpur PWSS under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+  </si>
+  <si>
+    <t>ORD/000138/2024-2025</t>
+  </si>
+  <si>
+    <t>1049/NACD-II</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>S.B. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Earthwork in protection with additional piling work for protection of existing rising main at Thanapara Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000405/2024-2025</t>
+  </si>
+  <si>
+    <t>412/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>VAI ENTERPRISE</t>
   </si>
   <si>
     <t>Urgent piling work for protection of hydraulic main in between 4th Pump House to 3rd Pump House pond site at Thanapara Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000404/2024-2025</t>
   </si>
   <si>
     <t>411/AE-II/NACD-II</t>
-  </si>
-[...55 lines deleted...]
-    <t>412/AE-II/NACD-II</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -999,51 +978,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="98.97583" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1161,1718 +1140,1655 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>2.29</v>
+        <v>1.23</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.29</v>
+        <v>1.22</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>98.96</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4">
-        <v>141</v>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>0.02</v>
+        <v>4.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>70.64</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="L5" s="4"/>
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>0.02</v>
+        <v>42.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>19.51</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>46.27</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>18.62</v>
+        <v>5.38</v>
       </c>
       <c r="Q6" s="4">
-        <v>18.55</v>
+        <v>5.33</v>
       </c>
       <c r="R6" s="4">
-        <v>99.6</v>
+        <v>99.17</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>41.76</v>
+        <v>2.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.82</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>0.99</v>
+        <v>2.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.29</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>2.83</v>
+        <v>3.57</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.82</v>
+        <v>3.57</v>
       </c>
       <c r="R9" s="4">
-        <v>99.7</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>5.38</v>
+        <v>139.9</v>
       </c>
       <c r="Q10" s="4">
-        <v>5.33</v>
+        <v>111.27</v>
       </c>
       <c r="R10" s="4">
-        <v>99.17</v>
+        <v>79.54</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>42.16</v>
+        <v>55.89</v>
       </c>
       <c r="Q11" s="4">
-        <v>19.51</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>46.27</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="L12" s="4" t="s">
         <v>83</v>
+      </c>
+      <c r="L12" s="4">
+        <v>141</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>3.57</v>
+        <v>0.02</v>
       </c>
       <c r="Q12" s="4">
-        <v>3.57</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>8.77</v>
+        <v>0.02</v>
       </c>
       <c r="Q13" s="4">
-        <v>8.76</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.86</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>4.78</v>
+        <v>18.62</v>
       </c>
       <c r="Q14" s="4">
-        <v>4.78</v>
+        <v>18.55</v>
       </c>
       <c r="R14" s="4">
-        <v>100</v>
+        <v>99.6</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I15" s="13"/>
-[...1 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>55.89</v>
+        <v>119.12</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="J16" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="I16" s="13"/>
-      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="P16" s="4">
-        <v>2.68</v>
+        <v>18.99</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>18.42</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>110</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>104</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="P17" s="4">
-        <v>5.98</v>
+        <v>41.76</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>50</v>
+        <v>115</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>54</v>
+        <v>118</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>55</v>
+        <v>119</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="P18" s="4">
-        <v>18.99</v>
+        <v>0.99</v>
       </c>
       <c r="Q18" s="4">
-        <v>18.42</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="P19" s="4">
-        <v>165.43</v>
+        <v>8.77</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>8.76</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="P20" s="4">
-        <v>4.96</v>
+        <v>4.78</v>
       </c>
       <c r="Q20" s="4">
-        <v>3.5</v>
+        <v>4.78</v>
       </c>
       <c r="R20" s="4">
-        <v>70.64</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>129</v>
-[...6 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="P21" s="4">
-        <v>139.9</v>
+        <v>2.68</v>
       </c>
       <c r="Q21" s="4">
-        <v>111.27</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>79.54</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>135</v>
-[...6 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="L22" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>1.23</v>
+        <v>5.98</v>
       </c>
       <c r="Q22" s="4">
-        <v>1.22</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>98.96</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>142</v>
+        <v>41</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>42</v>
+        <v>143</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P23" s="4">
-        <v>194.41</v>
+        <v>232.26</v>
       </c>
       <c r="Q23" s="4">
-        <v>52.49</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>149</v>
+        <v>48</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>151</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>154</v>
       </c>
       <c r="P24" s="4">
-        <v>119.12</v>
+        <v>165.43</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>155</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J25" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K25" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="K25" s="4" t="s">
+      <c r="L25" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="M25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="N25" s="4" t="s">
+      <c r="O25" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="O25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>232.26</v>
+        <v>6.99</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>5.7</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>81.49</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="I26" s="13" t="s">
         <v>162</v>
       </c>
-      <c r="I26" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J26" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K26" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="K26" s="4" t="s">
+      <c r="L26" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="M26" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="M26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="N26" s="4" t="s">
+      <c r="O26" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="O26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>0.99</v>
+        <v>19.07</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J27" s="13" t="s">
         <v>169</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>170</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>171</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>172</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>173</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>174</v>
       </c>
       <c r="P27" s="4">
-        <v>6.99</v>
+        <v>0.99</v>
       </c>
       <c r="Q27" s="4">
-        <v>5.7</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>81.49</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>175</v>
       </c>
       <c r="I28" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="K28" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="J28" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K28" s="4" t="s">
+      <c r="L28" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="L28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M28" s="4" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="P28" s="4">
-        <v>19.07</v>
+        <v>0.99</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
-      <c r="A29" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A29" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8">
+        <v>905.67</v>
+      </c>
+      <c r="P29" s="8">
+        <v>205.72</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>22.71</v>
+      </c>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
-    <row r="30" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A30:N30"/>
+    <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>