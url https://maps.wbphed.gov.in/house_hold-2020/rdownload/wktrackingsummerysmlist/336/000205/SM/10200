--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="338">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -788,69 +788,69 @@
   <si>
     <t>Hiring of 1(one) number vehicle for day to day inspection of ongoing JJM &amp; other works related with nadia Arsenic Civil Division-II, P.H.E. Dte.under Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, Pincode:- 741101,West Bengal. (From 01/07/2024 to 30/06/2025)</t>
   </si>
   <si>
     <t>ORD/000063/2024-2025</t>
   </si>
   <si>
     <t>204/AE-II/NACD-II</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>Construction of 75 cum/Hour of Arsenic-Cum-Iron Removal Plant (AIRP) of Thanarpara Zone-III Water Supply Scheme in Karimpur-II block under Nadia Arsenic Civil Division-II, P.H.E. Dte., Dist. - Nadia</t>
   </si>
   <si>
     <t>ORD/000322/2024-2025</t>
   </si>
   <si>
     <t>1207/NACD-II</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>26/02/2026</t>
   </si>
   <si>
     <t>SINGHA ROY &amp; CO.</t>
   </si>
   <si>
     <t>Laying of distribution system including providing FHTC at left out households for Thanarpara Zone-III (Vill- Char Gaurbhanga, Falia, Yusufpur) , Jitpur , Taranipur &amp; Dhopahat W/S Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000346/2024-2025</t>
   </si>
   <si>
     <t>1627/NACD-II</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>12/06/2026</t>
   </si>
   <si>
     <t>M.R. CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order "Construction of 50 m3/hr capacity IEP at Thanarpara Zone-II PWSS in Karimpur-II Block under Nadia Arsenic Civil Division-II, P.H.E. Dte."</t>
   </si>
   <si>
     <t>ORD/000337/2023-2024</t>
   </si>
   <si>
     <t>432/NACD-II</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>EVEREST CONSULTANT SERVICES.</t>
   </si>
   <si>
     <t>Hiring of 1(one) number vehicle of Category Motor Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ Diesel/ LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Executive Engineer, under Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, Pincode:- 741101,West Bengal. (From 01/07/2024 to 30/06/2025)</t>
   </si>
@@ -873,50 +873,200 @@
     <t>07/04/2025</t>
   </si>
   <si>
     <t>04/10/2025</t>
   </si>
   <si>
     <t>TULIP ENGINEERS CO OP. SOCIETY LTD.</t>
   </si>
   <si>
     <t>Construction of Pump House cum Chlorine room with sanitary arrangement at Thanarpara Zone-II Headwork site according to departmental drawing at Thanarpara Zone-II &amp; Dhopahat Piped Water Supply Scheme under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000465/2024-2025</t>
   </si>
   <si>
     <t>403_NACD-II</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>23/08/2025</t>
   </si>
   <si>
     <t>ROY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of distribution system including providing FHTC at left out households for Thanarpara Zone-III (Vill- Char Gaurbhanga, Falia, Yusufpur) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000142/2023-2024</t>
+  </si>
+  <si>
+    <t>1379/NACD-II</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.GrF.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Thanarpara PWSS in Karimpur-II Block under Nadia Arsenic Civil Division-II,P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000154/2023-2024</t>
+  </si>
+  <si>
+    <t>519/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>25/12/2023</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Construction of Pumphouse cum chlorine room without sanitary and water supply arrangement at Thanapara Zone-III Tube Well No-3 area according to departmental drawing (Size 3.60 mtr x 3.00 mtr ) under Thanapara Zone-III Piped water supply scheme in Karimpur-II Block under Nadia Arsenic Civil Division-II , PHE Dte. Dist -Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000210/2024-2025</t>
+  </si>
+  <si>
+    <t>310AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>NISHITH BANERJEE</t>
+  </si>
+  <si>
+    <t>Urgent piling work for protection of hydraulic main in between 4th Pump House to 3rd Pump House pond site at Thanapara Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000404/2024-2025</t>
+  </si>
+  <si>
+    <t>411/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>VAI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Pump House cum Chlorine room with sanitary arrangement at Thanarpara Zone-III Headwork site according to departmental drawing at Thanarpara Zone-III Piped Water Supply Scheme under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000374/2024-2025</t>
+  </si>
+  <si>
+    <t>04/NACD-II</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Thanapara Head Work site in Karimpur-II Block with Overhead Reservoir with Plaster, Painting and other allied works Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000215/2024-2025</t>
+  </si>
+  <si>
+    <t>1309/NACD-II</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>20/10/2024</t>
+  </si>
+  <si>
+    <t>S.B. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well at H/W site of 300 mm X 200 mm dia, 150 mtr deep by Direct Rotary Method with UPVC pipe (CD) &amp; Fibre Glass Strainer, ( 300 mm dia 36 mtr. long housing pipe &amp; 200 mm dia 30 mtr. long strainer) at Thanapara Zone-II &amp; Manoharpur Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000213/2024-2025</t>
+  </si>
+  <si>
+    <t>92/NACD-II</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>Piling work in between 4th Pump House to 3rd Pump House pond site for rising main pipe line protection at Thanapara Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000050/2024-2025</t>
+  </si>
+  <si>
+    <t>141/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>Construction of Pumphouse cum chlorine room without sanitary and water supply arrangement at Thanapara Zone-III Tube Well No-2 area according to departmental drawing (Size 3.60 mtr x 3.00 mtr ) under Thanapara Zone-III Piped water supply scheme in Karimpur-II Block under Nadia Arsenic Civil Division-II , PHE Dte. Dist -Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000195/2024-2025</t>
+  </si>
+  <si>
+    <t>309AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Thanapara Zone-III Water Supply Scheme 3rd Tube Well site under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000312/2024-2025</t>
+  </si>
+  <si>
+    <t>1503/NACD-II</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>16/08/2025</t>
+  </si>
+  <si>
+    <t>PARTHA DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1305,51 +1455,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W51"/>
+  <dimension ref="A1:W61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -4337,87 +4487,697 @@
       </c>
       <c r="N50" s="4" t="s">
         <v>285</v>
       </c>
       <c r="O50" s="4" t="s">
         <v>286</v>
       </c>
       <c r="P50" s="4">
         <v>6.14</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>100</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
-      <c r="A51" s="7" t="s">
+      <c r="A51" s="3">
+        <v>49</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H51" s="13" t="s">
         <v>287</v>
       </c>
-      <c r="B51" s="7"/>
-[...22 lines deleted...]
-      <c r="S51" s="8"/>
+      <c r="I51" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J51" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="L51" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="M51" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="N51" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="O51" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="P51" s="4">
+        <v>68.49</v>
+      </c>
+      <c r="Q51" s="4">
+        <v>0</v>
+      </c>
+      <c r="R51" s="4">
+        <v>0</v>
+      </c>
+      <c r="S51" s="4">
+        <v>50</v>
+      </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
+    <row r="52" spans="1:23">
+      <c r="A52" s="3">
+        <v>50</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E52" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H52" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="I52" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="J52" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K52" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="L52" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="M52" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="N52" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="O52" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="P52" s="4">
+        <v>0.58</v>
+      </c>
+      <c r="Q52" s="4">
+        <v>0</v>
+      </c>
+      <c r="R52" s="4">
+        <v>0</v>
+      </c>
+      <c r="S52" s="4">
+        <v>100</v>
+      </c>
+      <c r="T52" s="1"/>
+      <c r="U52" s="1"/>
+      <c r="V52" s="1"/>
+      <c r="W52" s="1"/>
+    </row>
+    <row r="53" spans="1:23">
+      <c r="A53" s="3">
+        <v>51</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E53" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H53" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="I53" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J53" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K53" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="L53" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="M53" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="N53" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="O53" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="P53" s="4">
+        <v>4.18</v>
+      </c>
+      <c r="Q53" s="4">
+        <v>0</v>
+      </c>
+      <c r="R53" s="4">
+        <v>0</v>
+      </c>
+      <c r="S53" s="4">
+        <v>100</v>
+      </c>
+      <c r="T53" s="1"/>
+      <c r="U53" s="1"/>
+      <c r="V53" s="1"/>
+      <c r="W53" s="1"/>
+    </row>
+    <row r="54" spans="1:23">
+      <c r="A54" s="3">
+        <v>52</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E54" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H54" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="I54" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J54" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K54" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="L54" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="M54" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="N54" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="O54" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="P54" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="Q54" s="4">
+        <v>0</v>
+      </c>
+      <c r="R54" s="4">
+        <v>0</v>
+      </c>
+      <c r="S54" s="4">
+        <v>100</v>
+      </c>
+      <c r="T54" s="1"/>
+      <c r="U54" s="1"/>
+      <c r="V54" s="1"/>
+      <c r="W54" s="1"/>
+    </row>
+    <row r="55" spans="1:23">
+      <c r="A55" s="3">
+        <v>53</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C55" s="3"/>
+      <c r="D55" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E55" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H55" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="I55" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J55" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K55" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="L55" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="M55" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="N55" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="O55" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="P55" s="4">
+        <v>6.14</v>
+      </c>
+      <c r="Q55" s="4">
+        <v>0</v>
+      </c>
+      <c r="R55" s="4">
+        <v>0</v>
+      </c>
+      <c r="S55" s="4">
+        <v>100</v>
+      </c>
+      <c r="T55" s="1"/>
+      <c r="U55" s="1"/>
+      <c r="V55" s="1"/>
+      <c r="W55" s="1"/>
+    </row>
+    <row r="56" spans="1:23">
+      <c r="A56" s="3">
+        <v>54</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C56" s="3"/>
+      <c r="D56" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H56" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="I56" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J56" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K56" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="L56" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="M56" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="N56" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="O56" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="P56" s="4">
+        <v>6.41</v>
+      </c>
+      <c r="Q56" s="4">
+        <v>0</v>
+      </c>
+      <c r="R56" s="4">
+        <v>0</v>
+      </c>
+      <c r="S56" s="4">
+        <v>100</v>
+      </c>
+      <c r="T56" s="1"/>
+      <c r="U56" s="1"/>
+      <c r="V56" s="1"/>
+      <c r="W56" s="1"/>
+    </row>
+    <row r="57" spans="1:23">
+      <c r="A57" s="3">
+        <v>55</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C57" s="3"/>
+      <c r="D57" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E57" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H57" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="I57" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J57" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K57" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="L57" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="M57" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="N57" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="O57" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P57" s="4">
+        <v>11.61</v>
+      </c>
+      <c r="Q57" s="4">
+        <v>0</v>
+      </c>
+      <c r="R57" s="4">
+        <v>0</v>
+      </c>
+      <c r="S57" s="4">
+        <v>100</v>
+      </c>
+      <c r="T57" s="1"/>
+      <c r="U57" s="1"/>
+      <c r="V57" s="1"/>
+      <c r="W57" s="1"/>
+    </row>
+    <row r="58" spans="1:23">
+      <c r="A58" s="3">
+        <v>56</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C58" s="3"/>
+      <c r="D58" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E58" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H58" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="I58" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J58" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K58" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="L58" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="M58" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="N58" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="O58" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="P58" s="4">
+        <v>1.26</v>
+      </c>
+      <c r="Q58" s="4">
+        <v>0</v>
+      </c>
+      <c r="R58" s="4">
+        <v>0</v>
+      </c>
+      <c r="S58" s="4">
+        <v>100</v>
+      </c>
+      <c r="T58" s="1"/>
+      <c r="U58" s="1"/>
+      <c r="V58" s="1"/>
+      <c r="W58" s="1"/>
+    </row>
+    <row r="59" spans="1:23">
+      <c r="A59" s="3">
+        <v>57</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E59" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H59" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="I59" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J59" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K59" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="L59" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="M59" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="N59" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="O59" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P59" s="4">
+        <v>4.18</v>
+      </c>
+      <c r="Q59" s="4">
+        <v>0</v>
+      </c>
+      <c r="R59" s="4">
+        <v>0</v>
+      </c>
+      <c r="S59" s="4">
+        <v>100</v>
+      </c>
+      <c r="T59" s="1"/>
+      <c r="U59" s="1"/>
+      <c r="V59" s="1"/>
+      <c r="W59" s="1"/>
+    </row>
+    <row r="60" spans="1:23">
+      <c r="A60" s="3">
+        <v>58</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E60" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H60" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="I60" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J60" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K60" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="L60" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="M60" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="N60" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="O60" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="P60" s="4">
+        <v>6.01</v>
+      </c>
+      <c r="Q60" s="4">
+        <v>0</v>
+      </c>
+      <c r="R60" s="4">
+        <v>0</v>
+      </c>
+      <c r="S60" s="4">
+        <v>100</v>
+      </c>
+      <c r="T60" s="1"/>
+      <c r="U60" s="1"/>
+      <c r="V60" s="1"/>
+      <c r="W60" s="1"/>
+    </row>
+    <row r="61" spans="1:23">
+      <c r="A61" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="B61" s="7"/>
+      <c r="C61" s="7"/>
+      <c r="D61" s="7"/>
+      <c r="E61" s="11"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="14"/>
+      <c r="I61" s="14"/>
+      <c r="J61" s="14"/>
+      <c r="K61" s="8"/>
+      <c r="L61" s="8"/>
+      <c r="M61" s="8"/>
+      <c r="N61" s="8"/>
+      <c r="O61" s="8">
+        <v>1813.72</v>
+      </c>
+      <c r="P61" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="8">
+        <v>0</v>
+      </c>
+      <c r="R61" s="8"/>
+      <c r="S61" s="8"/>
+      <c r="T61" s="1"/>
+      <c r="U61" s="1"/>
+      <c r="V61" s="1"/>
+      <c r="W61" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A51:N51"/>
+    <mergeCell ref="A61:N61"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>