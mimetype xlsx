--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="338">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -857,68 +857,50 @@
   <si>
     <t>ORD/000058/2024-2025</t>
   </si>
   <si>
     <t>791/AE-I/NACD-II</t>
   </si>
   <si>
     <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Thanapara Zone-II Water Supply Scheme Head Work site under Nadia Arsenic Civil Division-II PHE Dte. &amp; including Binodnagar PWSS,Manoharpur PWSS, Rajapur PWSS &amp; Taranipur PWSS.</t>
   </si>
   <si>
     <t>ORD/000001/2025-2026</t>
   </si>
   <si>
     <t>428/NACD-II</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>04/10/2025</t>
   </si>
   <si>
     <t>TULIP ENGINEERS CO OP. SOCIETY LTD.</t>
   </si>
   <si>
-    <t>Construction of Pump House cum Chlorine room with sanitary arrangement at Thanarpara Zone-II Headwork site according to departmental drawing at Thanarpara Zone-II &amp; Dhopahat Piped Water Supply Scheme under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying of distribution system including providing FHTC at left out households for Thanarpara Zone-III (Vill- Char Gaurbhanga, Falia, Yusufpur) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000142/2023-2024</t>
   </si>
   <si>
     <t>1379/NACD-II</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.GrF.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Thanarpara PWSS in Karimpur-II Block under Nadia Arsenic Civil Division-II,P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000154/2023-2024</t>
   </si>
   <si>
     <t>519/AE-I/NACD-II</t>
   </si>
   <si>
     <t>18/12/2023</t>
@@ -1023,50 +1005,89 @@
     <t>Construction of Pumphouse cum chlorine room without sanitary and water supply arrangement at Thanapara Zone-III Tube Well No-2 area according to departmental drawing (Size 3.60 mtr x 3.00 mtr ) under Thanapara Zone-III Piped water supply scheme in Karimpur-II Block under Nadia Arsenic Civil Division-II , PHE Dte. Dist -Nadia.</t>
   </si>
   <si>
     <t>ORD/000195/2024-2025</t>
   </si>
   <si>
     <t>309AE-II/NACD-II</t>
   </si>
   <si>
     <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Thanapara Zone-III Water Supply Scheme 3rd Tube Well site under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000312/2024-2025</t>
   </si>
   <si>
     <t>1503/NACD-II</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>16/08/2025</t>
   </si>
   <si>
     <t>PARTHA DAS</t>
+  </si>
+  <si>
+    <t>Construction of Pumphouse cum chlorine room without sanitary and water supply arrangement at Thanapara Zone-II Tube Well No-2 area according to departmental drawing (Size 3.60 mtr x 3.00 mtr ) under Thanapara Zone-II &amp; Dhopahat Piped water supply scheme in Karimpur-II Block under Nadia Arsenic Civil Division-II , PHE Dte. Dist -Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000225/2024-2025</t>
+  </si>
+  <si>
+    <t>311AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>21/10/2024</t>
+  </si>
+  <si>
+    <t>JEET ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Earthwork in protection with additional piling work for protection of existing rising main at Thanapara Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000405/2024-2025</t>
+  </si>
+  <si>
+    <t>412/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Thanapara Zone-III Water Supply Scheme 2nd Tube Well site &amp; Dhopahat Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000392/2024-2025</t>
+  </si>
+  <si>
+    <t>134/NACD-II</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1455,51 +1476,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W61"/>
+  <dimension ref="A1:W63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1618,54 +1639,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1679,54 +1700,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>153.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>153.21</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1740,54 +1761,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>3.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.82</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>73.78</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1801,54 +1822,54 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P6" s="4">
         <v>151.4</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>151.35</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1862,54 +1883,54 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>9.69</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.65</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1923,54 +1944,54 @@
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>45.84</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>45.8</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1984,54 +2005,54 @@
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>88.07</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>88.01</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -2106,54 +2127,54 @@
       <c r="I11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>2.07</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>204.81</v>
       </c>
       <c r="S11" s="4">
         <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -2228,54 +2249,54 @@
       <c r="I13" s="13" t="s">
         <v>90</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P13" s="4">
         <v>8.71</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>8.71</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -2289,54 +2310,54 @@
       <c r="I14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P14" s="4">
         <v>31.49</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>28.56</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>90.68</v>
       </c>
       <c r="S14" s="4">
         <v>85</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2350,54 +2371,54 @@
       <c r="I15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P15" s="4">
         <v>17.21</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>17.2</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S15" s="4">
         <v>95</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2411,54 +2432,54 @@
       <c r="I16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P16" s="4">
         <v>0.42</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>95.33</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2472,54 +2493,54 @@
       <c r="I17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P17" s="4">
         <v>40.55</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>40.4</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.64</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2533,54 +2554,54 @@
       <c r="I18" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P18" s="4">
         <v>4.78</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2594,54 +2615,54 @@
       <c r="I19" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>129</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>132</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P19" s="4">
         <v>5.9</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2895,54 +2916,54 @@
       <c r="I24" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>157</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>158</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>159</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P24" s="4">
         <v>4.98</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>2.69</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>54.07</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2956,54 +2977,54 @@
       <c r="I25" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>157</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>162</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>163</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>164</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>165</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P25" s="4">
         <v>1.24</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>1.01</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>80.91</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -3017,54 +3038,54 @@
       <c r="I26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>157</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>167</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>168</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>164</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>165</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P26" s="4">
         <v>1.24</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -3078,54 +3099,54 @@
       <c r="I27" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>157</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>170</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>171</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>172</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>173</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P27" s="4">
         <v>3.74</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>0.35</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>9.31</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -3200,54 +3221,54 @@
       <c r="I29" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>181</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>182</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>183</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>184</v>
       </c>
       <c r="P29" s="4">
         <v>36.28</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>57.15</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>157.51</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -3261,54 +3282,54 @@
       <c r="I30" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>157</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>186</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>187</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>188</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P30" s="4">
         <v>4.98</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>1.39</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>27.94</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -3322,54 +3343,54 @@
       <c r="I31" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>190</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>191</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>192</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>193</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>194</v>
       </c>
       <c r="P31" s="4">
         <v>2.68</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>2.64</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>98.26</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -3383,54 +3404,54 @@
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>196</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>197</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>198</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>199</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P32" s="4">
         <v>24.4</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>24.34</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S32" s="4">
         <v>85</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
@@ -3444,54 +3465,54 @@
       <c r="I33" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P33" s="4">
         <v>34.68</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>16.07</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>46.34</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3505,54 +3526,54 @@
       <c r="I34" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>129</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>206</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>207</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>208</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>209</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P34" s="4">
         <v>4.78</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -3566,54 +3587,54 @@
       <c r="I35" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>129</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>211</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>212</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>208</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>209</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P35" s="4">
         <v>4.78</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
@@ -3627,54 +3648,54 @@
       <c r="I36" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>214</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>215</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>216</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>217</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>218</v>
       </c>
       <c r="P36" s="4">
         <v>2.61</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>2.5</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>95.89</v>
       </c>
       <c r="S36" s="4">
         <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
@@ -3806,54 +3827,54 @@
       </c>
       <c r="H39" s="13" t="s">
         <v>169</v>
       </c>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
         <v>232</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>171</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>172</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>173</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P39" s="4">
         <v>3.74</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>2.64</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>70.68</v>
       </c>
       <c r="S39" s="4">
         <v>30</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
@@ -3867,54 +3888,54 @@
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>233</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>234</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P40" s="4">
         <v>4.98</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>18.41</v>
       </c>
       <c r="S40" s="4">
         <v>20</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
@@ -4107,54 +4128,54 @@
       <c r="I44" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>251</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>252</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>165</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>253</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P44" s="4">
         <v>4.98</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>4.02</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>80.72</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
@@ -4351,54 +4372,54 @@
       <c r="I48" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>273</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>274</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>165</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>253</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P48" s="4">
         <v>4.98</v>
       </c>
       <c r="Q48" s="4">
-        <v>0</v>
+        <v>3.45</v>
       </c>
       <c r="R48" s="4">
-        <v>0</v>
+        <v>69.36</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
@@ -4449,194 +4470,194 @@
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
         <v>281</v>
       </c>
       <c r="I50" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J50" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K50" s="4" t="s">
         <v>282</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>283</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>284</v>
       </c>
       <c r="N50" s="4" t="s">
         <v>285</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>286</v>
+        <v>265</v>
       </c>
       <c r="P50" s="4">
-        <v>6.14</v>
+        <v>68.49</v>
       </c>
       <c r="Q50" s="4">
-        <v>0</v>
+        <v>42.1</v>
       </c>
       <c r="R50" s="4">
-        <v>0</v>
+        <v>61.48</v>
       </c>
       <c r="S50" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="I51" s="13" t="s">
-        <v>26</v>
+        <v>122</v>
       </c>
       <c r="J51" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K51" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="L51" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="L51" s="4" t="s">
+      <c r="M51" s="4" t="s">
         <v>289</v>
       </c>
-      <c r="M51" s="4" t="s">
+      <c r="N51" s="4" t="s">
         <v>290</v>
       </c>
-      <c r="N51" s="4" t="s">
+      <c r="O51" s="4" t="s">
         <v>291</v>
       </c>
-      <c r="O51" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P51" s="4">
-        <v>68.49</v>
+        <v>0.58</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
         <v>292</v>
       </c>
       <c r="I52" s="13" t="s">
-        <v>122</v>
+        <v>34</v>
       </c>
       <c r="J52" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K52" s="4" t="s">
         <v>293</v>
       </c>
       <c r="L52" s="4" t="s">
         <v>294</v>
       </c>
       <c r="M52" s="4" t="s">
         <v>295</v>
       </c>
       <c r="N52" s="4" t="s">
         <v>296</v>
       </c>
       <c r="O52" s="4" t="s">
         <v>297</v>
       </c>
       <c r="P52" s="4">
-        <v>0.58</v>
+        <v>4.18</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
         <v>100</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>21</v>
@@ -4653,51 +4674,51 @@
       <c r="H53" s="13" t="s">
         <v>298</v>
       </c>
       <c r="I53" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J53" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K53" s="4" t="s">
         <v>299</v>
       </c>
       <c r="L53" s="4" t="s">
         <v>300</v>
       </c>
       <c r="M53" s="4" t="s">
         <v>301</v>
       </c>
       <c r="N53" s="4" t="s">
         <v>302</v>
       </c>
       <c r="O53" s="4" t="s">
         <v>303</v>
       </c>
       <c r="P53" s="4">
-        <v>4.18</v>
+        <v>0.99</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
         <v>100</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
         <v>21</v>
@@ -4711,359 +4732,359 @@
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
         <v>304</v>
       </c>
       <c r="I54" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J54" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K54" s="4" t="s">
         <v>305</v>
       </c>
       <c r="L54" s="4" t="s">
         <v>306</v>
       </c>
       <c r="M54" s="4" t="s">
         <v>307</v>
       </c>
       <c r="N54" s="4" t="s">
         <v>308</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>309</v>
+        <v>155</v>
       </c>
       <c r="P54" s="4">
-        <v>0.99</v>
+        <v>6.14</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
         <v>100</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="I55" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J55" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K55" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="L55" s="4" t="s">
         <v>311</v>
       </c>
-      <c r="L55" s="4" t="s">
+      <c r="M55" s="4" t="s">
         <v>312</v>
       </c>
-      <c r="M55" s="4" t="s">
+      <c r="N55" s="4" t="s">
         <v>313</v>
       </c>
-      <c r="N55" s="4" t="s">
+      <c r="O55" s="4" t="s">
         <v>314</v>
       </c>
-      <c r="O55" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P55" s="4">
-        <v>6.14</v>
+        <v>6.41</v>
       </c>
       <c r="Q55" s="4">
         <v>0</v>
       </c>
       <c r="R55" s="4">
         <v>0</v>
       </c>
       <c r="S55" s="4">
         <v>100</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="13" t="s">
         <v>315</v>
       </c>
       <c r="I56" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J56" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K56" s="4" t="s">
         <v>316</v>
       </c>
       <c r="L56" s="4" t="s">
         <v>317</v>
       </c>
       <c r="M56" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="N56" s="4" t="s">
         <v>318</v>
       </c>
-      <c r="N56" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O56" s="4" t="s">
-        <v>320</v>
+        <v>40</v>
       </c>
       <c r="P56" s="4">
-        <v>6.41</v>
+        <v>11.61</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>0</v>
       </c>
       <c r="S56" s="4">
         <v>100</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H57" s="13" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="I57" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J57" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K57" s="4" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="L57" s="4" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="M57" s="4" t="s">
-        <v>178</v>
+        <v>153</v>
       </c>
       <c r="N57" s="4" t="s">
-        <v>324</v>
+        <v>154</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>40</v>
+        <v>303</v>
       </c>
       <c r="P57" s="4">
-        <v>11.61</v>
+        <v>1.26</v>
       </c>
       <c r="Q57" s="4">
         <v>0</v>
       </c>
       <c r="R57" s="4">
         <v>0</v>
       </c>
       <c r="S57" s="4">
         <v>100</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H58" s="13" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="I58" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J58" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K58" s="4" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="L58" s="4" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="M58" s="4" t="s">
-        <v>153</v>
+        <v>295</v>
       </c>
       <c r="N58" s="4" t="s">
-        <v>154</v>
+        <v>296</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>309</v>
+        <v>108</v>
       </c>
       <c r="P58" s="4">
-        <v>1.26</v>
+        <v>4.18</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>0</v>
       </c>
       <c r="S58" s="4">
         <v>100</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="I59" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J59" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K59" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="L59" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="M59" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="N59" s="4" t="s">
         <v>329</v>
       </c>
-      <c r="L59" s="4" t="s">
+      <c r="O59" s="4" t="s">
         <v>330</v>
       </c>
-      <c r="M59" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P59" s="4">
-        <v>4.18</v>
+        <v>6.01</v>
       </c>
       <c r="Q59" s="4">
         <v>0</v>
       </c>
       <c r="R59" s="4">
         <v>0</v>
       </c>
       <c r="S59" s="4">
         <v>100</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
         <v>21</v>
@@ -5071,113 +5092,235 @@
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H60" s="13" t="s">
         <v>331</v>
       </c>
       <c r="I60" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J60" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K60" s="4" t="s">
         <v>332</v>
       </c>
       <c r="L60" s="4" t="s">
         <v>333</v>
       </c>
       <c r="M60" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="N60" s="4" t="s">
         <v>334</v>
       </c>
-      <c r="N60" s="4" t="s">
+      <c r="O60" s="4" t="s">
         <v>335</v>
       </c>
-      <c r="O60" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P60" s="4">
-        <v>6.01</v>
+        <v>4.18</v>
       </c>
       <c r="Q60" s="4">
         <v>0</v>
       </c>
       <c r="R60" s="4">
         <v>0</v>
       </c>
       <c r="S60" s="4">
         <v>100</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
-      <c r="A61" s="7" t="s">
+      <c r="A61" s="3">
+        <v>59</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E61" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H61" s="13" t="s">
+        <v>336</v>
+      </c>
+      <c r="I61" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J61" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K61" s="4" t="s">
         <v>337</v>
       </c>
-      <c r="B61" s="7"/>
-[...22 lines deleted...]
-      <c r="S61" s="8"/>
+      <c r="L61" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="M61" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="N61" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="O61" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="P61" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="Q61" s="4">
+        <v>0</v>
+      </c>
+      <c r="R61" s="4">
+        <v>0</v>
+      </c>
+      <c r="S61" s="4">
+        <v>100</v>
+      </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
+    <row r="62" spans="1:23">
+      <c r="A62" s="3">
+        <v>60</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C62" s="3"/>
+      <c r="D62" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E62" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H62" s="13" t="s">
+        <v>339</v>
+      </c>
+      <c r="I62" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J62" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K62" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="L62" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="M62" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="N62" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="O62" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="P62" s="4">
+        <v>5.99</v>
+      </c>
+      <c r="Q62" s="4">
+        <v>0</v>
+      </c>
+      <c r="R62" s="4">
+        <v>0</v>
+      </c>
+      <c r="S62" s="4">
+        <v>100</v>
+      </c>
+      <c r="T62" s="1"/>
+      <c r="U62" s="1"/>
+      <c r="V62" s="1"/>
+      <c r="W62" s="1"/>
+    </row>
+    <row r="63" spans="1:23">
+      <c r="A63" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="B63" s="7"/>
+      <c r="C63" s="7"/>
+      <c r="D63" s="7"/>
+      <c r="E63" s="11"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="14"/>
+      <c r="I63" s="14"/>
+      <c r="J63" s="14"/>
+      <c r="K63" s="8"/>
+      <c r="L63" s="8"/>
+      <c r="M63" s="8"/>
+      <c r="N63" s="8"/>
+      <c r="O63" s="8">
+        <v>1818.73</v>
+      </c>
+      <c r="P63" s="8">
+        <v>737.81</v>
+      </c>
+      <c r="Q63" s="8">
+        <v>40.57</v>
+      </c>
+      <c r="R63" s="8"/>
+      <c r="S63" s="8"/>
+      <c r="T63" s="1"/>
+      <c r="U63" s="1"/>
+      <c r="V63" s="1"/>
+      <c r="W63" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A61:N61"/>
+    <mergeCell ref="A63:N63"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>