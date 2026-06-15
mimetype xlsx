--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="372">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -1044,50 +1044,131 @@
     <t>JEET ENTERPRISE</t>
   </si>
   <si>
     <t>Earthwork in protection with additional piling work for protection of existing rising main at Thanapara Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000405/2024-2025</t>
   </si>
   <si>
     <t>412/AE-II/NACD-II</t>
   </si>
   <si>
     <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Thanapara Zone-III Water Supply Scheme 2nd Tube Well site &amp; Dhopahat Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000392/2024-2025</t>
   </si>
   <si>
     <t>134/NACD-II</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>Construction of Pump House cum Chlorine room with sanitary arrangement at Thanarpara Zone-II Headwork site according to departmental drawing at Thanarpara Zone-II &amp; Dhopahat Piped Water Supply Scheme under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000465/2024-2025</t>
+  </si>
+  <si>
+    <t>403_NACD-II</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>23/08/2025</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Quotation charges for new service connection and security deposit of Thanapara PH-II(Zone-III) (Source Aug) at Karimpur-II Block under EMSD-III, Dist-Nadia.</t>
+  </si>
+  <si>
+    <t>BILL/02702/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-293</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.L (GROUP NAZIRPUR C.C.C)</t>
+  </si>
+  <si>
+    <t>Quotation charges for new service connection and security deposit at Thanapara PH-III (Zone-III) (Source Aug) at Karimpur-II Block under EMSD-III,Nadia</t>
+  </si>
+  <si>
+    <t>BILL/02703/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-289</t>
+  </si>
+  <si>
+    <t>Quotation charges for new service connection and security deposit at Thanapara PH-I (Zone-III) (Source Aug) at Karimpur-II Block under EMSD-III,Nadia</t>
+  </si>
+  <si>
+    <t>BILL/02704/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-288</t>
+  </si>
+  <si>
+    <t>Quotation charges for new LT Bulk power connection and Security Deposit for Thanapara PH-I (For Load Enhancement) ,PHE Dte.,Nadia.</t>
+  </si>
+  <si>
+    <t>BILL/02585/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-225-24-25</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL (RM NADIA REGIONAL OFFICE)</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Thanapara Water Supply Scheme of capacity 166 Cu.m/hr in Karimpur-II Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000323/2023-2024</t>
+  </si>
+  <si>
+    <t>236/NACD-II</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>14/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1476,51 +1557,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W63"/>
+  <dimension ref="A1:W69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -5240,87 +5321,437 @@
       </c>
       <c r="N62" s="4" t="s">
         <v>343</v>
       </c>
       <c r="O62" s="4" t="s">
         <v>303</v>
       </c>
       <c r="P62" s="4">
         <v>5.99</v>
       </c>
       <c r="Q62" s="4">
         <v>0</v>
       </c>
       <c r="R62" s="4">
         <v>0</v>
       </c>
       <c r="S62" s="4">
         <v>100</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
-      <c r="A63" s="7" t="s">
+      <c r="A63" s="3">
+        <v>61</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C63" s="3"/>
+      <c r="D63" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E63" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H63" s="13" t="s">
         <v>344</v>
       </c>
-      <c r="B63" s="7"/>
-[...22 lines deleted...]
-      <c r="S63" s="8"/>
+      <c r="I63" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J63" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K63" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="L63" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="M63" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="N63" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="O63" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="P63" s="4">
+        <v>6.14</v>
+      </c>
+      <c r="Q63" s="4">
+        <v>0</v>
+      </c>
+      <c r="R63" s="4">
+        <v>0</v>
+      </c>
+      <c r="S63" s="4">
+        <v>100</v>
+      </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
+    <row r="64" spans="1:23">
+      <c r="A64" s="3">
+        <v>62</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C64" s="3"/>
+      <c r="D64" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E64" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H64" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="I64" s="13"/>
+      <c r="J64" s="13"/>
+      <c r="K64" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="L64" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="M64" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="N64" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="O64" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="P64" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q64" s="4">
+        <v>0</v>
+      </c>
+      <c r="R64" s="4">
+        <v>0</v>
+      </c>
+      <c r="S64" s="4">
+        <v>0</v>
+      </c>
+      <c r="T64" s="1"/>
+      <c r="U64" s="1"/>
+      <c r="V64" s="1"/>
+      <c r="W64" s="1"/>
+    </row>
+    <row r="65" spans="1:23">
+      <c r="A65" s="3">
+        <v>63</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C65" s="3"/>
+      <c r="D65" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E65" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H65" s="13" t="s">
+        <v>355</v>
+      </c>
+      <c r="I65" s="13"/>
+      <c r="J65" s="13"/>
+      <c r="K65" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="L65" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="M65" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="N65" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="O65" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="P65" s="4">
+        <v>4.76</v>
+      </c>
+      <c r="Q65" s="4">
+        <v>0</v>
+      </c>
+      <c r="R65" s="4">
+        <v>0</v>
+      </c>
+      <c r="S65" s="4">
+        <v>0</v>
+      </c>
+      <c r="T65" s="1"/>
+      <c r="U65" s="1"/>
+      <c r="V65" s="1"/>
+      <c r="W65" s="1"/>
+    </row>
+    <row r="66" spans="1:23">
+      <c r="A66" s="3">
+        <v>64</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C66" s="3"/>
+      <c r="D66" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E66" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H66" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="I66" s="13"/>
+      <c r="J66" s="13"/>
+      <c r="K66" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="L66" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="M66" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="N66" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="O66" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="P66" s="4">
+        <v>11.4</v>
+      </c>
+      <c r="Q66" s="4">
+        <v>0</v>
+      </c>
+      <c r="R66" s="4">
+        <v>0</v>
+      </c>
+      <c r="S66" s="4">
+        <v>0</v>
+      </c>
+      <c r="T66" s="1"/>
+      <c r="U66" s="1"/>
+      <c r="V66" s="1"/>
+      <c r="W66" s="1"/>
+    </row>
+    <row r="67" spans="1:23">
+      <c r="A67" s="3">
+        <v>65</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C67" s="3"/>
+      <c r="D67" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E67" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H67" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="I67" s="13"/>
+      <c r="J67" s="13"/>
+      <c r="K67" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="L67" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="M67" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="N67" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="O67" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="P67" s="4">
+        <v>3.76</v>
+      </c>
+      <c r="Q67" s="4">
+        <v>0</v>
+      </c>
+      <c r="R67" s="4">
+        <v>0</v>
+      </c>
+      <c r="S67" s="4">
+        <v>0</v>
+      </c>
+      <c r="T67" s="1"/>
+      <c r="U67" s="1"/>
+      <c r="V67" s="1"/>
+      <c r="W67" s="1"/>
+    </row>
+    <row r="68" spans="1:23">
+      <c r="A68" s="3">
+        <v>66</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C68" s="3"/>
+      <c r="D68" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E68" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H68" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="I68" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J68" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K68" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="L68" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="M68" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="N68" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="O68" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P68" s="4">
+        <v>354.2</v>
+      </c>
+      <c r="Q68" s="4">
+        <v>247.94</v>
+      </c>
+      <c r="R68" s="4">
+        <v>70</v>
+      </c>
+      <c r="S68" s="4">
+        <v>65</v>
+      </c>
+      <c r="T68" s="1"/>
+      <c r="U68" s="1"/>
+      <c r="V68" s="1"/>
+      <c r="W68" s="1"/>
+    </row>
+    <row r="69" spans="1:23">
+      <c r="A69" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="B69" s="7"/>
+      <c r="C69" s="7"/>
+      <c r="D69" s="7"/>
+      <c r="E69" s="11"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+      <c r="H69" s="14"/>
+      <c r="I69" s="14"/>
+      <c r="J69" s="14"/>
+      <c r="K69" s="8"/>
+      <c r="L69" s="8"/>
+      <c r="M69" s="8"/>
+      <c r="N69" s="8"/>
+      <c r="O69" s="8">
+        <v>2205.15</v>
+      </c>
+      <c r="P69" s="8">
+        <v>985.75</v>
+      </c>
+      <c r="Q69" s="8">
+        <v>44.7</v>
+      </c>
+      <c r="R69" s="8"/>
+      <c r="S69" s="8"/>
+      <c r="T69" s="1"/>
+      <c r="U69" s="1"/>
+      <c r="V69" s="1"/>
+      <c r="W69" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A63:N63"/>
+    <mergeCell ref="A69:N69"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>