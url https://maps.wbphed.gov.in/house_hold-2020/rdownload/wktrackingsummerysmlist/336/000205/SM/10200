--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -155,1020 +155,1020 @@
   <si>
     <t>16/05/2022</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELLS</t>
   </si>
   <si>
     <t>Construction of Pumphouse cum chlorine room without sanitary and water supply arrangement at Thanapara Tube Well No-4 area according to departmental drawing (Size 3.60 mtr x 3.00 mtr ) of Thanapara water supply scheme under Nadia Arsenic Civil Division-II , PHE Dte. Dist -Nadia.</t>
   </si>
   <si>
     <t>ORD/000294/2021-2022</t>
   </si>
   <si>
     <t>58/AE-II/NACD-II</t>
   </si>
   <si>
     <t>23/02/2022</t>
   </si>
   <si>
     <t>09/04/2022</t>
   </si>
   <si>
     <t>M/S SANTOSHI MAA ENTERPRISE</t>
   </si>
   <si>
+    <t>Continuation work Order for Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Thanapara (Vill- Falia) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000296/2021-2022</t>
+  </si>
+  <si>
+    <t>112/NACD-II</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Thanapara (Vill- Saguna) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000301/2021-2022</t>
+  </si>
+  <si>
+    <t>03./NACD-II</t>
+  </si>
+  <si>
+    <t>03/01/2022</t>
+  </si>
+  <si>
+    <t>17/02/2022</t>
+  </si>
+  <si>
+    <t>M/S SHILL &amp; CO.</t>
+  </si>
+  <si>
+    <t>Continuation work order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Mobarakpur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E.</t>
+  </si>
+  <si>
+    <t>ORD/000315/2021-2022</t>
+  </si>
+  <si>
+    <t>173/NACD-II</t>
+  </si>
+  <si>
+    <t>21/03/2022</t>
+  </si>
+  <si>
+    <t>19/06/2022</t>
+  </si>
+  <si>
+    <t>PATHIK PABAN NANDI</t>
+  </si>
+  <si>
     <t>Continuation Work order for Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Thanapara W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000028/2022-2023</t>
   </si>
   <si>
     <t>202/NACD-II</t>
   </si>
   <si>
     <t>01/04/2022</t>
   </si>
   <si>
     <t>30/06/2022</t>
   </si>
   <si>
+    <t>Hiring of 1(one) number vehicle for day to day inspection of ongoing JJM &amp; other works related with nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000194/2022-2023</t>
+  </si>
+  <si>
+    <t>71/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>28/06/2022</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Brittihuda W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000054/2022-2023</t>
+  </si>
+  <si>
+    <t>224/NACD-II</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>MALLICK ENTERPRISE</t>
+  </si>
+  <si>
     <t>Repairing and Renovation of I.E Plant at Thanapara Water Supply Scheme - Capacity - 166 cum/hr, Block -Karimpur-II under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000212/2022-2023</t>
   </si>
   <si>
     <t>747/NACD-II</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>29/10/2022</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
   </si>
   <si>
-    <t>Continuation work Order for Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Thanapara (Vill- Falia) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...86 lines deleted...]
-    <t>MALLICK ENTERPRISE</t>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe as per required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Thanapara ( Vill-Thanapara, Kalopur, Subhrajpur, Char Gourbhanga) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000263/2022-2023</t>
+  </si>
+  <si>
+    <t>1018/NACD-II</t>
+  </si>
+  <si>
+    <t>29/11/2022</t>
+  </si>
+  <si>
+    <t>28/01/2023</t>
+  </si>
+  <si>
+    <t>A.P. POWER &amp; CONCRETE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Head Work Site under Thanapara Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000274/2022-2023</t>
+  </si>
+  <si>
+    <t>1129/NACD-II</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>14/02/2023</t>
+  </si>
+  <si>
+    <t>MUKHERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, delivery and installation of submersible pumping machinery along with other allied electro-mechanical works voltage stabilizer etc. Augmentation to accommodate FHTC at for newly sunk TW (TW No. - IV) at Thanarpara water supply scheme, Karimpur II Block, Nadia under E.M.D. PHE Dte. NIET No.- 25 of EE/EMD of 2022-23 (Sl. No.- 21)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000731/2022-2023</t>
   </si>
   <si>
     <t>6805/EMD</t>
   </si>
   <si>
     <t>21/12/2022</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>SMILE</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe as per required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Thanapara ( Vill-Thanapara, Kalopur, Subhrajpur, Char Gourbhanga) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...32 lines deleted...]
-    <t>MUKHERJEE CONSTRUCTION</t>
+    <t>Continuation Work Order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Kadipur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000052/2022-2023</t>
+  </si>
+  <si>
+    <t>222/NACD-II</t>
+  </si>
+  <si>
+    <t>20/05/2022</t>
+  </si>
+  <si>
+    <t>DIAMOND ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Hiring of 1(one) number vehicle of Category Motor Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ Diesel/ LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Assistant Engineer-II, under Executive Engineer, Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, PINCODE:- 741101,West Bengal.(From 01/03/2022 to 28/02/2023)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000402/2021-2022</t>
+  </si>
+  <si>
+    <t>55//AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>SAJAL SAHA</t>
+  </si>
+  <si>
+    <t>Laying of distribution system including providing FHTC at left out households for Thanarpara Zone-I (Vill-Natidanga, Char Adityapur, Thanarpara) and Thanarpara Zone-II (Vill- Sobharajpur, Saguna) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000372/2023-2024</t>
+  </si>
+  <si>
+    <t>1281/NACD-II</t>
+  </si>
+  <si>
+    <t>16/11/2023</t>
+  </si>
+  <si>
+    <t>14/02/2024</t>
+  </si>
+  <si>
+    <t>SUJATA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Hiring of 1(one) number vehicle of Category Motor Days Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ Diesel/ LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Executive Engineer, of Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, PINCODE:- 741101,West Bengal</t>
+  </si>
+  <si>
+    <t>ORD/000398/2022-2023</t>
+  </si>
+  <si>
+    <t>412./NACD-II</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Hiring of 1(one) number vehicle for day to day inspection of ongoing JJM &amp; other works related with nadia Arsenic Civil Division-II, P.H.E. Dte. (From 01/07/2023 to 31/03/2024)</t>
+  </si>
+  <si>
+    <t>ORD/000358/2023-2024</t>
+  </si>
+  <si>
+    <t>202/1/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>31/03/2024</t>
   </si>
   <si>
     <t>Hiring of 1(one) number vehicle of Category Motor Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ Diesel/ LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Assistant Engineer-II, under Executive Engineer, Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, PINCODE:- 741101,West Bengal.(From 01/03/2023 to 31/03/2023)</t>
   </si>
   <si>
     <t>ORD/000358/2022-2023</t>
   </si>
   <si>
     <t>252/NACD-II</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
-    <t>30/03/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>Sinking of 1 nos. of 300 mm X 200 mm dia, 180 mtr deep Tube Well (as replacement of old defunct T/W) by Direct Rotary Method with UPVC pipe (CD) &amp; strainer, (300 mm dia 36 mtr. long housing pipe &amp;200 mm dia 30 mtr. long strainer) at Thanapara 3rd Tube Well site and 3rd Pump House site and also Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe as per required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) under Thanapara (Vill.- Gourbhanga) at Thanapara Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000016/2023-2024</t>
   </si>
   <si>
     <t>546/NACD-II</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>10/07/2023</t>
   </si>
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Rendering consultancy services for Geotechnical Investigation and Report preparation of site locations under Karimpur-II Block of Nadia District through Jadavpur University. (Name of PWSS Thanapara)</t>
   </si>
   <si>
-    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000086/2023-2024</t>
   </si>
   <si>
     <t>911/NACD-II</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
+    <t>Functional House Hold Tap Connection for providing connection to the School Premises including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete at (Remaining School only) Thanapara W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000350/2022-2023</t>
+  </si>
+  <si>
+    <t>150/NACD-II</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>06/02/2023</t>
+  </si>
+  <si>
+    <t>DUTTA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of distribution system including providing FHTC at left out households for Thanarpara Zone-III (Vill- Char Gaurbhanga, Falia, Yusufpur) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000142/2023-2024</t>
+  </si>
+  <si>
+    <t>1379/NACD-II</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>M.R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.GrF.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Thanarpara PWSS in Karimpur-II Block under Nadia Arsenic Civil Division-II,P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000154/2023-2024</t>
+  </si>
+  <si>
+    <t>519/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>25/12/2023</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
     <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Karimpur-II Block of Nadia District through Jadavpur University. (Name of PWSS Thanapara)</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000165/2023-2024</t>
   </si>
   <si>
     <t>1279/NACD-II</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
     <t>05/12/2023</t>
   </si>
   <si>
+    <t>ORD/000132/2023-2024</t>
+  </si>
+  <si>
+    <t>ORD/000394/2022-2023</t>
+  </si>
+  <si>
+    <t>412/NACD-II</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000034/2022-2023</t>
   </si>
   <si>
     <t>372/NACD-II</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying of distribution system including providing FHTC at left out households for Thanarpara Zone-I (Vill-Natidanga, Char Adityapur, Thanarpara) and Thanarpara Zone-II (Vill- Sobharajpur, Saguna) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>SUJATA CONSTRUCTION</t>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II under Manoharpur ground water based water supply scheme under Block_ Karimpur-II Dist. - Nadia under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003362/2023-2024</t>
+  </si>
+  <si>
+    <t>865/EMD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>13/04/2024</t>
+  </si>
+  <si>
+    <t>CINZANO</t>
   </si>
   <si>
     <t>Construction of approch road at Head Works site of Thanapara Zone-II Water Supply Scheme in Karimpur-II Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia.</t>
   </si>
   <si>
     <t>ORD/000147/2024-2025</t>
   </si>
   <si>
     <t>249/AE-II/NACD-II</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>15/08/2024</t>
   </si>
   <si>
+    <t>Hiring of 1(one) number vehicle for day to day inspection of ongoing JJM &amp; other works related with nadia Arsenic Civil Division-II, P.H.E. Dte.under Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, Pincode:- 741101,West Bengal. (From 01/07/2024 to 30/06/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000063/2024-2025</t>
+  </si>
+  <si>
+    <t>204/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>Construction of 75 cum/Hour of Arsenic-Cum-Iron Removal Plant (AIRP) of Thanarpara Zone-III Water Supply Scheme in Karimpur-II block under Nadia Arsenic Civil Division-II, P.H.E. Dte., Dist. - Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000322/2024-2025</t>
+  </si>
+  <si>
+    <t>1207/NACD-II</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>SINGHA ROY &amp; CO.</t>
+  </si>
+  <si>
     <t>Repair and Renovation work at Thanapara H/W site with Pathway ,Plastering ,Pump House Painting, Flooring,, PVC Water tank other allied works Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000022/2024-2025</t>
   </si>
   <si>
     <t>145./AE-II/NACD-II</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>SOURAV &amp; CO.</t>
   </si>
   <si>
-    <t>Hiring of 1(one) number vehicle of Category Motor Days Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ Diesel/ LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Executive Engineer, of Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, PINCODE:- 741101,West Bengal</t>
-[...11 lines deleted...]
-    <t>30/03/2024</t>
+    <t>Laying of distribution system including providing FHTC at left out households for Thanarpara Zone-III (Vill- Char Gaurbhanga, Falia, Yusufpur) , Jitpur , Taranipur &amp; Dhopahat W/S Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000346/2024-2025</t>
+  </si>
+  <si>
+    <t>1627/NACD-II</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Thanapara Zone-III Water Supply Scheme 3rd Tube Well site under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000312/2024-2025</t>
+  </si>
+  <si>
+    <t>1503/NACD-II</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>16/08/2025</t>
+  </si>
+  <si>
+    <t>PARTHA DAS</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order "Construction of 50 m3/hr capacity IEP at Thanarpara Zone-II PWSS in Karimpur-II Block under Nadia Arsenic Civil Division-II, P.H.E. Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000337/2023-2024</t>
+  </si>
+  <si>
+    <t>432/NACD-II</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>15/01/2026</t>
+  </si>
+  <si>
+    <t>EVEREST CONSULTANT SERVICES.</t>
   </si>
   <si>
     <t>Continuation work order for Hiring of 1(one) number vehicle of Category Motor Days Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ Diesel/LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Executive Engineer, of Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, PINCODE:- 741101,WestBengal (From 01/04/2024 to 30/06/2024)</t>
   </si>
   <si>
     <t>ORD/000003/2024-2025</t>
   </si>
   <si>
     <t>504/NACD-II</t>
   </si>
   <si>
     <t>01/04/2024</t>
   </si>
   <si>
-    <t>01/07/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Continuation Work Order for Hiring of 1(one) number vehicle for day to day inspection of ongoing JJM &amp; other works related with Nadia Arsenic Civil Division-II, P.H.E. Dte. (From 01/04/2024 to 30/06/2024)</t>
   </si>
   <si>
     <t>ORD/000001/2024-2025</t>
   </si>
   <si>
     <t>78/AE-II/NACD-II</t>
   </si>
   <si>
-    <t>Continuation Work Order for Hiring of 1(one) number vehicle for day to day inspection of ongoing JJM &amp; other works related with nadia Arsenic Civil Division-II, P.H.E. Dte. (From 01/07/2023 to 31/03/2024)</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Thanapara Zone-III &amp; Taranipur Water Supply Scheme Head Work site under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000338/2024-2025</t>
   </si>
   <si>
     <t>1398/NACD-II</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>PAPAN ROY</t>
   </si>
   <si>
-    <t>Continuation Work Order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Kadipur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...41 lines deleted...]
-    <t>DUTTA CONSTRUCTION</t>
+    <t>Hiring of 1(one) number vehicle of Category Motor Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ Diesel/ LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Executive Engineer, under Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, Pincode:- 741101,West Bengal. (From 01/07/2024 to 30/06/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000058/2024-2025</t>
+  </si>
+  <si>
+    <t>791/AE-I/NACD-II</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Thanarpara Piped Water Supply Scheme in Karimpur-II Block under Nadia Arsenic Civil Division-II, P.H.E Dte</t>
   </si>
   <si>
     <t>ORD/000197/2023-2024</t>
   </si>
   <si>
     <t>87/NACD-II</t>
   </si>
   <si>
     <t>18/01/2024</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Thanapara Water Supply Scheme of capacity 166 Cu.m/hr in Karimpur-II Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000323/2023-2024</t>
+  </si>
+  <si>
+    <t>236/NACD-II</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>14/08/2025</t>
+  </si>
+  <si>
+    <t>Wall writing work in various Gram Panchayats in Karimpur-II Block at Thanapara PWSS under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000045/2024-2025</t>
+  </si>
+  <si>
+    <t>756/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Piling work in between 4th Pump House to 3rd Pump House pond site for rising main pipe line protection at Thanapara Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000050/2024-2025</t>
+  </si>
+  <si>
+    <t>141/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>VAI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Rendering consultancy services for Geotechnical Investigation and Report preparation of 2nd site locations under Karimpur-II Block of Nadia District through Jadavpur University. (Name of Scheme Thanapara)</t>
+  </si>
+  <si>
+    <t>ORD/000118/2024-2025</t>
+  </si>
+  <si>
+    <t>971/NACD-II</t>
+  </si>
+  <si>
+    <t>19/07/2024</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>Rendering consultancy services for Geotechnical Investigation and Report preparation of 3rd site locations under Karimpur-II Block of Nadia District through Jadavpur University. (Name of Scheme Thanapara)</t>
+  </si>
+  <si>
+    <t>ORD/000119/2024-2025</t>
+  </si>
+  <si>
+    <t>972/NACD-II</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Thanapara 2nd &amp; 4th pump house site with Reinforced Barbed Tape, Pathway, Plaster and other allied works Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000051/2024-2025</t>
+  </si>
+  <si>
+    <t>160/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>14/07/2024</t>
+  </si>
+  <si>
+    <t>TAPAN SAHA</t>
+  </si>
+  <si>
+    <t>Construction of Pumphouse cum chlorine room without sanitary and water supply arrangement at Thanapara Zone-III Tube Well No-3 area according to departmental drawing (Size 3.60 mtr x 3.00 mtr ) under Thanapara Zone-III Piped water supply scheme in Karimpur-II Block under Nadia Arsenic Civil Division-II , PHE Dte. Dist -Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000210/2024-2025</t>
+  </si>
+  <si>
+    <t>310AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>NISHITH BANERJEE</t>
+  </si>
+  <si>
     <t>Sinking of 3 nos. Tube Well at H/W site ,2nd and 3rd T/W site of 300 mm X 200 mm dia, 150 mtr deep by Direct Rotary Method with UPVC pipe (CD) &amp; Fibre Glass strainer, ( 300 mm dia 36 mtr. long housing pipe &amp; 200 mm dia 30 mtr. long strainer) at Thanapara Zone-III &amp; Manoharpur Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte</t>
   </si>
   <si>
     <t>ORD/000136/2024-2025</t>
   </si>
   <si>
     <t>1047/NACD-II</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
-    <t>Rendering consultancy services for Geotechnical Investigation and Report preparation of 3rd site locations under Karimpur-II Block of Nadia District through Jadavpur University. (Name of Scheme Thanapara)</t>
-[...59 lines deleted...]
-    <t>IMAGIN</t>
+    <t>Repair and Renovation work at Thanapara Head Work site in Karimpur-II Block with Overhead Reservoir with Plaster, Painting and other allied works Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000215/2024-2025</t>
+  </si>
+  <si>
+    <t>1309/NACD-II</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>20/10/2024</t>
+  </si>
+  <si>
+    <t>S.B. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Pumphouse cum chlorine room without sanitary and water supply arrangement at Thanapara Zone-III Tube Well No-2 area according to departmental drawing (Size 3.60 mtr x 3.00 mtr ) under Thanapara Zone-III Piped water supply scheme in Karimpur-II Block under Nadia Arsenic Civil Division-II , PHE Dte. Dist -Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000195/2024-2025</t>
+  </si>
+  <si>
+    <t>309AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>Construction of Pumphouse cum chlorine room without sanitary and water supply arrangement at Thanapara Zone-II Tube Well No-2 area according to departmental drawing (Size 3.60 mtr x 3.00 mtr ) under Thanapara Zone-II &amp; Dhopahat Piped water supply scheme in Karimpur-II Block under Nadia Arsenic Civil Division-II , PHE Dte. Dist -Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000225/2024-2025</t>
+  </si>
+  <si>
+    <t>311AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>21/10/2024</t>
+  </si>
+  <si>
+    <t>JEET ENTERPRISE</t>
   </si>
   <si>
     <t>Jungle cutting and Earthwork in filling at Maheshpur, Maitari and Thanarapara Piped Water Supply Scheme in different blocks under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000120/2024-2025</t>
   </si>
   <si>
     <t>818/AE-I/NACD-II</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>BABA LOKNATH ENTERPRISE</t>
   </si>
   <si>
-    <t>ORD/000132/2023-2024</t>
-[...7 lines deleted...]
-  <si>
     <t>RTOR000001/2024-2025</t>
   </si>
   <si>
     <t>983/NACD-II</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
-    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II under Manoharpur ground water based water supply scheme under Block_ Karimpur-II Dist. - Nadia under EMD, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Sinking of Tube Well at H/W site of 300 mm X 200 mm dia, 150 mtr deep by Direct Rotary Method with UPVC pipe (CD) &amp; Fibre Glass Strainer, ( 300 mm dia 36 mtr. long housing pipe &amp; 200 mm dia 30 mtr. long strainer) at Thanapara Zone-II &amp; Jayrampur Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000408/2024-2025</t>
   </si>
   <si>
     <t>149/NACD-II</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>MANISHIKA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Hiring of 1(one) number vehicle for day to day inspection of ongoing JJM &amp; other works related with nadia Arsenic Civil Division-II, P.H.E. Dte.under Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, Pincode:- 741101,West Bengal. (From 01/07/2024 to 30/06/2025)</t>
-[...73 lines deleted...]
-  <si>
     <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Thanapara Zone-II Water Supply Scheme Head Work site under Nadia Arsenic Civil Division-II PHE Dte. &amp; including Binodnagar PWSS,Manoharpur PWSS, Rajapur PWSS &amp; Taranipur PWSS.</t>
   </si>
   <si>
     <t>ORD/000001/2025-2026</t>
   </si>
   <si>
     <t>428/NACD-II</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>04/10/2025</t>
   </si>
   <si>
     <t>TULIP ENGINEERS CO OP. SOCIETY LTD.</t>
   </si>
   <si>
-    <t>Laying of distribution system including providing FHTC at left out households for Thanarpara Zone-III (Vill- Char Gaurbhanga, Falia, Yusufpur) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...49 lines deleted...]
-  <si>
     <t>Urgent piling work for protection of hydraulic main in between 4th Pump House to 3rd Pump House pond site at Thanapara Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000404/2024-2025</t>
   </si>
   <si>
     <t>411/AE-II/NACD-II</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
-    <t>VAI ENTERPRISE</t>
+    <t>Sinking of Tube Well at H/W site of 300 mm X 200 mm dia, 150 mtr deep by Direct Rotary Method with UPVC pipe (CD) &amp; Fibre Glass Strainer, ( 300 mm dia 36 mtr. long housing pipe &amp; 200 mm dia 30 mtr. long strainer) at Thanapara Zone-II &amp; Manoharpur Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000213/2024-2025</t>
+  </si>
+  <si>
+    <t>92/NACD-II</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
   </si>
   <si>
     <t>Construction of Pump House cum Chlorine room with sanitary arrangement at Thanarpara Zone-III Headwork site according to departmental drawing at Thanarpara Zone-III Piped Water Supply Scheme under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000374/2024-2025</t>
   </si>
   <si>
     <t>04/NACD-II</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
-    <t>Repair and Renovation work at Thanapara Head Work site in Karimpur-II Block with Overhead Reservoir with Plaster, Painting and other allied works Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
-[...79 lines deleted...]
-  <si>
     <t>Earthwork in protection with additional piling work for protection of existing rising main at Thanapara Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000405/2024-2025</t>
   </si>
   <si>
     <t>412/AE-II/NACD-II</t>
   </si>
   <si>
+    <t>Construction of Pump House cum Chlorine room with sanitary arrangement at Thanarpara Zone-II Headwork site according to departmental drawing at Thanarpara Zone-II &amp; Dhopahat Piped Water Supply Scheme under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000465/2024-2025</t>
+  </si>
+  <si>
+    <t>403_NACD-II</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>23/08/2025</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Thanapara Zone-III Water Supply Scheme 2nd Tube Well site &amp; Dhopahat Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000392/2024-2025</t>
   </si>
   <si>
     <t>134/NACD-II</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
-    <t>Construction of Pump House cum Chlorine room with sanitary arrangement at Thanarpara Zone-II Headwork site according to departmental drawing at Thanarpara Zone-II &amp; Dhopahat Piped Water Supply Scheme under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Quotation charges for new service connection and security deposit of Thanapara PH-II(Zone-III) (Source Aug) at Karimpur-II Block under EMSD-III, Dist-Nadia.</t>
   </si>
   <si>
     <t>BILL/02702/2024-2025</t>
   </si>
   <si>
     <t>BP-293</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (GROUP NAZIRPUR C.C.C)</t>
   </si>
   <si>
+    <t>Quotation charges for new service connection and security deposit at Thanapara PH-I (Zone-III) (Source Aug) at Karimpur-II Block under EMSD-III,Nadia</t>
+  </si>
+  <si>
+    <t>BILL/02704/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-288</t>
+  </si>
+  <si>
     <t>Quotation charges for new service connection and security deposit at Thanapara PH-III (Zone-III) (Source Aug) at Karimpur-II Block under EMSD-III,Nadia</t>
   </si>
   <si>
     <t>BILL/02703/2024-2025</t>
   </si>
   <si>
     <t>BP-289</t>
   </si>
   <si>
-    <t>Quotation charges for new service connection and security deposit at Thanapara PH-I (Zone-III) (Source Aug) at Karimpur-II Block under EMSD-III,Nadia</t>
-[...7 lines deleted...]
-  <si>
     <t>Quotation charges for new LT Bulk power connection and Security Deposit for Thanapara PH-I (For Load Enhancement) ,PHE Dte.,Nadia.</t>
   </si>
   <si>
     <t>BILL/02585/2024-2025</t>
   </si>
   <si>
     <t>BP-225-24-25</t>
   </si>
   <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>WBSEDCL (RM NADIA REGIONAL OFFICE)</t>
-  </si>
-[...13 lines deleted...]
-    <t>14/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1897,2613 +1897,2617 @@
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>151.4</v>
+        <v>45.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>151.35</v>
+        <v>45.8</v>
       </c>
       <c r="R6" s="4">
-        <v>99.96</v>
+        <v>99.91</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>9.69</v>
+        <v>88.07</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.65</v>
+        <v>88.01</v>
       </c>
       <c r="R7" s="4">
-        <v>99.59</v>
+        <v>99.94</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>45.84</v>
+        <v>98.64</v>
       </c>
       <c r="Q8" s="4">
-        <v>45.8</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.91</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="P9" s="4">
-        <v>88.07</v>
+        <v>151.4</v>
       </c>
       <c r="Q9" s="4">
-        <v>88.01</v>
+        <v>151.35</v>
       </c>
       <c r="R9" s="4">
-        <v>99.94</v>
+        <v>99.96</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>98.64</v>
+        <v>2.07</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>204.81</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>2.07</v>
+        <v>154.65</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.25</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>204.81</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>154.65</v>
+        <v>9.69</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.65</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="E13" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H13" s="13" t="s">
+      <c r="I13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="J13" s="13" t="s">
+      <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>8.71</v>
+        <v>31.49</v>
       </c>
       <c r="Q13" s="4">
-        <v>8.71</v>
+        <v>28.56</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>90.68</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>31.49</v>
+        <v>17.21</v>
       </c>
       <c r="Q14" s="4">
-        <v>28.56</v>
+        <v>17.2</v>
       </c>
       <c r="R14" s="4">
-        <v>90.68</v>
+        <v>99.98</v>
       </c>
       <c r="S14" s="4">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="J15" s="13" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P15" s="4">
-        <v>17.21</v>
+        <v>8.71</v>
       </c>
       <c r="Q15" s="4">
-        <v>17.2</v>
+        <v>8.71</v>
       </c>
       <c r="R15" s="4">
-        <v>99.98</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M16" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>0.42</v>
+        <v>36.28</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>95.33</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I17" s="13" t="s">
         <v>115</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J17" s="13" t="s">
-        <v>35</v>
+        <v>116</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>118</v>
+        <v>57</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P17" s="4">
-        <v>40.55</v>
+        <v>4.98</v>
       </c>
       <c r="Q17" s="4">
-        <v>40.4</v>
+        <v>1.39</v>
       </c>
       <c r="R17" s="4">
-        <v>99.64</v>
+        <v>27.94</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>121</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>122</v>
+        <v>34</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>4.78</v>
+        <v>270.68</v>
       </c>
       <c r="Q18" s="4">
-        <v>4.78</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="K19" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="13" t="s">
+      <c r="L19" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="K19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O19" s="4" t="s">
-        <v>127</v>
+        <v>75</v>
       </c>
       <c r="P19" s="4">
-        <v>5.9</v>
+        <v>4.98</v>
       </c>
       <c r="Q19" s="4">
-        <v>5.9</v>
+        <v>2.69</v>
       </c>
       <c r="R19" s="4">
-        <v>100</v>
+        <v>54.07</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="I20" s="13"/>
-[...1 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O20" s="4" t="s">
-        <v>138</v>
+        <v>75</v>
       </c>
       <c r="P20" s="4">
-        <v>12.32</v>
+        <v>3.74</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>0.35</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>9.31</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="L21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N21" s="4" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>144</v>
+        <v>120</v>
       </c>
       <c r="P21" s="4">
-        <v>270.68</v>
+        <v>0.42</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>95.33</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>0.97</v>
+        <v>40.55</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>40.4</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>99.64</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>34</v>
+        <v>115</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K23" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="N23" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>2.91</v>
+        <v>4.78</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="M24" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="13" t="s">
+      <c r="N24" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="K24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="L24" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>4.98</v>
+        <v>2.68</v>
       </c>
       <c r="Q24" s="4">
-        <v>2.69</v>
+        <v>2.64</v>
       </c>
       <c r="R24" s="4">
-        <v>54.07</v>
+        <v>98.26</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="M25" s="4" t="s">
+      <c r="O25" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="N25" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>1.24</v>
+        <v>68.49</v>
       </c>
       <c r="Q25" s="4">
-        <v>1.01</v>
+        <v>42.1</v>
       </c>
       <c r="R25" s="4">
-        <v>80.91</v>
+        <v>61.48</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K26" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="I26" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K26" s="4" t="s">
+      <c r="L26" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="M26" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="M26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N26" s="4" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>81</v>
+        <v>170</v>
       </c>
       <c r="P26" s="4">
-        <v>1.24</v>
+        <v>0.58</v>
       </c>
       <c r="Q26" s="4">
-        <v>0.97</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>34</v>
+        <v>115</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>157</v>
+        <v>172</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>81</v>
+        <v>152</v>
       </c>
       <c r="P27" s="4">
-        <v>3.74</v>
+        <v>5.9</v>
       </c>
       <c r="Q27" s="4">
-        <v>0.35</v>
+        <v>5.9</v>
       </c>
       <c r="R27" s="4">
-        <v>9.31</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>174</v>
-[...6 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>176</v>
+        <v>134</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>177</v>
+        <v>135</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>178</v>
+        <v>136</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>179</v>
+        <v>75</v>
       </c>
       <c r="P28" s="4">
-        <v>16.66</v>
+        <v>3.74</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>2.64</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>70.68</v>
       </c>
       <c r="S28" s="4">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>180</v>
+        <v>127</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>85</v>
+        <v>130</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>183</v>
+        <v>131</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>184</v>
+        <v>75</v>
       </c>
       <c r="P29" s="4">
-        <v>36.28</v>
+        <v>4.98</v>
       </c>
       <c r="Q29" s="4">
-        <v>57.15</v>
+        <v>0.92</v>
       </c>
       <c r="R29" s="4">
-        <v>157.51</v>
+        <v>18.41</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>185</v>
-[...6 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>68</v>
+        <v>183</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>114</v>
+        <v>184</v>
       </c>
       <c r="P30" s="4">
-        <v>4.98</v>
+        <v>12.32</v>
       </c>
       <c r="Q30" s="4">
-        <v>1.39</v>
+        <v>0</v>
       </c>
       <c r="R30" s="4">
-        <v>27.94</v>
+        <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="N31" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="I31" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K31" s="4" t="s">
+      <c r="O31" s="4" t="s">
         <v>190</v>
       </c>
-      <c r="L31" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>2.68</v>
+        <v>22.25</v>
       </c>
       <c r="Q31" s="4">
-        <v>2.64</v>
+        <v>0</v>
       </c>
       <c r="R31" s="4">
-        <v>98.26</v>
+        <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>120</v>
+        <v>146</v>
       </c>
       <c r="P32" s="4">
-        <v>24.4</v>
+        <v>0.97</v>
       </c>
       <c r="Q32" s="4">
-        <v>24.34</v>
+        <v>0</v>
       </c>
       <c r="R32" s="4">
-        <v>99.75</v>
+        <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>120</v>
+        <v>75</v>
       </c>
       <c r="P33" s="4">
-        <v>34.68</v>
+        <v>4.98</v>
       </c>
       <c r="Q33" s="4">
-        <v>16.07</v>
+        <v>4.02</v>
       </c>
       <c r="R33" s="4">
-        <v>46.34</v>
+        <v>80.72</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="N34" s="4" t="s">
         <v>205</v>
       </c>
-      <c r="I34" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K34" s="4" t="s">
+      <c r="O34" s="4" t="s">
         <v>206</v>
       </c>
-      <c r="L34" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P34" s="4">
-        <v>4.78</v>
+        <v>215.53</v>
       </c>
       <c r="Q34" s="4">
-        <v>4.78</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>129</v>
+        <v>35</v>
       </c>
       <c r="K35" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N35" s="4" t="s">
         <v>211</v>
       </c>
-      <c r="L35" s="4" t="s">
+      <c r="O35" s="4" t="s">
         <v>212</v>
       </c>
-      <c r="M35" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P35" s="4">
-        <v>4.78</v>
+        <v>2.91</v>
       </c>
       <c r="Q35" s="4">
-        <v>4.78</v>
+        <v>0</v>
       </c>
       <c r="R35" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>213</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>214</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>215</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>216</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>217</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>218</v>
+        <v>164</v>
       </c>
       <c r="P36" s="4">
-        <v>2.61</v>
+        <v>117.87</v>
       </c>
       <c r="Q36" s="4">
-        <v>2.5</v>
+        <v>0</v>
       </c>
       <c r="R36" s="4">
-        <v>95.89</v>
+        <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K37" s="4" t="s">
         <v>219</v>
       </c>
-      <c r="I37" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J37" s="13" t="s">
+      <c r="L37" s="4" t="s">
         <v>220</v>
       </c>
-      <c r="K37" s="4" t="s">
+      <c r="M37" s="4" t="s">
         <v>221</v>
       </c>
-      <c r="L37" s="4" t="s">
+      <c r="N37" s="4" t="s">
         <v>222</v>
       </c>
-      <c r="M37" s="4" t="s">
+      <c r="O37" s="4" t="s">
         <v>223</v>
       </c>
-      <c r="N37" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P37" s="4">
-        <v>0.93</v>
+        <v>6.01</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="L38" s="4" t="s">
         <v>226</v>
       </c>
-      <c r="I38" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K38" s="4" t="s">
+      <c r="M38" s="4" t="s">
         <v>227</v>
       </c>
-      <c r="L38" s="4" t="s">
+      <c r="N38" s="4" t="s">
         <v>228</v>
       </c>
-      <c r="M38" s="4" t="s">
+      <c r="O38" s="4" t="s">
         <v>229</v>
       </c>
-      <c r="N38" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P38" s="4">
-        <v>0.76</v>
+        <v>23.11</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-      <c r="J39" s="13"/>
+        <v>230</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>116</v>
+      </c>
       <c r="K39" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="L39" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="L39" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M39" s="4" t="s">
-        <v>172</v>
+        <v>233</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>173</v>
+        <v>199</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="P39" s="4">
-        <v>3.74</v>
+        <v>1.24</v>
       </c>
       <c r="Q39" s="4">
-        <v>2.64</v>
+        <v>1.01</v>
       </c>
       <c r="R39" s="4">
-        <v>70.68</v>
+        <v>80.91</v>
       </c>
       <c r="S39" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>156</v>
+        <v>234</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>27</v>
+        <v>116</v>
       </c>
       <c r="K40" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="M40" s="4" t="s">
         <v>233</v>
       </c>
-      <c r="L40" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N40" s="4" t="s">
-        <v>160</v>
+        <v>199</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="P40" s="4">
-        <v>4.98</v>
+        <v>1.24</v>
       </c>
       <c r="Q40" s="4">
-        <v>0.92</v>
+        <v>0.97</v>
       </c>
       <c r="R40" s="4">
-        <v>18.41</v>
+        <v>78</v>
       </c>
       <c r="S40" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="J41" s="13"/>
+        <v>237</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K41" s="4" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>138</v>
+        <v>242</v>
       </c>
       <c r="P41" s="4">
-        <v>16.39</v>
+        <v>16.66</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>241</v>
+        <v>199</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>242</v>
+        <v>200</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>243</v>
+        <v>75</v>
       </c>
       <c r="P42" s="4">
-        <v>22.25</v>
+        <v>4.98</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>3.45</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>69.36</v>
       </c>
       <c r="S42" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>249</v>
+        <v>146</v>
       </c>
       <c r="P43" s="4">
-        <v>11.56</v>
+        <v>24.4</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>24.34</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S43" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>165</v>
+        <v>254</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="P44" s="4">
-        <v>4.98</v>
+        <v>354.2</v>
       </c>
       <c r="Q44" s="4">
-        <v>4.02</v>
+        <v>247.94</v>
       </c>
       <c r="R44" s="4">
-        <v>80.72</v>
+        <v>70</v>
       </c>
       <c r="S44" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="I45" s="13" t="s">
-        <v>34</v>
+        <v>115</v>
       </c>
       <c r="J45" s="13" t="s">
-        <v>35</v>
+        <v>257</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="P45" s="4">
-        <v>215.53</v>
+        <v>0.93</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>263</v>
+        <v>210</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>264</v>
+        <v>211</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="P46" s="4">
-        <v>117.87</v>
+        <v>1.26</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="I47" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J47" s="13" t="s">
-        <v>27</v>
+        <v>172</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>271</v>
+        <v>152</v>
       </c>
       <c r="P47" s="4">
-        <v>23.11</v>
+        <v>4.78</v>
       </c>
       <c r="Q47" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R47" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S47" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
         <v>272</v>
       </c>
       <c r="I48" s="13" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="J48" s="13" t="s">
-        <v>27</v>
+        <v>172</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>273</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>274</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>165</v>
+        <v>270</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>253</v>
+        <v>271</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>81</v>
+        <v>152</v>
       </c>
       <c r="P48" s="4">
-        <v>4.98</v>
+        <v>4.78</v>
       </c>
       <c r="Q48" s="4">
-        <v>3.45</v>
+        <v>4.78</v>
       </c>
       <c r="R48" s="4">
-        <v>69.36</v>
+        <v>100</v>
       </c>
       <c r="S48" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
@@ -4511,179 +4515,179 @@
       <c r="H49" s="13" t="s">
         <v>275</v>
       </c>
       <c r="I49" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J49" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>276</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>277</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>278</v>
       </c>
       <c r="N49" s="4" t="s">
         <v>279</v>
       </c>
       <c r="O49" s="4" t="s">
         <v>280</v>
       </c>
       <c r="P49" s="4">
-        <v>19.28</v>
+        <v>2.61</v>
       </c>
       <c r="Q49" s="4">
-        <v>0</v>
+        <v>2.5</v>
       </c>
       <c r="R49" s="4">
-        <v>0</v>
+        <v>95.89</v>
       </c>
       <c r="S49" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
         <v>281</v>
       </c>
       <c r="I50" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J50" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K50" s="4" t="s">
         <v>282</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>283</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>284</v>
       </c>
       <c r="N50" s="4" t="s">
         <v>285</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>265</v>
+        <v>286</v>
       </c>
       <c r="P50" s="4">
-        <v>68.49</v>
+        <v>4.18</v>
       </c>
       <c r="Q50" s="4">
-        <v>42.1</v>
+        <v>0</v>
       </c>
       <c r="R50" s="4">
-        <v>61.48</v>
+        <v>0</v>
       </c>
       <c r="S50" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="I51" s="13" t="s">
-        <v>122</v>
+        <v>34</v>
       </c>
       <c r="J51" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>291</v>
+        <v>146</v>
       </c>
       <c r="P51" s="4">
-        <v>0.58</v>
+        <v>34.68</v>
       </c>
       <c r="Q51" s="4">
-        <v>0</v>
+        <v>16.07</v>
       </c>
       <c r="R51" s="4">
-        <v>0</v>
+        <v>46.34</v>
       </c>
       <c r="S51" s="4">
         <v>100</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
@@ -4694,51 +4698,51 @@
       <c r="H52" s="13" t="s">
         <v>292</v>
       </c>
       <c r="I52" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J52" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K52" s="4" t="s">
         <v>293</v>
       </c>
       <c r="L52" s="4" t="s">
         <v>294</v>
       </c>
       <c r="M52" s="4" t="s">
         <v>295</v>
       </c>
       <c r="N52" s="4" t="s">
         <v>296</v>
       </c>
       <c r="O52" s="4" t="s">
         <v>297</v>
       </c>
       <c r="P52" s="4">
-        <v>4.18</v>
+        <v>6.41</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
         <v>100</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>21</v>
@@ -4746,487 +4750,483 @@
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
         <v>298</v>
       </c>
       <c r="I53" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J53" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K53" s="4" t="s">
         <v>299</v>
       </c>
       <c r="L53" s="4" t="s">
         <v>300</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>302</v>
+        <v>285</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>303</v>
+        <v>99</v>
       </c>
       <c r="P53" s="4">
-        <v>0.99</v>
+        <v>4.18</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
         <v>100</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="I54" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J54" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K54" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="L54" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="M54" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="N54" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="O54" s="4" t="s">
         <v>305</v>
       </c>
-      <c r="L54" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P54" s="4">
-        <v>6.14</v>
+        <v>4.18</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
         <v>100</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
+        <v>306</v>
+      </c>
+      <c r="I55" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="J55" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="K55" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="L55" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="M55" s="4" t="s">
         <v>309</v>
       </c>
-      <c r="I55" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K55" s="4" t="s">
+      <c r="N55" s="4" t="s">
         <v>310</v>
       </c>
-      <c r="L55" s="4" t="s">
+      <c r="O55" s="4" t="s">
         <v>311</v>
       </c>
-      <c r="M55" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P55" s="4">
-        <v>6.41</v>
+        <v>0.76</v>
       </c>
       <c r="Q55" s="4">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="R55" s="4">
-        <v>0</v>
+        <v>12.25</v>
       </c>
       <c r="S55" s="4">
         <v>100</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="13" t="s">
-        <v>315</v>
-[...6 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="I56" s="13"/>
+      <c r="J56" s="13"/>
       <c r="K56" s="4" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="L56" s="4" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="M56" s="4" t="s">
-        <v>178</v>
+        <v>314</v>
       </c>
       <c r="N56" s="4" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>40</v>
+        <v>184</v>
       </c>
       <c r="P56" s="4">
-        <v>11.61</v>
+        <v>16.39</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>0</v>
       </c>
       <c r="S56" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H57" s="13" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="I57" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J57" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K57" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="L57" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="M57" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="N57" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="O57" s="4" t="s">
         <v>320</v>
       </c>
-      <c r="L57" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P57" s="4">
-        <v>1.26</v>
+        <v>11.56</v>
       </c>
       <c r="Q57" s="4">
         <v>0</v>
       </c>
       <c r="R57" s="4">
         <v>0</v>
       </c>
       <c r="S57" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H58" s="13" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I58" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J58" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K58" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="L58" s="4" t="s">
         <v>323</v>
       </c>
-      <c r="L58" s="4" t="s">
+      <c r="M58" s="4" t="s">
         <v>324</v>
       </c>
-      <c r="M58" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N58" s="4" t="s">
-        <v>296</v>
+        <v>325</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>108</v>
+        <v>326</v>
       </c>
       <c r="P58" s="4">
-        <v>4.18</v>
+        <v>19.28</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>0</v>
       </c>
       <c r="S58" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="I59" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J59" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K59" s="4" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="L59" s="4" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="M59" s="4" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="N59" s="4" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>330</v>
+        <v>266</v>
       </c>
       <c r="P59" s="4">
-        <v>6.01</v>
+        <v>0.99</v>
       </c>
       <c r="Q59" s="4">
         <v>0</v>
       </c>
       <c r="R59" s="4">
         <v>0</v>
       </c>
       <c r="S59" s="4">
         <v>100</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="I60" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J60" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K60" s="4" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="L60" s="4" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="M60" s="4" t="s">
-        <v>295</v>
+        <v>241</v>
       </c>
       <c r="N60" s="4" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="O60" s="4" t="s">
-        <v>335</v>
+        <v>40</v>
       </c>
       <c r="P60" s="4">
-        <v>4.18</v>
+        <v>11.61</v>
       </c>
       <c r="Q60" s="4">
         <v>0</v>
       </c>
       <c r="R60" s="4">
         <v>0</v>
       </c>
       <c r="S60" s="4">
         <v>100</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>21</v>
@@ -5234,121 +5234,121 @@
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H61" s="13" t="s">
         <v>336</v>
       </c>
       <c r="I61" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J61" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K61" s="4" t="s">
         <v>337</v>
       </c>
       <c r="L61" s="4" t="s">
         <v>338</v>
       </c>
       <c r="M61" s="4" t="s">
-        <v>301</v>
+        <v>339</v>
       </c>
       <c r="N61" s="4" t="s">
-        <v>302</v>
+        <v>340</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>303</v>
+        <v>212</v>
       </c>
       <c r="P61" s="4">
-        <v>0.99</v>
+        <v>6.14</v>
       </c>
       <c r="Q61" s="4">
         <v>0</v>
       </c>
       <c r="R61" s="4">
         <v>0</v>
       </c>
       <c r="S61" s="4">
         <v>100</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="I62" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J62" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K62" s="4" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="L62" s="4" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="M62" s="4" t="s">
-        <v>342</v>
+        <v>330</v>
       </c>
       <c r="N62" s="4" t="s">
-        <v>343</v>
+        <v>331</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>303</v>
+        <v>266</v>
       </c>
       <c r="P62" s="4">
-        <v>5.99</v>
+        <v>0.99</v>
       </c>
       <c r="Q62" s="4">
         <v>0</v>
       </c>
       <c r="R62" s="4">
         <v>0</v>
       </c>
       <c r="S62" s="4">
         <v>100</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>21</v>
@@ -5390,355 +5390,355 @@
         <v>6.14</v>
       </c>
       <c r="Q63" s="4">
         <v>0</v>
       </c>
       <c r="R63" s="4">
         <v>0</v>
       </c>
       <c r="S63" s="4">
         <v>100</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H64" s="13" t="s">
         <v>350</v>
       </c>
-      <c r="I64" s="13"/>
-      <c r="J64" s="13"/>
+      <c r="I64" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J64" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K64" s="4" t="s">
         <v>351</v>
       </c>
       <c r="L64" s="4" t="s">
         <v>352</v>
       </c>
       <c r="M64" s="4" t="s">
         <v>353</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="O64" s="4" t="s">
-        <v>354</v>
+        <v>266</v>
       </c>
       <c r="P64" s="4">
-        <v>6.16</v>
+        <v>5.99</v>
       </c>
       <c r="Q64" s="4">
         <v>0</v>
       </c>
       <c r="R64" s="4">
         <v>0</v>
       </c>
       <c r="S64" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H65" s="13" t="s">
         <v>355</v>
       </c>
       <c r="I65" s="13"/>
       <c r="J65" s="13"/>
       <c r="K65" s="4" t="s">
         <v>356</v>
       </c>
       <c r="L65" s="4" t="s">
         <v>357</v>
       </c>
       <c r="M65" s="4" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="P65" s="4">
-        <v>4.76</v>
+        <v>6.16</v>
       </c>
       <c r="Q65" s="4">
         <v>0</v>
       </c>
       <c r="R65" s="4">
         <v>0</v>
       </c>
       <c r="S65" s="4">
         <v>0</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="I66" s="13"/>
       <c r="J66" s="13"/>
       <c r="K66" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="L66" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="M66" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="N66" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="O66" s="4" t="s">
         <v>359</v>
-      </c>
-[...10 lines deleted...]
-        <v>354</v>
       </c>
       <c r="P66" s="4">
         <v>11.4</v>
       </c>
       <c r="Q66" s="4">
         <v>0</v>
       </c>
       <c r="R66" s="4">
         <v>0</v>
       </c>
       <c r="S66" s="4">
         <v>0</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="I67" s="13"/>
       <c r="J67" s="13"/>
       <c r="K67" s="4" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="L67" s="4" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="M67" s="4" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="P67" s="4">
-        <v>3.76</v>
+        <v>4.76</v>
       </c>
       <c r="Q67" s="4">
         <v>0</v>
       </c>
       <c r="R67" s="4">
         <v>0</v>
       </c>
       <c r="S67" s="4">
         <v>0</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H68" s="13" t="s">
         <v>366</v>
       </c>
-      <c r="I68" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I68" s="13"/>
+      <c r="J68" s="13"/>
       <c r="K68" s="4" t="s">
         <v>367</v>
       </c>
       <c r="L68" s="4" t="s">
         <v>368</v>
       </c>
       <c r="M68" s="4" t="s">
         <v>369</v>
       </c>
       <c r="N68" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="O68" s="4" t="s">
         <v>370</v>
       </c>
-      <c r="O68" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P68" s="4">
-        <v>354.2</v>
+        <v>3.76</v>
       </c>
       <c r="Q68" s="4">
-        <v>247.94</v>
+        <v>0</v>
       </c>
       <c r="R68" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="S68" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="7" t="s">
         <v>371</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="7"/>
       <c r="D69" s="7"/>
       <c r="E69" s="11"/>
       <c r="F69" s="7"/>
       <c r="G69" s="7"/>
       <c r="H69" s="14"/>
       <c r="I69" s="14"/>
       <c r="J69" s="14"/>
       <c r="K69" s="8"/>
       <c r="L69" s="8"/>
       <c r="M69" s="8"/>
       <c r="N69" s="8"/>
       <c r="O69" s="8">
         <v>2205.15</v>
       </c>
       <c r="P69" s="8">
-        <v>985.75</v>
+        <v>928.7</v>
       </c>
       <c r="Q69" s="8">
-        <v>44.7</v>
+        <v>42.12</v>
       </c>
       <c r="R69" s="8"/>
       <c r="S69" s="8"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A69:N69"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>