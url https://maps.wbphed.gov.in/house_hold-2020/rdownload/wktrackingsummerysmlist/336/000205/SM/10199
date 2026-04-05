--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -590,65 +590,50 @@
   <si>
     <t>411/NACD-II</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of required length,Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or damaged line repair due to construction of drain) at MAHATPUR ( Vill- MAHATPUR AND SURROUNDING AREA) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000251/2023-2024</t>
   </si>
   <si>
     <t>221/NACD-II</t>
   </si>
   <si>
     <t>15/02/2025</t>
   </si>
   <si>
     <t>SAFTI PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Construction of 50 m3/hr capacity Iron Elimination Plant at mouza Mahatpur ,habitation Bhagabanpur under Mahatpur Public Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction of pumphouse cum Chlorine room with sanitary and water supply arrangement at Bhagabanpur mouza in Mahatpur Piped water supply scheme in Chapra Block under Nadia Arsenic Civil Division-II ,PHE Dte. Dist- Nadia.</t>
   </si>
   <si>
     <t>ORD/000391/2024-2025</t>
   </si>
   <si>
     <t>132/NACD-II</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>Conversion of IEP to AIRP at Tengra Water Supply Scheme of capacity 36Cu.m/hr in Chapra Block under Nadia Arsenic Civil Division -II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000386/2024-2025</t>
   </si>
   <si>
     <t>1360/NACD-II</t>
   </si>
   <si>
     <t>30/09/2024</t>
@@ -789,68 +774,50 @@
     <t>114/AE-I/NACD-II</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>ACHARJEE &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Continuation work order for Providing Functional House Hold Tap Connection including laying of pipeline at TENGRA W/S Scheme in Tengra Village Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000414/2023-2024</t>
   </si>
   <si>
     <t>673_AE-I/NACD-II</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>12/04/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>TAPAN SAHA</t>
   </si>
   <si>
     <t>Laying of pipeline along reconnection due to construction of drain and land erosion at Mahatpur W/S Scheme in Chapra block in Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000443/2024-2025</t>
   </si>
   <si>
     <t>1206/AE-I/NACD-II</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>13/04/2025</t>
   </si>
   <si>
     <t>DIAMOND ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Repair and renovation works of R.C.C. Elevated Reservoir 800 cum for providing FHTC (Functional Household Tap Connection) for Mahatpur Water Supply Scheme in Chapra Block in Nadia District under Nadia Arsenic Civil Division- II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000108/2025-2026</t>
   </si>
@@ -1275,51 +1242,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W46"/>
+  <dimension ref="A1:W44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3130,664 +3097,664 @@
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>192</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>193</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>194</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>195</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>196</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="P31" s="4">
-        <v>23.07</v>
+        <v>6.22</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>197</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>198</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>199</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>200</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>201</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>70</v>
+        <v>202</v>
       </c>
       <c r="P32" s="4">
-        <v>6.22</v>
+        <v>165.15</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="P33" s="4">
-        <v>165.15</v>
+        <v>358.83</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="P34" s="4">
-        <v>358.83</v>
+        <v>10.4</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>50</v>
+        <v>88</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="P35" s="4">
         <v>10.4</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K36" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="M36" s="4" t="s">
         <v>221</v>
       </c>
-      <c r="L36" s="4" t="s">
+      <c r="N36" s="4" t="s">
         <v>222</v>
       </c>
-      <c r="M36" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O36" s="4" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="P36" s="4">
-        <v>10.4</v>
+        <v>23.06</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>123</v>
+        <v>225</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="P37" s="4">
-        <v>23.06</v>
+        <v>149.25</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
-        <v>230</v>
+        <v>123</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="P38" s="4">
-        <v>149.25</v>
+        <v>3.96</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="P39" s="4">
-        <v>3.96</v>
+        <v>23.06</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="P40" s="4">
-        <v>23.06</v>
+        <v>4.61</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>253</v>
+        <v>152</v>
       </c>
       <c r="P41" s="4">
-        <v>4.61</v>
+        <v>2.98</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
@@ -3801,290 +3768,168 @@
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>254</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>255</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>256</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>257</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>258</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>152</v>
+        <v>259</v>
       </c>
       <c r="P42" s="4">
-        <v>2.98</v>
+        <v>0.92</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="P43" s="4">
-        <v>3.23</v>
+        <v>27.51</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
-      <c r="A44" s="3">
-[...27 lines deleted...]
-      <c r="K44" s="4" t="s">
+      <c r="A44" s="7" t="s">
         <v>266</v>
       </c>
-      <c r="L44" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="14"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="14"/>
+      <c r="K44" s="8"/>
+      <c r="L44" s="8"/>
+      <c r="M44" s="8"/>
+      <c r="N44" s="8"/>
+      <c r="O44" s="8">
+        <v>1319.87</v>
+      </c>
+      <c r="P44" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="8">
+        <v>0</v>
+      </c>
+      <c r="R44" s="8"/>
+      <c r="S44" s="8"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
-    <row r="45" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A46:N46"/>
+    <mergeCell ref="A44:N44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>