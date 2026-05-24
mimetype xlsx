--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -810,50 +810,83 @@
     <t>27/02/2025</t>
   </si>
   <si>
     <t>13/04/2025</t>
   </si>
   <si>
     <t>DIAMOND ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Repair and renovation works of R.C.C. Elevated Reservoir 800 cum for providing FHTC (Functional Household Tap Connection) for Mahatpur Water Supply Scheme in Chapra Block in Nadia District under Nadia Arsenic Civil Division- II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000108/2025-2026</t>
   </si>
   <si>
     <t>938/NACD-II</t>
   </si>
   <si>
     <t>28/07/2025</t>
   </si>
   <si>
     <t>26/10/2025</t>
   </si>
   <si>
     <t>SANJOY BAKSHI</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Mahatpur 3rd tube well Site under Mahatpur Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000339/2024-2025</t>
+  </si>
+  <si>
+    <t>1054/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>18/04/2025</t>
+  </si>
+  <si>
+    <t>A.K ADHIKARY</t>
+  </si>
+  <si>
+    <t>Repairing of existing Damaged M.S Ladder of OHR at Mahatpur, Brittihuda, Betberia, Lakshmipur, Madhabpur PWSS at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000418/2024-2025</t>
+  </si>
+  <si>
+    <t>1161/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>SUJIT GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1242,51 +1275,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W44"/>
+  <dimension ref="A1:W46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1405,54 +1438,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.79</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.44</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1466,54 +1499,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.92</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1527,54 +1560,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>4.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1588,54 +1621,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>4.96</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.62</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.24</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1649,54 +1682,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>5</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1710,54 +1743,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>4.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.92</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1771,54 +1804,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>3.85</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.83</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.32</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1832,54 +1865,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>3.84</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.8</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.02</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1950,54 +1983,54 @@
       <c r="I12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>21.05</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>21.05</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -2011,54 +2044,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>1.1</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.87</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>79.08</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -2129,54 +2162,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
         <v>8.55</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>8.5</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.44</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2190,54 +2223,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P16" s="4">
         <v>173.44</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>172.38</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.39</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2249,54 +2282,54 @@
         <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P17" s="4">
         <v>9.09</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>9.09</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2310,54 +2343,54 @@
       <c r="I18" s="13" t="s">
         <v>115</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>116</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P18" s="4">
         <v>91.82</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>16.61</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>18.09</v>
       </c>
       <c r="S18" s="4">
         <v>60</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2554,54 +2587,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>143</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>144</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>145</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>146</v>
       </c>
       <c r="P22" s="4">
         <v>45.3</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>45.12</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2615,54 +2648,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>148</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>149</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>150</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>151</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>152</v>
       </c>
       <c r="P23" s="4">
         <v>3.91</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>3.86</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>98.87</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2737,54 +2770,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>154</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>161</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>162</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>163</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>164</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>165</v>
       </c>
       <c r="P25" s="4">
         <v>0.75</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2798,54 +2831,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>167</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>168</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>169</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>170</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>171</v>
       </c>
       <c r="P26" s="4">
         <v>5.9</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2859,54 +2892,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>173</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>174</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>175</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>163</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>164</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>165</v>
       </c>
       <c r="P27" s="4">
         <v>0.75</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2920,54 +2953,54 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>178</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>179</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>180</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>181</v>
       </c>
       <c r="P28" s="4">
         <v>0.97</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>99.19</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2981,54 +3014,54 @@
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>184</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>185</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>186</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>171</v>
       </c>
       <c r="P29" s="4">
         <v>4.78</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -3225,54 +3258,54 @@
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>204</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>205</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>206</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>207</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>208</v>
       </c>
       <c r="P33" s="4">
         <v>358.83</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>28.51</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>7.94</v>
       </c>
       <c r="S33" s="4">
         <v>50</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3849,87 +3882,209 @@
       </c>
       <c r="N43" s="4" t="s">
         <v>264</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>265</v>
       </c>
       <c r="P43" s="4">
         <v>27.51</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
-      <c r="A44" s="7" t="s">
+      <c r="A44" s="3">
+        <v>42</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H44" s="13" t="s">
         <v>266</v>
       </c>
-      <c r="B44" s="7"/>
-[...22 lines deleted...]
-      <c r="S44" s="8"/>
+      <c r="I44" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J44" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="N44" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="O44" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="P44" s="4">
+        <v>2.98</v>
+      </c>
+      <c r="Q44" s="4">
+        <v>0</v>
+      </c>
+      <c r="R44" s="4">
+        <v>0</v>
+      </c>
+      <c r="S44" s="4">
+        <v>100</v>
+      </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
+    <row r="45" spans="1:23">
+      <c r="A45" s="3">
+        <v>43</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H45" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="L45" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="N45" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="O45" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="P45" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="Q45" s="4">
+        <v>0</v>
+      </c>
+      <c r="R45" s="4">
+        <v>0</v>
+      </c>
+      <c r="S45" s="4">
+        <v>100</v>
+      </c>
+      <c r="T45" s="1"/>
+      <c r="U45" s="1"/>
+      <c r="V45" s="1"/>
+      <c r="W45" s="1"/>
+    </row>
+    <row r="46" spans="1:23">
+      <c r="A46" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="11"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="14"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="14"/>
+      <c r="K46" s="8"/>
+      <c r="L46" s="8"/>
+      <c r="M46" s="8"/>
+      <c r="N46" s="8"/>
+      <c r="O46" s="8">
+        <v>1323.49</v>
+      </c>
+      <c r="P46" s="8">
+        <v>354.8</v>
+      </c>
+      <c r="Q46" s="8">
+        <v>26.81</v>
+      </c>
+      <c r="R46" s="8"/>
+      <c r="S46" s="8"/>
+      <c r="T46" s="1"/>
+      <c r="U46" s="1"/>
+      <c r="V46" s="1"/>
+      <c r="W46" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A44:N44"/>
+    <mergeCell ref="A46:N46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>