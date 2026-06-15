--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="311">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -843,50 +843,149 @@
     <t>1054/AE-I/NACD-II</t>
   </si>
   <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>A.K ADHIKARY</t>
   </si>
   <si>
     <t>Repairing of existing Damaged M.S Ladder of OHR at Mahatpur, Brittihuda, Betberia, Lakshmipur, Madhabpur PWSS at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
   </si>
   <si>
     <t>ORD/000418/2024-2025</t>
   </si>
   <si>
     <t>1161/AE-I/NACD-II</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>SUJIT GHOSH</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Mahatpur 4th tube well Site under Mahatpur Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000082/2025-2026</t>
+  </si>
+  <si>
+    <t>180/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>TAPAN SAHA</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000010/2024-2025</t>
+  </si>
+  <si>
+    <t>34/NACD-II</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection and security deposit charge at Kathgara (Source aug.) under Mahatpur P.H-I under EMSD-III, PHE Dte, Dhubulia ,Nadia</t>
+  </si>
+  <si>
+    <t>BILL/00500/2024-2025</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.L (GROUP CHAPRA C.C.C)</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection and security deposit for Bhagwanpur, Mahatpur PH-II (Source augmentation)</t>
+  </si>
+  <si>
+    <t>BILL/00501/2024-2025</t>
+  </si>
+  <si>
+    <t>Construction of 50 m3/hr capacity Iron Elimination Plant at mouza Mahatpur ,habitation Bhagabanpur under Mahatpur Public Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000380/2024-2025</t>
+  </si>
+  <si>
+    <t>49/NACD-II</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>Purification add on imposition in the ground zero set up of prevalent water treatment system in Mahatpur water supply scheme with compliant standard of IS10500- 2012 and subsequent amendment if applicable - under Nadia Arsenic Civil Division-II under district of Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000001/2026-2027</t>
+  </si>
+  <si>
+    <t>408/NACD-II</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>PRITI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction as well as augmentation of Iron elimination with metalloids capacity - 50 m3/hr for civil as well as electromechanicalenhancement with the additional component insertion as deems fit, in compliance with IS 6107 with subsequent amendment, IS-5822 with subsequent editions in segmented Mahatpur water supply scheme IEP under Nadia Arsenic Civil Division- II,P.H.E. Dte.,Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000002/2026-2027</t>
+  </si>
+  <si>
+    <t>409/NACD-II</t>
+  </si>
+  <si>
+    <t>RTOR000001/2025-2026</t>
+  </si>
+  <si>
+    <t>288/NACD-II</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1275,51 +1374,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W46"/>
+  <dimension ref="A1:W54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -4004,87 +4103,559 @@
       </c>
       <c r="N45" s="4" t="s">
         <v>275</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>276</v>
       </c>
       <c r="P45" s="4">
         <v>0.64</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
-      <c r="A46" s="7" t="s">
+      <c r="A46" s="3">
+        <v>44</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H46" s="13" t="s">
         <v>277</v>
       </c>
-      <c r="B46" s="7"/>
-[...22 lines deleted...]
-      <c r="S46" s="8"/>
+      <c r="I46" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J46" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="K46" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="N46" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="O46" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="P46" s="4">
+        <v>3.23</v>
+      </c>
+      <c r="Q46" s="4">
+        <v>0</v>
+      </c>
+      <c r="R46" s="4">
+        <v>0</v>
+      </c>
+      <c r="S46" s="4">
+        <v>100</v>
+      </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
+    <row r="47" spans="1:23">
+      <c r="A47" s="3">
+        <v>45</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H47" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="I47" s="13"/>
+      <c r="J47" s="13"/>
+      <c r="K47" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="L47" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="M47" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="N47" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="O47" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="P47" s="4">
+        <v>15.4</v>
+      </c>
+      <c r="Q47" s="4">
+        <v>0</v>
+      </c>
+      <c r="R47" s="4">
+        <v>0</v>
+      </c>
+      <c r="S47" s="4">
+        <v>0</v>
+      </c>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+    </row>
+    <row r="48" spans="1:23">
+      <c r="A48" s="3">
+        <v>46</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E48" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H48" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="I48" s="13"/>
+      <c r="J48" s="13"/>
+      <c r="K48" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="L48" s="4">
+        <v>293</v>
+      </c>
+      <c r="M48" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="N48" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="O48" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="P48" s="4">
+        <v>6.33</v>
+      </c>
+      <c r="Q48" s="4">
+        <v>0</v>
+      </c>
+      <c r="R48" s="4">
+        <v>0</v>
+      </c>
+      <c r="S48" s="4">
+        <v>0</v>
+      </c>
+      <c r="T48" s="1"/>
+      <c r="U48" s="1"/>
+      <c r="V48" s="1"/>
+      <c r="W48" s="1"/>
+    </row>
+    <row r="49" spans="1:23">
+      <c r="A49" s="3">
+        <v>47</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H49" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="I49" s="13"/>
+      <c r="J49" s="13"/>
+      <c r="K49" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="L49" s="4">
+        <v>292</v>
+      </c>
+      <c r="M49" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="N49" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="O49" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="P49" s="4">
+        <v>4.08</v>
+      </c>
+      <c r="Q49" s="4">
+        <v>0</v>
+      </c>
+      <c r="R49" s="4">
+        <v>0</v>
+      </c>
+      <c r="S49" s="4">
+        <v>0</v>
+      </c>
+      <c r="T49" s="1"/>
+      <c r="U49" s="1"/>
+      <c r="V49" s="1"/>
+      <c r="W49" s="1"/>
+    </row>
+    <row r="50" spans="1:23">
+      <c r="A50" s="3">
+        <v>48</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50" s="3"/>
+      <c r="D50" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E50" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H50" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="I50" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J50" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="K50" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="L50" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="M50" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="N50" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="O50" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P50" s="4">
+        <v>23.07</v>
+      </c>
+      <c r="Q50" s="4">
+        <v>0</v>
+      </c>
+      <c r="R50" s="4">
+        <v>0</v>
+      </c>
+      <c r="S50" s="4">
+        <v>55</v>
+      </c>
+      <c r="T50" s="1"/>
+      <c r="U50" s="1"/>
+      <c r="V50" s="1"/>
+      <c r="W50" s="1"/>
+    </row>
+    <row r="51" spans="1:23">
+      <c r="A51" s="3">
+        <v>49</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H51" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="I51" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J51" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="L51" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="M51" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="N51" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="O51" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="P51" s="4">
+        <v>29.92</v>
+      </c>
+      <c r="Q51" s="4">
+        <v>0</v>
+      </c>
+      <c r="R51" s="4">
+        <v>0</v>
+      </c>
+      <c r="S51" s="4">
+        <v>0</v>
+      </c>
+      <c r="T51" s="1"/>
+      <c r="U51" s="1"/>
+      <c r="V51" s="1"/>
+      <c r="W51" s="1"/>
+    </row>
+    <row r="52" spans="1:23">
+      <c r="A52" s="3">
+        <v>50</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E52" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H52" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="I52" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J52" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="K52" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="L52" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="M52" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="N52" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="O52" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="P52" s="4">
+        <v>45.04</v>
+      </c>
+      <c r="Q52" s="4">
+        <v>0</v>
+      </c>
+      <c r="R52" s="4">
+        <v>0</v>
+      </c>
+      <c r="S52" s="4">
+        <v>0</v>
+      </c>
+      <c r="T52" s="1"/>
+      <c r="U52" s="1"/>
+      <c r="V52" s="1"/>
+      <c r="W52" s="1"/>
+    </row>
+    <row r="53" spans="1:23">
+      <c r="A53" s="3">
+        <v>51</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E53" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H53" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="I53" s="13"/>
+      <c r="J53" s="13"/>
+      <c r="K53" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="L53" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="M53" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="N53" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="O53" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="P53" s="4">
+        <v>99.89</v>
+      </c>
+      <c r="Q53" s="4">
+        <v>0</v>
+      </c>
+      <c r="R53" s="4">
+        <v>0</v>
+      </c>
+      <c r="S53" s="4">
+        <v>0</v>
+      </c>
+      <c r="T53" s="1"/>
+      <c r="U53" s="1"/>
+      <c r="V53" s="1"/>
+      <c r="W53" s="1"/>
+    </row>
+    <row r="54" spans="1:23">
+      <c r="A54" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="11"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="14"/>
+      <c r="I54" s="14"/>
+      <c r="J54" s="14"/>
+      <c r="K54" s="8"/>
+      <c r="L54" s="8"/>
+      <c r="M54" s="8"/>
+      <c r="N54" s="8"/>
+      <c r="O54" s="8">
+        <v>1550.44</v>
+      </c>
+      <c r="P54" s="8">
+        <v>354.8</v>
+      </c>
+      <c r="Q54" s="8">
+        <v>22.88</v>
+      </c>
+      <c r="R54" s="8"/>
+      <c r="S54" s="8"/>
+      <c r="T54" s="1"/>
+      <c r="U54" s="1"/>
+      <c r="V54" s="1"/>
+      <c r="W54" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A46:N46"/>
+    <mergeCell ref="A54:N54"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>