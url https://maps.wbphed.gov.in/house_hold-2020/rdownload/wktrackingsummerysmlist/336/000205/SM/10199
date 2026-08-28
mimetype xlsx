--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,128 +89,152 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION ) BY AUGMENTATION UNDER JAL SWAPNA FOR MAHATPUR WATER SUPPLY SCHEME IN CHAPRA BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II,PHE DTE.</t>
   </si>
   <si>
     <t>SM/10199</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Repairing and paitning of Overhead Reservoir and other allied works under augmentation of Lakshmipur PWSS of Chapra Block.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000344/2021-2022</t>
+  </si>
+  <si>
+    <t>191./AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>29/12/2021</t>
+  </si>
+  <si>
+    <t>23/01/2022</t>
+  </si>
+  <si>
+    <t>PRABIR KUMAR ROY</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at OHR Head Work site of Madhabpur W/s Scheme under Nadia Arsenic Civil Division - II P.H.E. Dte., Dist - Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000292/2020-2021</t>
+  </si>
+  <si>
+    <t>20./AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>19/02/2021</t>
+  </si>
+  <si>
+    <t>01/03/2021</t>
+  </si>
+  <si>
+    <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Mahatpur 4th site Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000284/2021-2022</t>
   </si>
   <si>
     <t>239/AE-I/NACD-II</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>19/03/2022</t>
   </si>
   <si>
     <t>BASUDEB SAHA</t>
   </si>
   <si>
+    <t>Continuation work order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Mahatpur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000307/2021-2022</t>
+  </si>
+  <si>
+    <t>42/NACD-II</t>
+  </si>
+  <si>
+    <t>17/01/2022</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
+  </si>
+  <si>
+    <t>NILAY KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
     <t>Continuation work order for Piling work at Krishnagar Karimpur Road side for pipe line protection at Brittihuda Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000343/2021-2022</t>
   </si>
   <si>
     <t>211./AE-I/NACD-II</t>
   </si>
   <si>
     <t>20/01/2022</t>
   </si>
   <si>
     <t>04/02/2022</t>
   </si>
   <si>
     <t>TAPAS GHOSH</t>
   </si>
   <si>
-    <t>Repairing and paitning of Overhead Reservoir and other allied works under augmentation of Lakshmipur PWSS of Chapra Block.</t>
-[...34 lines deleted...]
-  <si>
     <t>Reparing and painting of Overhead Reservoir and pump house of Gongra Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000026/2022-2023</t>
   </si>
   <si>
     <t>05/AE-I/NACD-II</t>
   </si>
   <si>
     <t>04/04/2022</t>
   </si>
   <si>
     <t>19/05/2022</t>
   </si>
   <si>
     <t>GOUTAM HALDER</t>
   </si>
   <si>
     <t>Continuation work order for Electrical and Civil works and other allied works under retrofitting of Mahatpur PWSS under Chapra Block.</t>
   </si>
   <si>
     <t>ORD/000333/2021-2022</t>
   </si>
   <si>
     <t>308/AE-I/NACD-II</t>
@@ -227,729 +251,705 @@
   <si>
     <t>Construction of Boundary wall with Grill Gate at Mahatpur 2nd site Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000282/2021-2022</t>
   </si>
   <si>
     <t>237/AE-I/NACD-II</t>
   </si>
   <si>
     <t>ROY CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary wall with Grill Gate at Mahatpur 3rd site Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000283/2021-2022</t>
   </si>
   <si>
     <t>238/AE-I/NACD-II</t>
   </si>
   <si>
     <t>SHYAMAL KANTI GHOSH</t>
   </si>
   <si>
+    <t>Construction of Boundary wall with Grill Gate at Mahatpur Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000250/2021-2022</t>
+  </si>
+  <si>
+    <t>108/NACD-II</t>
+  </si>
+  <si>
+    <t>10/02/2022</t>
+  </si>
+  <si>
+    <t>27/03/2022</t>
+  </si>
+  <si>
+    <t>PARTHA DAS</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Mahatpur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000254/2021-2022</t>
+  </si>
+  <si>
+    <t>117/NACD-II</t>
+  </si>
+  <si>
+    <t>15/02/2022</t>
+  </si>
+  <si>
+    <t>16/05/2022</t>
+  </si>
+  <si>
+    <t>M/S. R.K.ENTERPRISE</t>
+  </si>
+  <si>
     <t>RESOURCE PAYMENT MAHATPUR</t>
   </si>
   <si>
     <t>VCH/000887/2021-2022</t>
   </si>
   <si>
     <t>26/03/2022</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E DTE.</t>
   </si>
   <si>
-    <t>Continuation work order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Mahatpur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...20 lines deleted...]
-    <t>NILAY KUMAR BHATTACHARYA</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under BRITTIHUDA (Block- Chapra), BARNIA (Block- Tehatt II ), MAHATPUR (Block- Chapra ), MATIARY (Block- Krishnaganj), BAGAKHALI (Z-I) (Block- Tehatta I ), BARA NALDAH (Block- Tehatta II ) W/S Scheme, , Dist. - Nadia. NIET No.- 31 of EE/EMD of 2022-23 (Sl. No.- 01)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001768/2022-2023</t>
+  </si>
+  <si>
+    <t>1120/EMD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>15/04/2023</t>
+  </si>
+  <si>
+    <t>B.T. PROJECTS PVT. LTD</t>
   </si>
   <si>
     <t>Providing Functional School Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Mahatpur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000372/2022-2023</t>
   </si>
   <si>
     <t>351/NACD-II</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>SAMARESH GHOSH</t>
   </si>
   <si>
     <t>Structural Health assesment of existing shaft type OHR of Chapra Blocks and ancillary structures conducting Non-Destructive test and through visual observation under Nadia Arsenic Civil Division-II P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000149/2023-2024</t>
   </si>
   <si>
     <t>1429/NACD-II</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>14/01/2024</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICE</t>
   </si>
   <si>
-    <t>Construction of Boundary wall with Grill Gate at Mahatpur Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Route survey engaging qualified surveyors with modern instruments viz-GPS, Total station, DGPS, Auto levels etc over the command area of Mahatpur Water Supply Scheme and preparation of completion drawing of the LDS IN Auto CAD or similar software for Mahatpur W/S Scheme in chapra Block of Nadia Dist.under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000019/2023-2024</t>
   </si>
   <si>
     <t>549/NACD_II</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>LAKSHMI CONSTRUCTION</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...23 lines deleted...]
-    <t>B.T. PROJECTS PVT. LTD</t>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Mahatpur Piped Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000140/2023-2024</t>
+  </si>
+  <si>
+    <t>1367/NACD-II</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>07/01/2024</t>
+  </si>
+  <si>
+    <t>M/S GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under chapra Block of Nadia District through Jadavpur University. (Name of PWSS Gongra &amp; Mahatpur)</t>
+  </si>
+  <si>
+    <t>ORD/000385/2023-2024</t>
+  </si>
+  <si>
+    <t>1267_NACD-II</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>JADAVPUR UNIVERSITY</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of required length,Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or damaged line repair due to construction of drain) at MAHATPUR ( Vill- MAHATPUR AND SURROUNDING AREA) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000251/2023-2024</t>
+  </si>
+  <si>
+    <t>221/NACD-II</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>SAFTI PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Conversion of IEP to AIRP at Tengra Water Supply Scheme of capacity 36Cu.m/hr in Chapra Block under Nadia Arsenic Civil Division -II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000386/2024-2025</t>
+  </si>
+  <si>
+    <t>1360/NACD-II</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>SUMIT GHOSH</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Mahatpur Water Supply Scheme of capacity 172 Cu.m/hr in Chapra Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000320/2023-2024</t>
+  </si>
+  <si>
+    <t>217/NACD-II</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>07/12/2025</t>
+  </si>
+  <si>
+    <t>HARBAUER INDIA (P) LTD</t>
   </si>
   <si>
     <t>Construction of pumphouse cum Chlorine room with sanitary and water supply arrangement at Kathgara Muslimpara mouza in Mahatpur Piped water supply scheme in Chapra Block under Nadia Arsenic Civil Division-II ,PHE Dte.Dist- Nadia.</t>
   </si>
   <si>
-    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000238/2024-2025</t>
   </si>
   <si>
     <t>1391/NACD-II</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>BABLU MALLICK</t>
   </si>
   <si>
+    <t>New Sinking of 1 no. 250 mm X 150 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Mouza Mahatpur,Habitation of Bhagabanpur under Mahatpur Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000218/2024-2025</t>
+  </si>
+  <si>
+    <t>1189/NACD-II</t>
+  </si>
+  <si>
+    <t>02/09/2024</t>
+  </si>
+  <si>
+    <t>28/08/2025</t>
+  </si>
+  <si>
+    <t>SANDIP BISWAS</t>
+  </si>
+  <si>
+    <t>New Sinking of 1 no. 250 mm X 150 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Mouza Mahatpur,Habitation of Jamredanga under Mahatpur Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000219/2024-2025</t>
+  </si>
+  <si>
+    <t>1188/NACD-II</t>
+  </si>
+  <si>
+    <t>Construction of 50 m3/hr capacity Iron Elimination Plant at mouza Kathgara ,habitation Muslim Para under Mahatpur Public Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000192/2024-2025</t>
+  </si>
+  <si>
+    <t>997/NACD-II</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>18/01/2026</t>
+  </si>
+  <si>
+    <t>TAPU SAHA</t>
+  </si>
+  <si>
     <t>Repair and Renovation work at Mahatpur 2nd tube well Site under Mahatpur Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia</t>
   </si>
   <si>
     <t>ORD/000330/2024-2025</t>
   </si>
   <si>
     <t>1027/AE-I/NACD-II</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>SUPRIO MAJUMDER</t>
   </si>
   <si>
+    <t>Construction and installation of MANIFOLD with dedicated Pipe Line including laying of distribution network for left out FHTC under Fatepur, Bahadurpur and Gongra Piped Water Supply Scheme in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000348/2024-2025</t>
+  </si>
+  <si>
+    <t>1657/NACD-II</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>25/12/2025</t>
+  </si>
+  <si>
+    <t>CHANDAN ROY</t>
+  </si>
+  <si>
     <t>New Sinking of 1 no. 250 mm X 150 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD)&amp; strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Mouza Kathgara,Habitation of Muslim Para under Mahatpur Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II PHE Dte</t>
   </si>
   <si>
     <t>ORD/000227/2024-2025</t>
   </si>
   <si>
     <t>1322/NACD-II</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>27/07/2026</t>
   </si>
   <si>
     <t>DHELA BABA ENTERPRISES</t>
   </si>
   <si>
-    <t>Construction and installation of MANIFOLD and allied works at OHR site under Mahatpur Piped Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
-[...14 lines deleted...]
-    <t>M/S GHOSH CONSTRUCTION</t>
+    <t>Strengthening Work of existing boundary wall at Mahatpur Headwork site at Mahatpur Piped water supply scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000342/2024-2025</t>
+  </si>
+  <si>
+    <t>1057/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>18/01/2025</t>
+  </si>
+  <si>
+    <t>ST. ANTHONY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation work order for Providing Functional House Hold Tap Connection including laying of pipeline at TENGRA W/S Scheme in Tengra Village Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000414/2023-2024</t>
+  </si>
+  <si>
+    <t>673_AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>12/04/2024</t>
+  </si>
+  <si>
+    <t>ASHIM ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at TENGRA W/S Scheme in Tengra Village Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000252/2023-2024</t>
   </si>
   <si>
     <t>660/AE-I/NACD-II</t>
   </si>
   <si>
-    <t>21/02/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>07/03/2024</t>
   </si>
   <si>
-    <t>ASHIM ENTERPRISE</t>
+    <t>Rendering consultancy services for Geotechnical Investigation and Report preparation of site locations under Chapra Block of Nadia District through Jadavpur University. (Name of PWSS Tengra &amp; Mahatpur)</t>
+  </si>
+  <si>
+    <t>ORD/000377/2023-2024</t>
+  </si>
+  <si>
+    <t>411/NACD-II</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>03/04/2024</t>
+  </si>
+  <si>
+    <t>Approximate expenditure for land registration and subsequent mutation process as compliance for PHED and Land Commissioner aiuthories to overcome the stalemate and initiation of due diligence processes in Krishnaganj Block under Nadia Arsenic Civil Division-II under Nadia District PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000232/2024-2025</t>
+  </si>
+  <si>
+    <t>933/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>11/10/2024</t>
+  </si>
+  <si>
+    <t>SOMNATH GHOSH</t>
   </si>
   <si>
     <t>Continuation Work Order for Collection of Household Details at Prescribed Format through Mobile App/Hard Copy including Geo-Reference as directed by EIC and Submission of the same to PHE Dte. in soft copy for Bagakhali Zone-I &amp; Mahatpur PWSS under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000199/2024-2025</t>
   </si>
   <si>
     <t>898/AE-I/NACD-II</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>08/11/2024</t>
   </si>
   <si>
     <t>JOY GOPAL GUPTI</t>
   </si>
   <si>
-    <t>Approximate expenditure for land registration and subsequent mutation process as compliance for PHED and Land Commissioner aiuthories to overcome the stalemate and initiation of due diligence processes in Krishnaganj Block under Nadia Arsenic Civil Division-II under Nadia District PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Approximate expenditure for land registration and subsequent mutation process as compliance for PHED and Land Commissioner aiuthories to overcome the stalemate and initiation of due diligence processes in Krishnanagar-I Block under Nadia Arsenic Civil Division II under Nadia District PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000235/2024-2025</t>
   </si>
   <si>
     <t>936/AE-I/NACD-II</t>
   </si>
   <si>
+    <t>Repair and Renovation work at Mahatpur 3rd tube well Site under Mahatpur Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000339/2024-2025</t>
+  </si>
+  <si>
+    <t>1054/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>18/04/2025</t>
+  </si>
+  <si>
+    <t>A.K ADHIKARY</t>
+  </si>
+  <si>
     <t>Laying of pipeline Including some Additional work at Mahatpur Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000128/2024-2025</t>
   </si>
   <si>
     <t>833_AE-I/NACD-II</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>16/08/2024</t>
   </si>
   <si>
     <t>BABA LOKNATH ENTERPRISE</t>
   </si>
   <si>
-    <t>Rendering consultancy services for Geotechnical Investigation and Report preparation of site locations under Chapra Block of Nadia District through Jadavpur University. (Name of PWSS Tengra &amp; Mahatpur)</t>
-[...26 lines deleted...]
-    <t>SAFTI PRIVATE LIMITED</t>
+    <t>Construction of 50 m3/hr capacity Iron Elimination Plant at mouza Mahatpur ,habitation Bhagabanpur under Mahatpur Public Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000380/2024-2025</t>
+  </si>
+  <si>
+    <t>49/NACD-II</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>Construction of pumphouse cum Chlorine room with sanitary and water supply arrangement at Bhagabanpur mouza in Mahatpur Piped water supply scheme in Chapra Block under Nadia Arsenic Civil Division-II ,PHE Dte. Dist- Nadia.</t>
   </si>
   <si>
     <t>ORD/000391/2024-2025</t>
   </si>
   <si>
     <t>132/NACD-II</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
-    <t>Conversion of IEP to AIRP at Tengra Water Supply Scheme of capacity 36Cu.m/hr in Chapra Block under Nadia Arsenic Civil Division -II, PHE Dte.</t>
-[...118 lines deleted...]
-  <si>
     <t>Construction of 50 m3/hr capacity Iron Elimination Plant at mouza Mahatpur ,habitation Jamredanga under Mahatpur Public Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000497/2024-2025</t>
   </si>
   <si>
     <t>273/NACD-II</t>
   </si>
   <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>03/05/2025</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
   </si>
   <si>
     <t>Providing FHTC at leftout household alongwith necessary pipeline at Ichapur and Paliyanpur village under Madhabpur Water Supply Scheme and Mahatpur Water Supply Scheme at Chapra Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000075/2025-2026</t>
   </si>
   <si>
     <t>114/AE-I/NACD-II</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>ACHARJEE &amp; ASSOCIATES</t>
   </si>
   <si>
-    <t>Continuation work order for Providing Functional House Hold Tap Connection including laying of pipeline at TENGRA W/S Scheme in Tengra Village Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Laying of pipeline along reconnection due to construction of drain and land erosion at Mahatpur W/S Scheme in Chapra block in Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000443/2024-2025</t>
   </si>
   <si>
     <t>1206/AE-I/NACD-II</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>13/04/2025</t>
   </si>
   <si>
     <t>DIAMOND ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Repair and renovation works of R.C.C. Elevated Reservoir 800 cum for providing FHTC (Functional Household Tap Connection) for Mahatpur Water Supply Scheme in Chapra Block in Nadia District under Nadia Arsenic Civil Division- II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000108/2025-2026</t>
   </si>
   <si>
     <t>938/NACD-II</t>
   </si>
   <si>
     <t>28/07/2025</t>
   </si>
   <si>
     <t>26/10/2025</t>
   </si>
   <si>
     <t>SANJOY BAKSHI</t>
   </si>
   <si>
-    <t>Repair and Renovation work at Mahatpur 3rd tube well Site under Mahatpur Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
-[...11 lines deleted...]
-    <t>A.K ADHIKARY</t>
+    <t>Repair and Renovation work at Mahatpur 4th tube well Site under Mahatpur Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000082/2025-2026</t>
+  </si>
+  <si>
+    <t>180/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>TAPAN SAHA</t>
   </si>
   <si>
     <t>Repairing of existing Damaged M.S Ladder of OHR at Mahatpur, Brittihuda, Betberia, Lakshmipur, Madhabpur PWSS at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
   </si>
   <si>
     <t>ORD/000418/2024-2025</t>
   </si>
   <si>
     <t>1161/AE-I/NACD-II</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>SUJIT GHOSH</t>
   </si>
   <si>
-    <t>Repair and Renovation work at Mahatpur 4th tube well Site under Mahatpur Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000010/2024-2025</t>
   </si>
   <si>
     <t>34/NACD-II</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Quotation for new service connection and security deposit charge at Kathgara (Source aug.) under Mahatpur P.H-I under EMSD-III, PHE Dte, Dhubulia ,Nadia</t>
   </si>
   <si>
     <t>BILL/00500/2024-2025</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (GROUP CHAPRA C.C.C)</t>
   </si>
   <si>
     <t>Quotation for new service connection and security deposit for Bhagwanpur, Mahatpur PH-II (Source augmentation)</t>
   </si>
   <si>
     <t>BILL/00501/2024-2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>04/03/2026</t>
   </si>
   <si>
     <t>Purification add on imposition in the ground zero set up of prevalent water treatment system in Mahatpur water supply scheme with compliant standard of IS10500- 2012 and subsequent amendment if applicable - under Nadia Arsenic Civil Division-II under district of Nadia.</t>
   </si>
   <si>
     <t>ORD/000001/2026-2027</t>
   </si>
   <si>
     <t>408/NACD-II</t>
   </si>
   <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>19/08/2026</t>
   </si>
   <si>
     <t>PRITI ENTERPRISE</t>
   </si>
   <si>
     <t>Construction as well as augmentation of Iron elimination with metalloids capacity - 50 m3/hr for civil as well as electromechanicalenhancement with the additional component insertion as deems fit, in compliance with IS 6107 with subsequent amendment, IS-5822 with subsequent editions in segmented Mahatpur water supply scheme IEP under Nadia Arsenic Civil Division- II,P.H.E. Dte.,Nadia</t>
   </si>
   <si>
     <t>ORD/000002/2026-2027</t>
   </si>
@@ -1534,57 +1534,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.81</v>
+        <v>4.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.79</v>
+        <v>4.81</v>
       </c>
       <c r="R3" s="4">
-        <v>99.44</v>
+        <v>99.99</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1595,57 +1595,57 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.92</v>
+        <v>4.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.92</v>
+        <v>4.62</v>
       </c>
       <c r="R4" s="4">
-        <v>99.97</v>
+        <v>93.24</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1656,843 +1656,843 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4.81</v>
+        <v>3.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.81</v>
+        <v>3.79</v>
       </c>
       <c r="R5" s="4">
-        <v>99.99</v>
+        <v>99.44</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>4.96</v>
+        <v>21.05</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.62</v>
+        <v>21.05</v>
       </c>
       <c r="R6" s="4">
-        <v>93.24</v>
+        <v>99.97</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>5</v>
+        <v>4.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>5</v>
+        <v>4.92</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>99.97</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>4.92</v>
+        <v>5</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.92</v>
+        <v>5</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>3.85</v>
+        <v>4.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.83</v>
+        <v>4.92</v>
       </c>
       <c r="R9" s="4">
-        <v>99.32</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>3.84</v>
+        <v>3.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.8</v>
+        <v>3.83</v>
       </c>
       <c r="R10" s="4">
-        <v>99.02</v>
+        <v>99.32</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>42</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>61</v>
+        <v>3.84</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.8</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.02</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>21.05</v>
+        <v>8.55</v>
       </c>
       <c r="Q12" s="4">
-        <v>21.05</v>
+        <v>8.5</v>
       </c>
       <c r="R12" s="4">
-        <v>99.97</v>
+        <v>99.44</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>1.1</v>
+        <v>173.44</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.87</v>
+        <v>172.38</v>
       </c>
       <c r="R13" s="4">
-        <v>79.08</v>
+        <v>99.39</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>92</v>
+      </c>
+      <c r="L14" s="4">
+        <v>258</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>8.46</v>
+        <v>61</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>97</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>98</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="P15" s="4">
-        <v>8.55</v>
+        <v>91.82</v>
       </c>
       <c r="Q15" s="4">
-        <v>8.5</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>99.44</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="P16" s="4">
-        <v>173.44</v>
+        <v>1.1</v>
       </c>
       <c r="Q16" s="4">
-        <v>172.38</v>
+        <v>0.87</v>
       </c>
       <c r="R16" s="4">
-        <v>99.39</v>
+        <v>79.08</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="P17" s="4">
-        <v>9.09</v>
+        <v>8.46</v>
       </c>
       <c r="Q17" s="4">
-        <v>9.09</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>113</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P18" s="4">
-        <v>91.82</v>
+        <v>9.09</v>
       </c>
       <c r="Q18" s="4">
-        <v>16.61</v>
+        <v>9.09</v>
       </c>
       <c r="R18" s="4">
-        <v>18.09</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
@@ -2500,60 +2500,60 @@
       <c r="H19" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>126</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>128</v>
       </c>
       <c r="P19" s="4">
-        <v>6.22</v>
+        <v>45.3</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>45.12</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S19" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
@@ -2561,60 +2561,60 @@
       <c r="H20" s="13" t="s">
         <v>129</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>132</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P20" s="4">
-        <v>3.2</v>
+        <v>5.9</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
@@ -2622,60 +2622,60 @@
       <c r="H21" s="13" t="s">
         <v>135</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>138</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>139</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>140</v>
       </c>
       <c r="P21" s="4">
-        <v>10.4</v>
+        <v>37.2</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
@@ -2683,60 +2683,60 @@
       <c r="H22" s="13" t="s">
         <v>141</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>143</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>144</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>145</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>146</v>
       </c>
       <c r="P22" s="4">
-        <v>45.3</v>
+        <v>165.15</v>
       </c>
       <c r="Q22" s="4">
-        <v>45.12</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>99.6</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
@@ -2744,1695 +2744,1695 @@
       <c r="H23" s="13" t="s">
         <v>147</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>148</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>149</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>150</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>151</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>152</v>
       </c>
       <c r="P23" s="4">
-        <v>3.91</v>
+        <v>358.83</v>
       </c>
       <c r="Q23" s="4">
-        <v>3.86</v>
+        <v>28.51</v>
       </c>
       <c r="R23" s="4">
-        <v>98.87</v>
+        <v>7.94</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>153</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="K24" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="N24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="O24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>3.5</v>
+        <v>6.22</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>154</v>
+        <v>123</v>
       </c>
       <c r="K25" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="M25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="N25" s="4" t="s">
+      <c r="O25" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="O25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>0.75</v>
+        <v>10.4</v>
       </c>
       <c r="Q25" s="4">
-        <v>0.75</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K26" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="L26" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="L26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M26" s="4" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="P26" s="4">
-        <v>5.9</v>
+        <v>10.4</v>
       </c>
       <c r="Q26" s="4">
-        <v>5.9</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="O27" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="K27" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>0.75</v>
+        <v>23.06</v>
       </c>
       <c r="Q27" s="4">
-        <v>0.75</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K28" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="M28" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="N28" s="4" t="s">
         <v>178</v>
       </c>
-      <c r="M28" s="4" t="s">
+      <c r="O28" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="N28" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>0.97</v>
+        <v>3.2</v>
       </c>
       <c r="Q28" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>99.19</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="K29" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="I29" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K29" s="4" t="s">
+      <c r="L29" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="M29" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="M29" s="4" t="s">
+      <c r="N29" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="N29" s="4" t="s">
+      <c r="O29" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="O29" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>4.78</v>
+        <v>149.25</v>
       </c>
       <c r="Q29" s="4">
-        <v>4.78</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>187</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>188</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>189</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>150</v>
+        <v>190</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="P30" s="4">
-        <v>37.2</v>
+        <v>10.4</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>70</v>
+        <v>198</v>
       </c>
       <c r="P31" s="4">
-        <v>6.22</v>
+        <v>3.96</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="P32" s="4">
-        <v>165.15</v>
+        <v>2.98</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K33" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="O33" s="4" t="s">
         <v>204</v>
       </c>
-      <c r="L33" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P33" s="4">
-        <v>358.83</v>
+        <v>3.91</v>
       </c>
       <c r="Q33" s="4">
-        <v>28.51</v>
+        <v>3.86</v>
       </c>
       <c r="R33" s="4">
-        <v>7.94</v>
+        <v>98.87</v>
       </c>
       <c r="S33" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>209</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>210</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>211</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>212</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>213</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>214</v>
+        <v>134</v>
       </c>
       <c r="P34" s="4">
-        <v>10.4</v>
+        <v>4.78</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S34" s="4">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>123</v>
+        <v>215</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>216</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>217</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="P35" s="4">
-        <v>10.4</v>
+        <v>0.75</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S35" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>123</v>
+        <v>215</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="P36" s="4">
-        <v>23.06</v>
+        <v>3.5</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="P37" s="4">
-        <v>149.25</v>
+        <v>0.75</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S37" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>231</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>232</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>233</v>
       </c>
       <c r="M38" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="N38" s="4" t="s">
         <v>234</v>
       </c>
-      <c r="N38" s="4" t="s">
+      <c r="O38" s="4" t="s">
         <v>235</v>
       </c>
-      <c r="O38" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P38" s="4">
-        <v>3.96</v>
+        <v>2.98</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K39" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="L39" s="4" t="s">
         <v>238</v>
       </c>
-      <c r="L39" s="4" t="s">
+      <c r="M39" s="4" t="s">
         <v>239</v>
       </c>
-      <c r="M39" s="4" t="s">
+      <c r="N39" s="4" t="s">
         <v>240</v>
       </c>
-      <c r="N39" s="4" t="s">
+      <c r="O39" s="4" t="s">
         <v>241</v>
       </c>
-      <c r="O39" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P39" s="4">
-        <v>23.06</v>
+        <v>0.97</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>99.19</v>
       </c>
       <c r="S39" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K40" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="L40" s="4" t="s">
         <v>244</v>
       </c>
-      <c r="L40" s="4" t="s">
+      <c r="M40" s="4" t="s">
         <v>245</v>
       </c>
-      <c r="M40" s="4" t="s">
+      <c r="N40" s="4" t="s">
         <v>246</v>
       </c>
-      <c r="N40" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O40" s="4" t="s">
-        <v>248</v>
+        <v>52</v>
       </c>
       <c r="P40" s="4">
-        <v>4.61</v>
+        <v>23.07</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K41" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="M41" s="4" t="s">
         <v>250</v>
       </c>
-      <c r="L41" s="4" t="s">
+      <c r="N41" s="4" t="s">
         <v>251</v>
       </c>
-      <c r="M41" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O41" s="4" t="s">
-        <v>152</v>
+        <v>78</v>
       </c>
       <c r="P41" s="4">
-        <v>2.98</v>
+        <v>6.22</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K42" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="L42" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="M42" s="4" t="s">
         <v>255</v>
       </c>
-      <c r="L42" s="4" t="s">
+      <c r="N42" s="4" t="s">
         <v>256</v>
       </c>
-      <c r="M42" s="4" t="s">
+      <c r="O42" s="4" t="s">
         <v>257</v>
       </c>
-      <c r="N42" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P42" s="4">
-        <v>0.92</v>
+        <v>23.06</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K43" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="M43" s="4" t="s">
         <v>261</v>
       </c>
-      <c r="L43" s="4" t="s">
+      <c r="N43" s="4" t="s">
         <v>262</v>
       </c>
-      <c r="M43" s="4" t="s">
+      <c r="O43" s="4" t="s">
         <v>263</v>
       </c>
-      <c r="N43" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P43" s="4">
-        <v>27.51</v>
+        <v>4.61</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K44" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="M44" s="4" t="s">
         <v>267</v>
       </c>
-      <c r="L44" s="4" t="s">
+      <c r="N44" s="4" t="s">
         <v>268</v>
       </c>
-      <c r="M44" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N44" s="4" t="s">
+      <c r="O44" s="4" t="s">
         <v>269</v>
       </c>
-      <c r="O44" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P44" s="4">
-        <v>2.98</v>
+        <v>0.92</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K45" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="L45" s="4" t="s">
         <v>272</v>
       </c>
-      <c r="L45" s="4" t="s">
+      <c r="M45" s="4" t="s">
         <v>273</v>
       </c>
-      <c r="M45" s="4" t="s">
+      <c r="N45" s="4" t="s">
         <v>274</v>
       </c>
-      <c r="N45" s="4" t="s">
+      <c r="O45" s="4" t="s">
         <v>275</v>
       </c>
-      <c r="O45" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P45" s="4">
-        <v>0.64</v>
+        <v>27.51</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>123</v>
       </c>
       <c r="K46" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="L46" s="4" t="s">
         <v>278</v>
       </c>
-      <c r="L46" s="4" t="s">
+      <c r="M46" s="4" t="s">
         <v>279</v>
       </c>
-      <c r="M46" s="4" t="s">
+      <c r="N46" s="4" t="s">
         <v>280</v>
       </c>
-      <c r="N46" s="4" t="s">
+      <c r="O46" s="4" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="P46" s="4">
         <v>3.23</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>100</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="I47" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J47" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="K47" s="4" t="s">
         <v>283</v>
       </c>
-      <c r="I47" s="13"/>
-[...1 lines deleted...]
-      <c r="K47" s="4" t="s">
+      <c r="L47" s="4" t="s">
         <v>284</v>
       </c>
-      <c r="L47" s="4" t="s">
+      <c r="M47" s="4" t="s">
         <v>285</v>
       </c>
-      <c r="M47" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N47" s="4" t="s">
-        <v>133</v>
+        <v>286</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="P47" s="4">
-        <v>15.4</v>
+        <v>0.64</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="I48" s="13"/>
       <c r="J48" s="13"/>
       <c r="K48" s="4" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>289</v>
+      </c>
+      <c r="L48" s="4" t="s">
+        <v>290</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>289</v>
+        <v>178</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>289</v>
+        <v>178</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="P48" s="4">
-        <v>6.33</v>
+        <v>15.4</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="I49" s="13"/>
       <c r="J49" s="13"/>
       <c r="K49" s="4" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L49" s="4">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="P49" s="4">
-        <v>4.08</v>
+        <v>6.33</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
         <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>293</v>
-[...6 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="I50" s="13"/>
+      <c r="J50" s="13"/>
       <c r="K50" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="L50" s="4">
+        <v>292</v>
+      </c>
+      <c r="M50" s="4" t="s">
         <v>294</v>
       </c>
-      <c r="L50" s="4" t="s">
+      <c r="N50" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="O50" s="4" t="s">
         <v>295</v>
       </c>
-      <c r="M50" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P50" s="4">
-        <v>23.07</v>
+        <v>4.08</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
@@ -4538,111 +4538,111 @@
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="I53" s="13"/>
       <c r="J53" s="13"/>
       <c r="K53" s="4" t="s">
         <v>307</v>
       </c>
       <c r="L53" s="4" t="s">
         <v>308</v>
       </c>
       <c r="M53" s="4" t="s">
         <v>309</v>
       </c>
       <c r="N53" s="4" t="s">
         <v>309</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="P53" s="4">
         <v>99.89</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
         <v>0</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="7" t="s">
         <v>310</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="7"/>
       <c r="D54" s="7"/>
       <c r="E54" s="11"/>
       <c r="F54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="14"/>
       <c r="I54" s="14"/>
       <c r="J54" s="14"/>
       <c r="K54" s="8"/>
       <c r="L54" s="8"/>
       <c r="M54" s="8"/>
       <c r="N54" s="8"/>
       <c r="O54" s="8">
         <v>1550.44</v>
       </c>
       <c r="P54" s="8">
-        <v>354.8</v>
+        <v>338.19</v>
       </c>
       <c r="Q54" s="8">
-        <v>22.88</v>
+        <v>21.81</v>
       </c>
       <c r="R54" s="8"/>
       <c r="S54" s="8"/>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A54:N54"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>