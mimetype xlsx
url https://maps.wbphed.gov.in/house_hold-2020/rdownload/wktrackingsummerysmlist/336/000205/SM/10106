--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,281 +80,266 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Chapra</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>KARUIGACHHI PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/10106</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>NEW SERVICE CONNECTION CHARGES FOR KARUIGACHHI W/S SCHEME P .H NO I &amp;II</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000010/2022-2023</t>
+  </si>
+  <si>
+    <t>2868/EMD</t>
+  </si>
+  <si>
+    <t>21/07/2022</t>
+  </si>
+  <si>
+    <t>20/08/2022</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>NEW SERVICE CONNECTION FOR KARUIGACHI W/S SCHEME FOR P.H NO 1</t>
+  </si>
+  <si>
+    <t>ORD/000011/2022-2023</t>
+  </si>
+  <si>
+    <t>2869/EMD</t>
+  </si>
+  <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
-    <t>KARUIGACHHI PIPED WATER SUPPLY SCHEME</t>
-[...8 lines deleted...]
-    <t>Laying of Distribution system including providing Functional House hold Tap connection (FHTC) for Karuigachhi and adjoining mouzas under Karuigachhi Water Supply Scheme of Chapra Block under Nadia Arsenic Civil Division II P.H.E. Dte., Dist - Nadia.</t>
+    <t>Soil Investigation for Construction of 3 (Three) Nos. of Overhead Reservoir of staging height of 20 mtr. Under Nadia Arsenic Civil Division-II P.H.E. Dte. Site - Jitpur W/s Scheme, Kanainagar W/s Scheme, Karuigachhi W/s Scheme</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000298/2021-2022</t>
+  </si>
+  <si>
+    <t>250/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>25/02/2022</t>
+  </si>
+  <si>
+    <t>12/03/2022</t>
+  </si>
+  <si>
+    <t>PROSENJIT DAS</t>
+  </si>
+  <si>
+    <t>Soil Investigation for Construction of 3 (Three) Nos. of Overhead Reservoir of staging height of 20 mtr. Under Nadia Arsenic Civil Division-II P.H.E. Dte. Site - Mrigi W/s Scheme, Panchdara Abhaynagar W/s Scheme, Paninala W/s Scheme</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
-    <t>ORD/000069/2022-2023</t>
-[...8 lines deleted...]
-    <t>18/08/2022</t>
+    <t>ORD/000300/2021-2022</t>
+  </si>
+  <si>
+    <t>252/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>SUBMISSION OF 2ND INSTALLMENT FEES FOR 30 NOS OF APPLICATION (STW) FOR OBTAINING PERMIT FOR DOMESTIC DRINKING WATER SUPPLY PURPOSES AFTER ACCEPTANCE FROM 42ND DLA MEETING HELD ON 22/06/22</t>
+  </si>
+  <si>
+    <t>VCH/000232/2022-2023</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>GEOLOGIST GEOLOGICAL SUB-DIVN NO-III/A STATE WATER INVESTIGATION &amp; DEVELOPMENT DTE.</t>
+  </si>
+  <si>
+    <t>New service connection charges bill KARUIGACHHI W/s Scheme</t>
+  </si>
+  <si>
+    <t>VCH/001931/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-29</t>
+  </si>
+  <si>
+    <t>02/08/2022</t>
+  </si>
+  <si>
+    <t>VCH/000339/2022-2023</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>New Service connection bill for KARUIGACHHI PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>VCH/001930/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-28</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Karuigachhi 2nd Tubwell site within Karuigachhi Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000338/2022-2023</t>
+  </si>
+  <si>
+    <t>118/NACD-II</t>
+  </si>
+  <si>
+    <t>11/01/2023</t>
+  </si>
+  <si>
+    <t>12/03/2023</t>
+  </si>
+  <si>
+    <t>MAYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply delivery of PCC Pole MS materials and electrical accessories including stringing and sagging of LTOH line to WBSEDCL for new connectionat PH-II under Karuigachi W/S Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/002600/2022-2023</t>
+  </si>
+  <si>
+    <t>1395/SD-III</t>
+  </si>
+  <si>
+    <t>14/08/2022</t>
+  </si>
+  <si>
+    <t>13/09/2022</t>
+  </si>
+  <si>
+    <t>R.N.S. TRADING</t>
+  </si>
+  <si>
+    <t>Construction of Pumphouse cum chlorine room without sanitary and water supply arrangement forTube Well No-2 according to departmental drawing (Size 4.10 mtr x 3.50 mtr ) of Karuigachhi water supply scheme under Nadia Arsenic Civil Division-II , PHE Dte. Dist -Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000032/2022-2023</t>
+  </si>
+  <si>
+    <t>19/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>13/04/2022</t>
+  </si>
+  <si>
+    <t>12/06/2022</t>
+  </si>
+  <si>
+    <t>NIVEDITA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of pumphouse cum chlorine room with sanitary and water supply arrangement at Head Work Site according to departmental drawing (Size 5.90 mtr x 4.10 mtr) of Karuigachhi water supply scheme under Nadia Arsenic Civil Division-II ,PHE Dte. Dist- Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000004/2022-2023</t>
+  </si>
+  <si>
+    <t>210/NACD-II</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>04/06/2022</t>
+  </si>
+  <si>
+    <t>Sinking of 4 nos. of 250 mm X 150 mm dia, 180 mtr deep Tube Well by Direct Rotary Method at Head work site and 2nd Tube Well site with UPVC pipe (CD) &amp; strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Bhatgachhi and Karuigachhi Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000021/2022-2023</t>
+  </si>
+  <si>
+    <t>246/NACD-II</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>18/06/2022</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELLS</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...193 lines deleted...]
-  <si>
     <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with CI double flanged non rusting spindle sluice valves including carriage at head Work site of Karuigachhi Water Supply Scheme of Chapra Block under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000191/2022-2023</t>
   </si>
   <si>
     <t>621/NACD-II</t>
   </si>
   <si>
     <t>06/09/2022</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
     <t>Supply delivery of PCC Pole M.s materials and Electrical accessories and installation DTR of HTOH line to WBSEDCL for new service connection at PH-I under Karuigachi W/S Scheme</t>
   </si>
   <si>
     <t>ORD/002688/2022-2023</t>
   </si>
   <si>
     <t>1227/EMSD-III</t>
@@ -401,68 +386,50 @@
   <si>
     <t>04/07/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Karuigachhi Water Supply Scheme at Head Work Site under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000315/2022-2023</t>
   </si>
   <si>
     <t>79/NACD-II</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>11/03/2023</t>
   </si>
   <si>
     <t>A.S. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 38 cum/Hour capacity for Karuigachhi Water Supply Scheme within Chapra block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I (Headworks) under Karuigachhi W/S Scheme Dist.-Nadia. NIET NO.- 16 of EE/EMD OF 2022-23 (Sl. No.- 03)</t>
   </si>
   <si>
     <t>ORD/000097/2022-2023</t>
   </si>
   <si>
     <t>5011/EMD</t>
   </si>
   <si>
     <t>03/11/2022</t>
   </si>
   <si>
     <t>03/12/2022</t>
   </si>
   <si>
     <t>M/S. G.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II under Karuigachhi W/S Scheme Dist.-Nadia. NIET No.- 16 of EE/EMD of 2022-23 (Sl. No.- 04)</t>
   </si>
   <si>
     <t>ORD/000098/2022-2023</t>
   </si>
   <si>
     <t>5012/EMD</t>
@@ -516,65 +483,50 @@
     <t>15/03/2024</t>
   </si>
   <si>
     <t>05/04/2024</t>
   </si>
   <si>
     <t>Conversion of IEP to AIRP at Balidanga Water Supply Scheme of capacity 58 Cu.m/hr in Chapra Block including other works at Bhatgachhi &amp; Karuigachhi Water Supply Scheme under Nadia Arsenic Civil Division -II, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
   </si>
   <si>
     <t>ORD/000137/2024-2025</t>
   </si>
   <si>
     <t>1048/NACD-II</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>06/10/2024</t>
   </si>
   <si>
     <t>DEBASIS SAMADDAR</t>
-  </si>
-[...13 lines deleted...]
-    <t>15/02/2025</t>
   </si>
   <si>
     <t>Laying of Rising Main of Karuigachhi Water Supply Scheme and other necessary allied works in this connection under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000038/2022-2023</t>
   </si>
   <si>
     <t>25/AE-I/NACD-II</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>SURAJIT KUMAR GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -978,70 +930,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W31"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="98.97583" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1140,1775 +1092,1586 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>152.87</v>
+        <v>1.24</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M4" s="4" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="P4" s="4">
-        <v>1.24</v>
+        <v>1.07</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>1.07</v>
+        <v>2.44</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.44</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>2.44</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>2.44</v>
+        <v>0.02</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4"/>
-[...2 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="P8" s="4">
-        <v>0.02</v>
+        <v>0.16</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>59</v>
+      </c>
+      <c r="L9" s="4">
+        <v>141</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
-        <v>0.16</v>
+        <v>0.02</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>62</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
-        <v>0.02</v>
+        <v>1.07</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>1.07</v>
+        <v>4.78</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.41</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>92.25</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>4.78</v>
+        <v>1.03</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.03</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
-        <v>1.03</v>
+        <v>2.83</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.81</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.27</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="P14" s="4">
-        <v>2.83</v>
+        <v>5.38</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>5.33</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.16</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J15" s="13" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="P15" s="4">
-        <v>5.38</v>
+        <v>41.88</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>94</v>
+        <v>40</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>33</v>
+        <v>99</v>
       </c>
       <c r="P16" s="4">
-        <v>41.88</v>
+        <v>3.96</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>3.96</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P17" s="4">
+        <v>5.17</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>5.17</v>
+      </c>
+      <c r="R17" s="4">
         <v>100</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>106</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>107</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="P18" s="4">
-        <v>5.17</v>
+        <v>4.78</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P19" s="4">
-        <v>4.78</v>
+        <v>38.34</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="I20" s="13"/>
-      <c r="J20" s="13"/>
+      <c r="I20" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="P20" s="4">
-        <v>38.34</v>
+        <v>14.61</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>14.21</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>97.28</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="P21" s="4">
-        <v>14.61</v>
+        <v>10.13</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>98.77</v>
       </c>
       <c r="S21" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>112</v>
+        <v>28</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="N22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="O22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>168.65</v>
+        <v>10.11</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>10.09</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K23" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="M23" s="4" t="s">
+      <c r="N23" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="N23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="O23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>10.13</v>
+        <v>0.97</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K24" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="M24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="O24" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="O24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>10.11</v>
+        <v>0.93</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>99.05</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>145</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>146</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>148</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>149</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>150</v>
+        <v>112</v>
       </c>
       <c r="P25" s="4">
-        <v>0.97</v>
+        <v>5.9</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="I26" s="13" t="s">
         <v>151</v>
       </c>
-      <c r="I26" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J26" s="13" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>152</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>153</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>154</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="P26" s="4">
-        <v>0.93</v>
+        <v>185.55</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>159</v>
+        <v>79</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>117</v>
+        <v>161</v>
       </c>
       <c r="P27" s="4">
-        <v>5.9</v>
+        <v>4.28</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>2.43</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>56.71</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="3">
-[...23 lines deleted...]
-      <c r="I28" s="13" t="s">
+      <c r="A28" s="7" t="s">
         <v>162</v>
       </c>
-      <c r="J28" s="13" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>349.08</v>
+      </c>
+      <c r="P28" s="8">
+        <v>74.43</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>21.32</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
-    <row r="29" spans="1:23">
-[...157 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A31:N31"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>