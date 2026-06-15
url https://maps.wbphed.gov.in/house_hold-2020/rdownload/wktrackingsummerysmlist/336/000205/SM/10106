--- v1 (2026-05-24)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -498,50 +498,143 @@
     <t>1048/NACD-II</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>06/10/2024</t>
   </si>
   <si>
     <t>DEBASIS SAMADDAR</t>
   </si>
   <si>
     <t>Laying of Rising Main of Karuigachhi Water Supply Scheme and other necessary allied works in this connection under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000038/2022-2023</t>
   </si>
   <si>
     <t>25/AE-I/NACD-II</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>SURAJIT KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Construction of approch road at Head Works site of Karuigachi Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000534/2024-2025</t>
+  </si>
+  <si>
+    <t>1165/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>Laying of Distribution system including providing Functional House hold Tap connection (FHTC) for Karuigachhi and adjoining mouzas under Karuigachhi Water Supply Scheme of Chapra Block under Nadia Arsenic Civil Division II P.H.E. Dte., Dist - Nadia.</t>
+  </si>
+  <si>
+    <t>BILL/00419/2025-2026</t>
+  </si>
+  <si>
+    <t>27/08/2025</t>
+  </si>
+  <si>
+    <t>BILL/00009/2025-2026</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000069/2022-2023</t>
+  </si>
+  <si>
+    <t>303/NACD-II</t>
+  </si>
+  <si>
+    <t>20/05/2022</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Bagberia Piped Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000332/2024-2025</t>
+  </si>
+  <si>
+    <t>1582/NACD-II</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>04/06/2026</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 38 cum/Hour capacity for Karuigachhi Water Supply Scheme within Chapra block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000211/2024-2025</t>
+  </si>
+  <si>
+    <t>1153/NACD-II</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>PUSPA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 300 Cum capacity 20 mtr staging height R.C.C. Over Head Water Reservoir as per Departmental design, Drawing, and specification including bored pile &amp; pile cap at Karuigachhi water supply scheme of Chapra Block under Nadia Arsenic Civil Division - II P.H.E. Dte. Dist-Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000010/2023-2024</t>
+  </si>
+  <si>
+    <t>525/NACD-II</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -930,70 +1023,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:W35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="98.97583" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -2591,87 +2684,516 @@
       </c>
       <c r="N27" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>161</v>
       </c>
       <c r="P27" s="4">
         <v>4.28</v>
       </c>
       <c r="Q27" s="4">
         <v>2.43</v>
       </c>
       <c r="R27" s="4">
         <v>56.71</v>
       </c>
       <c r="S27" s="4">
         <v>90</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H28" s="13" t="s">
         <v>162</v>
       </c>
-      <c r="B28" s="7"/>
-[...22 lines deleted...]
-      <c r="S28" s="8"/>
+      <c r="I28" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="P28" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L29" s="4"/>
+      <c r="M29" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P29" s="4">
+        <v>7.89</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>0</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="L30" s="4"/>
+      <c r="M30" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P30" s="4">
+        <v>2.14</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>0</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P31" s="4">
+        <v>152.87</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>147.26</v>
+      </c>
+      <c r="R31" s="4">
+        <v>96.33</v>
+      </c>
+      <c r="S31" s="4">
+        <v>100</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="P32" s="4">
+        <v>111.44</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>75</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="P33" s="4">
+        <v>168.65</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>80</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="P34" s="4">
+        <v>116.49</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>49.12</v>
+      </c>
+      <c r="R34" s="4">
+        <v>42.16</v>
+      </c>
+      <c r="S34" s="4">
+        <v>95</v>
+      </c>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="14"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="8"/>
+      <c r="M35" s="8"/>
+      <c r="N35" s="8"/>
+      <c r="O35" s="8">
+        <v>909.53</v>
+      </c>
+      <c r="P35" s="8">
+        <v>270.8</v>
+      </c>
+      <c r="Q35" s="8">
+        <v>29.77</v>
+      </c>
+      <c r="R35" s="8"/>
+      <c r="S35" s="8"/>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A35:N35"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>