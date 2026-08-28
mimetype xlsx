--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -80,561 +80,561 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Chapra</t>
   </si>
   <si>
+    <t>Nadia Arsenic Civil Division II</t>
+  </si>
+  <si>
+    <t>KARUIGACHHI PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/10106</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Laying of Distribution system including providing Functional House hold Tap connection (FHTC) for Karuigachhi and adjoining mouzas under Karuigachhi Water Supply Scheme of Chapra Block under Nadia Arsenic Civil Division II P.H.E. Dte., Dist - Nadia.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000069/2022-2023</t>
+  </si>
+  <si>
+    <t>303/NACD-II</t>
+  </si>
+  <si>
+    <t>20/05/2022</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELLS</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
-    <t>KARUIGACHHI PIPED WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>NEW SERVICE CONNECTION CHARGES FOR KARUIGACHHI W/S SCHEME P .H NO I &amp;II</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000010/2022-2023</t>
   </si>
   <si>
     <t>2868/EMD</t>
   </si>
   <si>
     <t>21/07/2022</t>
   </si>
   <si>
     <t>20/08/2022</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION FOR KARUIGACHI W/S SCHEME FOR P.H NO 1</t>
   </si>
   <si>
     <t>ORD/000011/2022-2023</t>
   </si>
   <si>
     <t>2869/EMD</t>
   </si>
   <si>
-    <t>Nadia Arsenic Civil Division II</t>
+    <t>Supply delivery of PCC Pole MS materials and electrical accessories including stringing and sagging of LTOH line to WBSEDCL for new connectionat PH-II under Karuigachi W/S Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/002600/2022-2023</t>
+  </si>
+  <si>
+    <t>1395/SD-III</t>
+  </si>
+  <si>
+    <t>14/08/2022</t>
+  </si>
+  <si>
+    <t>13/09/2022</t>
+  </si>
+  <si>
+    <t>R.N.S. TRADING</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main of Karuigachhi Water Supply Scheme and other necessary allied works in this connection under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000038/2022-2023</t>
+  </si>
+  <si>
+    <t>25/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>13/04/2022</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>SURAJIT KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Construction of pumphouse cum chlorine room with sanitary and water supply arrangement at Head Work Site according to departmental drawing (Size 5.90 mtr x 4.10 mtr) of Karuigachhi water supply scheme under Nadia Arsenic Civil Division-II ,PHE Dte. Dist- Nadia.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000004/2022-2023</t>
+  </si>
+  <si>
+    <t>210/NACD-II</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>04/06/2022</t>
+  </si>
+  <si>
+    <t>NIVEDITA CONSTRUCTION</t>
   </si>
   <si>
     <t>Soil Investigation for Construction of 3 (Three) Nos. of Overhead Reservoir of staging height of 20 mtr. Under Nadia Arsenic Civil Division-II P.H.E. Dte. Site - Jitpur W/s Scheme, Kanainagar W/s Scheme, Karuigachhi W/s Scheme</t>
   </si>
   <si>
-    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000298/2021-2022</t>
   </si>
   <si>
     <t>250/AE-I/NACD-II</t>
   </si>
   <si>
     <t>25/02/2022</t>
   </si>
   <si>
     <t>12/03/2022</t>
   </si>
   <si>
     <t>PROSENJIT DAS</t>
   </si>
   <si>
+    <t>Sinking of 4 nos. of 250 mm X 150 mm dia, 180 mtr deep Tube Well by Direct Rotary Method at Head work site and 2nd Tube Well site with UPVC pipe (CD) &amp; strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Bhatgachhi and Karuigachhi Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000021/2022-2023</t>
+  </si>
+  <si>
+    <t>246/NACD-II</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>18/06/2022</t>
+  </si>
+  <si>
+    <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with CI double flanged non rusting spindle sluice valves including carriage at head Work site of Karuigachhi Water Supply Scheme of Chapra Block under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000191/2022-2023</t>
+  </si>
+  <si>
+    <t>621/NACD-II</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
+  </si>
+  <si>
     <t>Soil Investigation for Construction of 3 (Three) Nos. of Overhead Reservoir of staging height of 20 mtr. Under Nadia Arsenic Civil Division-II P.H.E. Dte. Site - Mrigi W/s Scheme, Panchdara Abhaynagar W/s Scheme, Paninala W/s Scheme</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000300/2021-2022</t>
   </si>
   <si>
     <t>252/AE-I/NACD-II</t>
   </si>
   <si>
+    <t>Supply delivery of PCC Pole M.s materials and Electrical accessories and installation DTR of HTOH line to WBSEDCL for new service connection at PH-I under Karuigachi W/S Scheme</t>
+  </si>
+  <si>
+    <t>ORD/002688/2022-2023</t>
+  </si>
+  <si>
+    <t>1227/EMSD-III</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>20/11/2022</t>
+  </si>
+  <si>
+    <t>M/S G.P. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I (Headworks) under Karuigachhi W/S Scheme Dist.-Nadia. NIET NO.- 16 of EE/EMD OF 2022-23 (Sl. No.- 03)</t>
+  </si>
+  <si>
+    <t>ORD/000097/2022-2023</t>
+  </si>
+  <si>
+    <t>5011/EMD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>03/12/2022</t>
+  </si>
+  <si>
+    <t>M/S. G.P. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II under Karuigachhi W/S Scheme Dist.-Nadia. NIET No.- 16 of EE/EMD of 2022-23 (Sl. No.- 04)</t>
+  </si>
+  <si>
+    <t>ORD/000098/2022-2023</t>
+  </si>
+  <si>
+    <t>5012/EMD</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Construction of Pumphouse cum chlorine room without sanitary and water supply arrangement forTube Well No-2 according to departmental drawing (Size 4.10 mtr x 3.50 mtr ) of Karuigachhi water supply scheme under Nadia Arsenic Civil Division-II , PHE Dte. Dist -Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000032/2022-2023</t>
+  </si>
+  <si>
+    <t>19/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>12/06/2022</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000006/2022-2023</t>
+  </si>
+  <si>
+    <t>396/NACD-II</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>SUBMISSION OF 2ND INSTALLMENT FEES FOR 30 NOS OF APPLICATION (STW) FOR OBTAINING PERMIT FOR DOMESTIC DRINKING WATER SUPPLY PURPOSES AFTER ACCEPTANCE FROM 42ND DLA MEETING HELD ON 22/06/22</t>
   </si>
   <si>
     <t>VCH/000232/2022-2023</t>
   </si>
   <si>
     <t>20/09/2022</t>
   </si>
   <si>
     <t>GEOLOGIST GEOLOGICAL SUB-DIVN NO-III/A STATE WATER INVESTIGATION &amp; DEVELOPMENT DTE.</t>
   </si>
   <si>
     <t>New service connection charges bill KARUIGACHHI W/s Scheme</t>
   </si>
   <si>
     <t>VCH/001931/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-29</t>
   </si>
   <si>
     <t>02/08/2022</t>
   </si>
   <si>
     <t>VCH/000339/2022-2023</t>
   </si>
   <si>
     <t>01/11/2022</t>
   </si>
   <si>
     <t>New Service connection bill for KARUIGACHHI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>VCH/001930/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-28</t>
   </si>
   <si>
+    <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Karuigachhi Water Supply Scheme at Head Work Site under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000315/2022-2023</t>
+  </si>
+  <si>
+    <t>79/NACD-II</t>
+  </si>
+  <si>
+    <t>10/01/2023</t>
+  </si>
+  <si>
+    <t>11/03/2023</t>
+  </si>
+  <si>
+    <t>A.S. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Karuigachhi 2nd Tubwell site within Karuigachhi Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000338/2022-2023</t>
   </si>
   <si>
     <t>118/NACD-II</t>
   </si>
   <si>
     <t>11/01/2023</t>
   </si>
   <si>
     <t>12/03/2023</t>
   </si>
   <si>
     <t>MAYA ENTERPRISE</t>
   </si>
   <si>
-    <t>Supply delivery of PCC Pole MS materials and electrical accessories including stringing and sagging of LTOH line to WBSEDCL for new connectionat PH-II under Karuigachi W/S Scheme.</t>
-[...104 lines deleted...]
-    <t>M/S G.P. ENTERPRISE</t>
+    <t>Construction of 300 Cum capacity 20 mtr staging height R.C.C. Over Head Water Reservoir as per Departmental design, Drawing, and specification including bored pile &amp; pile cap at Karuigachhi water supply scheme of Chapra Block under Nadia Arsenic Civil Division - II P.H.E. Dte. Dist-Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000010/2023-2024</t>
+  </si>
+  <si>
+    <t>525/NACD-II</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>SANDIP BISWAS</t>
+  </si>
+  <si>
+    <t>Construction of approch road at Head Works site of Karuigachi Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000039/2023-2024</t>
+  </si>
+  <si>
+    <t>404/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
   </si>
   <si>
     <t>Rendering consultancy services for Geotechnical Investigation and Report preparation of site locations under Chapra Block of Nadia District through Jadavpur University. (Name of PWSS Karuigachhi)</t>
   </si>
   <si>
-    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000088/2023-2024</t>
   </si>
   <si>
     <t>917/NACD-II</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>22/09/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...77 lines deleted...]
-    <t>SANDIP BISWAS</t>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Bagberia Piped Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000332/2024-2025</t>
+  </si>
+  <si>
+    <t>1582/NACD-II</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>04/06/2026</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 38 cum/Hour capacity for Karuigachhi Water Supply Scheme within Chapra block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000211/2024-2025</t>
+  </si>
+  <si>
+    <t>1153/NACD-II</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>PUSPA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Conversion of IEP to AIRP at Balidanga Water Supply Scheme of capacity 58 Cu.m/hr in Chapra Block including other works at Bhatgachhi &amp; Karuigachhi Water Supply Scheme under Nadia Arsenic Civil Division -II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+  </si>
+  <si>
+    <t>ORD/000137/2024-2025</t>
+  </si>
+  <si>
+    <t>1048/NACD-II</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>06/10/2024</t>
+  </si>
+  <si>
+    <t>DEBASIS SAMADDAR</t>
+  </si>
+  <si>
+    <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Chapra Block of Nadia District through Jadavpur University. (Name of PWSS Karuigachi)</t>
+  </si>
+  <si>
+    <t>ORD/000355/2023-2024</t>
+  </si>
+  <si>
+    <t>433/NACD-II</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>05/04/2024</t>
   </si>
   <si>
     <t>Continuation work order for Construction of approch road at Head Works site of Karuigachi Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia</t>
   </si>
   <si>
     <t>ORD/000131/2024-2025</t>
   </si>
   <si>
     <t>837_AE-I/NACD-II</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>16/08/2024</t>
   </si>
   <si>
-    <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Chapra Block of Nadia District through Jadavpur University. (Name of PWSS Karuigachi)</t>
-[...49 lines deleted...]
-  <si>
     <t>Continuation Work Order for Construction of approch road at Head Works site of Karuigachi Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia.</t>
   </si>
   <si>
     <t>ORD/000534/2024-2025</t>
   </si>
   <si>
     <t>1165/AE-I/NACD-II</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>15/02/2025</t>
   </si>
   <si>
-    <t>Laying of Distribution system including providing Functional House hold Tap connection (FHTC) for Karuigachhi and adjoining mouzas under Karuigachhi Water Supply Scheme of Chapra Block under Nadia Arsenic Civil Division II P.H.E. Dte., Dist - Nadia.</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00419/2025-2026</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>BILL/00009/2025-2026</t>
   </si>
   <si>
     <t>17/04/2025</t>
-  </si>
-[...61 lines deleted...]
-    <t>09/05/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1185,1971 +1185,1971 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>1.24</v>
+        <v>152.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>147.26</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.33</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>1.07</v>
+        <v>1.24</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.44</v>
+        <v>1.07</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.44</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>2.44</v>
+        <v>1.03</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.03</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="L7" s="4"/>
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>0.02</v>
+        <v>4.28</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.43</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>56.71</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>0.16</v>
+        <v>5.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.33</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.16</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>0.02</v>
+        <v>2.44</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.44</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>73</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P10" s="4">
-        <v>1.07</v>
+        <v>41.88</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>4.78</v>
+        <v>3.96</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.41</v>
+        <v>3.96</v>
       </c>
       <c r="R11" s="4">
-        <v>92.25</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>1.03</v>
+        <v>2.44</v>
       </c>
       <c r="Q12" s="4">
-        <v>1.03</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="P13" s="4">
-        <v>2.83</v>
+        <v>5.17</v>
       </c>
       <c r="Q13" s="4">
-        <v>2.81</v>
+        <v>5.17</v>
       </c>
       <c r="R13" s="4">
-        <v>99.27</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="P14" s="4">
-        <v>5.38</v>
+        <v>10.13</v>
       </c>
       <c r="Q14" s="4">
-        <v>5.33</v>
+        <v>10</v>
       </c>
       <c r="R14" s="4">
-        <v>99.16</v>
+        <v>98.77</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>88</v>
+        <v>37</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="P15" s="4">
-        <v>41.88</v>
+        <v>10.11</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>10.09</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>99</v>
+        <v>65</v>
       </c>
       <c r="P16" s="4">
-        <v>3.96</v>
+        <v>2.83</v>
       </c>
       <c r="Q16" s="4">
-        <v>3.96</v>
+        <v>2.81</v>
       </c>
       <c r="R16" s="4">
-        <v>100</v>
+        <v>99.27</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="P17" s="4">
-        <v>5.17</v>
+        <v>38.34</v>
       </c>
       <c r="Q17" s="4">
-        <v>5.17</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="L18" s="4"/>
       <c r="M18" s="4" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="P18" s="4">
-        <v>4.78</v>
+        <v>0.02</v>
       </c>
       <c r="Q18" s="4">
-        <v>4.78</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>117</v>
+        <v>42</v>
       </c>
       <c r="P19" s="4">
-        <v>38.34</v>
+        <v>0.16</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>118</v>
-[...6 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>122</v>
+      </c>
+      <c r="L20" s="4">
+        <v>141</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="P20" s="4">
-        <v>14.61</v>
+        <v>0.02</v>
       </c>
       <c r="Q20" s="4">
-        <v>14.21</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>97.28</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>129</v>
+        <v>42</v>
       </c>
       <c r="P21" s="4">
-        <v>10.13</v>
+        <v>1.07</v>
       </c>
       <c r="Q21" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>98.77</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N22" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>10.11</v>
+        <v>14.61</v>
       </c>
       <c r="Q22" s="4">
-        <v>10.09</v>
+        <v>14.21</v>
       </c>
       <c r="R22" s="4">
-        <v>99.79</v>
+        <v>97.28</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K23" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="M23" s="4" t="s">
+      <c r="N23" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="N23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="O23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>0.97</v>
+        <v>4.78</v>
       </c>
       <c r="Q23" s="4">
-        <v>0.96</v>
+        <v>4.41</v>
       </c>
       <c r="R23" s="4">
-        <v>99</v>
+        <v>92.25</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K24" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="N24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="O24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>0.93</v>
+        <v>116.49</v>
       </c>
       <c r="Q24" s="4">
-        <v>0.92</v>
+        <v>49.12</v>
       </c>
       <c r="R24" s="4">
-        <v>99.05</v>
+        <v>42.16</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>145</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>146</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>148</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>149</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>112</v>
+        <v>144</v>
       </c>
       <c r="P25" s="4">
-        <v>5.9</v>
+        <v>0.97</v>
       </c>
       <c r="Q25" s="4">
-        <v>5.9</v>
+        <v>0.96</v>
       </c>
       <c r="R25" s="4">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>150</v>
       </c>
       <c r="I26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K26" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="J26" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K26" s="4" t="s">
+      <c r="L26" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="M26" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="M26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="N26" s="4" t="s">
+      <c r="O26" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="O26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>185.55</v>
+        <v>4.78</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K27" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="I27" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K27" s="4" t="s">
+      <c r="L27" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="M27" s="4" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>161</v>
+        <v>144</v>
       </c>
       <c r="P27" s="4">
-        <v>4.28</v>
+        <v>111.44</v>
       </c>
       <c r="Q27" s="4">
-        <v>2.43</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>56.71</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K28" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="I28" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K28" s="4" t="s">
+      <c r="L28" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="M28" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="M28" s="4" t="s">
+      <c r="N28" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="N28" s="4" t="s">
+      <c r="O28" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="O28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>0.97</v>
+        <v>168.65</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>167</v>
       </c>
-      <c r="I29" s="13"/>
-      <c r="J29" s="13"/>
+      <c r="I29" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K29" s="4" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L29" s="4"/>
+        <v>169</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>170</v>
+      </c>
       <c r="M29" s="4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>93</v>
+        <v>173</v>
       </c>
       <c r="P29" s="4">
-        <v>7.89</v>
+        <v>185.55</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="J30" s="13"/>
+        <v>174</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K30" s="4" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="L30" s="4"/>
+        <v>175</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>176</v>
+      </c>
       <c r="M30" s="4" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>93</v>
+        <v>155</v>
       </c>
       <c r="P30" s="4">
-        <v>2.14</v>
+        <v>5.9</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S30" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>93</v>
+        <v>144</v>
       </c>
       <c r="P31" s="4">
-        <v>152.87</v>
+        <v>0.93</v>
       </c>
       <c r="Q31" s="4">
-        <v>147.26</v>
+        <v>0.92</v>
       </c>
       <c r="R31" s="4">
-        <v>96.33</v>
+        <v>99.05</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="P32" s="4">
-        <v>111.44</v>
+        <v>0.97</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>182</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>183</v>
-[...3 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="L33" s="4"/>
       <c r="M33" s="4" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>187</v>
+        <v>33</v>
       </c>
       <c r="P33" s="4">
-        <v>168.65</v>
+        <v>7.89</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>188</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="L34" s="4"/>
       <c r="M34" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>192</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>139</v>
+        <v>33</v>
       </c>
       <c r="P34" s="4">
-        <v>116.49</v>
+        <v>2.14</v>
       </c>
       <c r="Q34" s="4">
-        <v>49.12</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>42.16</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="7" t="s">
         <v>193</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="11"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="14"/>
       <c r="I35" s="14"/>
       <c r="J35" s="14"/>
       <c r="K35" s="8"/>
       <c r="L35" s="8"/>
       <c r="M35" s="8"/>
       <c r="N35" s="8"/>
       <c r="O35" s="8">
         <v>909.53</v>