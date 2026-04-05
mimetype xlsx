--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -518,98 +518,68 @@
   <si>
     <t>21/04/2024</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
   </si>
   <si>
     <t>Construction of pumphouse with sanitary and water supply arrangement at Pitambarpur mouza in Brittihuda Piped water supply scheme in Chapra Block under Nadia Arsenic Civil Division-II ,PHE Dte. Dist- Nadia.</t>
   </si>
   <si>
     <t>ORD/000368/2024-2025</t>
   </si>
   <si>
     <t>1617/NACD-II</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>M/S ARATI ENTERPRISE</t>
   </si>
   <si>
-    <t>Repair and Renovation work at Brittihuda 2nd tube well Site under Brittihuda Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying of Distribution Pipeline along with Parallal Line along with FHTC reconnection and leftout FHTC at Brittihuda W/s Scheme at Chapra block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000343/2024-2025</t>
   </si>
   <si>
     <t>1568/NACD-II</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>01/03/2026</t>
   </si>
   <si>
     <t>SANJIB DEY</t>
   </si>
   <si>
-    <t>Road Reastoration work along Charatala Uttar Para of Brittihuda Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia.</t>
-[...10 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC under Brittihuda (Source Augmentation, Pritambarpur) ground water based water supply scheme under Block_ Chapra Dist. - Nadia under EMD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000030/2025-2026</t>
   </si>
   <si>
     <t>702/EMD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>04/05/2025</t>
   </si>
   <si>
     <t>M/S. G.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of distribution system including providing FHTC at left out households for Bahadurpur, Khaspu, Dhopahat and Rajapur W/s Scheme and restoration of the damaged portion of roads in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte and Brittihuda W/S Scheme &amp; Barnia W/S Scheme included.</t>
   </si>
   <si>
     <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000080/2025-2026</t>
@@ -687,50 +657,113 @@
     <t>1173/NACD-II</t>
   </si>
   <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>09/11/2025</t>
   </si>
   <si>
     <t>Supply of flow control devices in the closed water conduit at Brittihuda PWSS in Chapra Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000131/2025-2026</t>
   </si>
   <si>
     <t>224/AE-I/NACD-II</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>21/09/2025</t>
+  </si>
+  <si>
+    <t>Balance Laying UPVC pipeline for supplying drinking water including FHTC works and reconnection of existing FHTCs of Brittihuda W/S Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. as per door to door survey conducted by ISA Team.</t>
+  </si>
+  <si>
+    <t>ORD/000177/2023-2024</t>
+  </si>
+  <si>
+    <t>1460/NACD-II</t>
+  </si>
+  <si>
+    <t>22/12/2023</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>SANDIP BISWAS</t>
+  </si>
+  <si>
+    <t>Sinking of 1 no. 250 mm X 150 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; Fibre Glass strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Brittihuda Head Work site under Brittihuda Zone-III Water Supply Scheme under Nadia Arsenic Civil Division-II, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000243/2024-2025</t>
+  </si>
+  <si>
+    <t>1397/NACD-II</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>TULIP ENGINEERS CO OP. SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Brittihuda 4th tube well Site under Brittihuda Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000326/2024-2025</t>
+  </si>
+  <si>
+    <t>1022/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>Provisioning of Alignment by Augmenting the Prevailing Mouza's at Brittihuda W/S Scheme for Pitambarpur, Dipchandrapur, village in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000048/2024-2025</t>
+  </si>
+  <si>
+    <t>720/NACD-II</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1119,51 +1152,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W38"/>
+  <dimension ref="A1:W40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1282,54 +1315,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.36</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>98.58</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1343,54 +1376,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>3.41</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.37</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>98.83</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1404,54 +1437,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>3.41</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.39</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.39</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1465,54 +1498,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>4.05</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.99</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>98.42</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1587,54 +1620,54 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>159.32</v>
       </c>
       <c r="Q8" s="4">
-        <v>159.1</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.86</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1648,54 +1681,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>4.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.32</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>46.63</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1831,54 +1864,54 @@
       <c r="I12" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P12" s="4">
         <v>154.65</v>
       </c>
       <c r="Q12" s="4">
-        <v>154.65</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1892,54 +1925,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>4.98</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.72</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>14.54</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1953,54 +1986,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P14" s="4">
         <v>0.42</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.38</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>91.21</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2012,54 +2045,54 @@
         <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P15" s="4">
         <v>10.11</v>
       </c>
       <c r="Q15" s="4">
-        <v>10.11</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2130,54 +2163,54 @@
       <c r="I17" s="13" t="s">
         <v>103</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>104</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P17" s="4">
         <v>91.82</v>
       </c>
       <c r="Q17" s="4">
-        <v>17.39</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>18.94</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2191,54 +2224,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>111</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P18" s="4">
         <v>29.12</v>
       </c>
       <c r="Q18" s="4">
-        <v>24.73</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>84.92</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>85</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2374,54 +2407,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P21" s="4">
         <v>151.57</v>
       </c>
       <c r="Q21" s="4">
-        <v>150.12</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>99.04</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2435,54 +2468,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>136</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>137</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P22" s="4">
         <v>4.98</v>
       </c>
       <c r="Q22" s="4">
-        <v>3.18</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>63.93</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2679,54 +2712,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>157</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>158</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>159</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>161</v>
       </c>
       <c r="P26" s="4">
         <v>446.92</v>
       </c>
       <c r="Q26" s="4">
-        <v>393.29</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>90</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2798,653 +2831,775 @@
       <c r="H28" s="13" t="s">
         <v>168</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>169</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>170</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>171</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>172</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>173</v>
       </c>
       <c r="P28" s="4">
-        <v>4.2</v>
+        <v>101.89</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>174</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>26</v>
+        <v>103</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>175</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>176</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>177</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>178</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>179</v>
       </c>
       <c r="P29" s="4">
-        <v>101.89</v>
+        <v>11.6</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>180</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>26</v>
+        <v>181</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>70</v>
+        <v>111</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>143</v>
+        <v>184</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>150</v>
+        <v>186</v>
       </c>
       <c r="P30" s="4">
-        <v>4.8</v>
+        <v>186.42</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>103</v>
+        <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>104</v>
+        <v>70</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>189</v>
+        <v>150</v>
       </c>
       <c r="P31" s="4">
-        <v>11.6</v>
+        <v>4.78</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>191</v>
+        <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>111</v>
+        <v>70</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="P32" s="4">
-        <v>186.42</v>
+        <v>6.22</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>150</v>
+        <v>203</v>
       </c>
       <c r="P33" s="4">
-        <v>4.78</v>
+        <v>29.21</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>207</v>
+        <v>173</v>
       </c>
       <c r="P34" s="4">
-        <v>6.22</v>
+        <v>23.07</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>70</v>
+        <v>210</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>213</v>
+        <v>75</v>
       </c>
       <c r="P35" s="4">
-        <v>29.21</v>
+        <v>4.57</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>179</v>
+        <v>220</v>
       </c>
       <c r="P36" s="4">
-        <v>23.07</v>
+        <v>133.29</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>220</v>
+        <v>70</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>75</v>
+        <v>226</v>
       </c>
       <c r="P37" s="4">
-        <v>4.57</v>
+        <v>10.84</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
-      <c r="A38" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S38" s="8"/>
+      <c r="A38" s="3">
+        <v>36</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>227</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P38" s="4">
+        <v>4.16</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>0</v>
+      </c>
+      <c r="R38" s="4">
+        <v>0</v>
+      </c>
+      <c r="S38" s="4">
+        <v>100</v>
+      </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="3">
+        <v>37</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="O39" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P39" s="4">
+        <v>127.03</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>0</v>
+      </c>
+      <c r="R39" s="4">
+        <v>0</v>
+      </c>
+      <c r="S39" s="4">
+        <v>100</v>
+      </c>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="11"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="14"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="14"/>
+      <c r="K40" s="8"/>
+      <c r="L40" s="8"/>
+      <c r="M40" s="8"/>
+      <c r="N40" s="8"/>
+      <c r="O40" s="8">
+        <v>2251</v>
+      </c>
+      <c r="P40" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="8">
+        <v>0</v>
+      </c>
+      <c r="R40" s="8"/>
+      <c r="S40" s="8"/>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A38:N38"/>
+    <mergeCell ref="A40:N40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>