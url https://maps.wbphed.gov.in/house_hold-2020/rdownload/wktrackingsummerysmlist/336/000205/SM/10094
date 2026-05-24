--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -575,65 +575,50 @@
   <si>
     <t>M/S. G.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of distribution system including providing FHTC at left out households for Bahadurpur, Khaspu, Dhopahat and Rajapur W/s Scheme and restoration of the damaged portion of roads in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte and Brittihuda W/S Scheme &amp; Barnia W/S Scheme included.</t>
   </si>
   <si>
     <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000080/2025-2026</t>
   </si>
   <si>
     <t>736/NACD-II</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELLS</t>
   </si>
   <si>
-    <t>Road Reastoration work along Brittihuda Ghosh Para of Brittihuda Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia.</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction of pumphouse cum Chlorine room with sanitary and water supply arrangement at Gokhrapota mouza in Brittihuda Piped water supply scheme in Chapra Block under Nadia Arsenic Civil Division-II ,PHE Dte. Dist- Nadia.</t>
   </si>
   <si>
     <t>ORD/000452/2024-2025</t>
   </si>
   <si>
     <t>344/NACD-II</t>
   </si>
   <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>12/04/2025</t>
   </si>
   <si>
     <t>SOMNATH GHOSH</t>
   </si>
   <si>
     <t>Repair and renovation works of R.C.C. Elevated Reservoir 900 cum for providing FHTC (Functional Household Tap Connection) for Brittihuda Water Supply Scheme in Chapra Block in Nadia District under Nadia Arsenic Civil Division- II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000109/2025-2026</t>
   </si>
   <si>
     <t>939/NACD-II</t>
@@ -720,50 +705,113 @@
     <t>Repair and Renovation work at Brittihuda 4th tube well Site under Brittihuda Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
   </si>
   <si>
     <t>ORD/000326/2024-2025</t>
   </si>
   <si>
     <t>1022/AE-I/NACD-II</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>Provisioning of Alignment by Augmenting the Prevailing Mouza's at Brittihuda W/S Scheme for Pitambarpur, Dipchandrapur, village in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000048/2024-2025</t>
   </si>
   <si>
     <t>720/NACD-II</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Gongra 2nd Tube Well Site water supply scheme under Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000239/2024-2025</t>
+  </si>
+  <si>
+    <t>1392/NACD-II</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Brittihuda 3rd tube well Site under Brittihuda Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000206/2024-2025</t>
+  </si>
+  <si>
+    <t>903/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>M/S. ASIT KUMAR BISWAS</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Brittihuda 2nd tube well Site under Brittihuda Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000209/2024-2025</t>
+  </si>
+  <si>
+    <t>902/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>NISHITH BANERJEE</t>
+  </si>
+  <si>
+    <t>Road Reastoration work along Charatala Uttar Para of Brittihuda Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000005/2025-2026</t>
+  </si>
+  <si>
+    <t>18/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>Road Reastoration work along Charatala Dakshin Para of Brittihuda Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000006/2025-2026</t>
+  </si>
+  <si>
+    <t>19/AE-I/NACD-II</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1152,51 +1200,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W40"/>
+  <dimension ref="A1:W44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1315,54 +1363,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.36</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.58</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1376,54 +1424,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>3.41</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.37</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.83</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1437,54 +1485,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>3.41</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.39</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.39</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1498,54 +1546,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>4.05</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.99</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.42</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1620,54 +1668,54 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>159.32</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>159.1</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1681,54 +1729,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>4.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.32</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>46.63</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1864,54 +1912,54 @@
       <c r="I12" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P12" s="4">
         <v>154.65</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>154.65</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1925,54 +1973,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>4.98</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>14.54</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1986,54 +2034,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P14" s="4">
         <v>0.42</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.38</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>91.21</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2045,54 +2093,54 @@
         <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P15" s="4">
         <v>10.11</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>10.11</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2163,54 +2211,54 @@
       <c r="I17" s="13" t="s">
         <v>103</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>104</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P17" s="4">
         <v>91.82</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>17.39</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>18.94</v>
       </c>
       <c r="S17" s="4">
         <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2224,54 +2272,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>111</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P18" s="4">
         <v>29.12</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>24.73</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>84.92</v>
       </c>
       <c r="S18" s="4">
         <v>85</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2407,54 +2455,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P21" s="4">
         <v>151.57</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>150.12</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>99.04</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2468,54 +2516,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>136</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>137</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P22" s="4">
         <v>4.98</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>3.18</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>63.93</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2712,54 +2760,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>157</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>158</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>159</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>161</v>
       </c>
       <c r="P26" s="4">
         <v>446.92</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>393.29</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="S26" s="4">
         <v>90</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -3011,595 +3059,839 @@
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>187</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>188</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>189</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>190</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>191</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>150</v>
+        <v>192</v>
       </c>
       <c r="P31" s="4">
-        <v>4.78</v>
+        <v>6.22</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="P32" s="4">
-        <v>6.22</v>
+        <v>29.21</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>203</v>
+        <v>173</v>
       </c>
       <c r="P33" s="4">
-        <v>29.21</v>
+        <v>23.07</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>204</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>70</v>
+        <v>205</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>173</v>
+        <v>75</v>
       </c>
       <c r="P34" s="4">
-        <v>23.07</v>
+        <v>4.57</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>210</v>
+        <v>70</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>211</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>212</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>213</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>214</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>75</v>
+        <v>215</v>
       </c>
       <c r="P35" s="4">
-        <v>4.57</v>
+        <v>133.29</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="P36" s="4">
-        <v>133.29</v>
+        <v>10.84</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>224</v>
+        <v>126</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>225</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>226</v>
+        <v>32</v>
       </c>
       <c r="P37" s="4">
-        <v>10.84</v>
+        <v>4.16</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K38" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="L38" s="4" t="s">
         <v>228</v>
       </c>
-      <c r="L38" s="4" t="s">
+      <c r="M38" s="4" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>230</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="P38" s="4">
-        <v>4.16</v>
+        <v>127.03</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>29.13</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>22.93</v>
       </c>
       <c r="S38" s="4">
         <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>231</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>232</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>233</v>
       </c>
       <c r="M39" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="N39" s="4" t="s">
         <v>234</v>
       </c>
-      <c r="N39" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O39" s="4" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="P39" s="4">
-        <v>127.03</v>
+        <v>5.79</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
-      <c r="A40" s="7" t="s">
+      <c r="A40" s="3">
+        <v>38</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K40" s="4" t="s">
         <v>236</v>
       </c>
-      <c r="B40" s="7"/>
-[...22 lines deleted...]
-      <c r="S40" s="8"/>
+      <c r="L40" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="P40" s="4">
+        <v>4.19</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>0</v>
+      </c>
+      <c r="R40" s="4">
+        <v>0</v>
+      </c>
+      <c r="S40" s="4">
+        <v>100</v>
+      </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="3">
+        <v>39</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="N41" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="O41" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="P41" s="4">
+        <v>4.2</v>
+      </c>
+      <c r="Q41" s="4">
+        <v>0</v>
+      </c>
+      <c r="R41" s="4">
+        <v>0</v>
+      </c>
+      <c r="S41" s="4">
+        <v>100</v>
+      </c>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+    </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="3">
+        <v>40</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H42" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="I42" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J42" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="L42" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="M42" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="N42" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="O42" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="P42" s="4">
+        <v>4.8</v>
+      </c>
+      <c r="Q42" s="4">
+        <v>0</v>
+      </c>
+      <c r="R42" s="4">
+        <v>0</v>
+      </c>
+      <c r="S42" s="4">
+        <v>100</v>
+      </c>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+    </row>
+    <row r="43" spans="1:23">
+      <c r="A43" s="3">
+        <v>41</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E43" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H43" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="I43" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J43" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="N43" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="O43" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="P43" s="4">
+        <v>4.76</v>
+      </c>
+      <c r="Q43" s="4">
+        <v>0</v>
+      </c>
+      <c r="R43" s="4">
+        <v>0</v>
+      </c>
+      <c r="S43" s="4">
+        <v>100</v>
+      </c>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1"/>
+      <c r="W43" s="1"/>
+    </row>
+    <row r="44" spans="1:23">
+      <c r="A44" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="14"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="14"/>
+      <c r="K44" s="8"/>
+      <c r="L44" s="8"/>
+      <c r="M44" s="8"/>
+      <c r="N44" s="8"/>
+      <c r="O44" s="8">
+        <v>2269.96</v>
+      </c>
+      <c r="P44" s="8">
+        <v>959.22</v>
+      </c>
+      <c r="Q44" s="8">
+        <v>42.26</v>
+      </c>
+      <c r="R44" s="8"/>
+      <c r="S44" s="8"/>
+      <c r="T44" s="1"/>
+      <c r="U44" s="1"/>
+      <c r="V44" s="1"/>
+      <c r="W44" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A40:N40"/>
+    <mergeCell ref="A44:N44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>