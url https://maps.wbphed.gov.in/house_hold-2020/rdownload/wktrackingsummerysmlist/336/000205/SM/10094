--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -768,50 +768,113 @@
     <t>902/AE-I/NACD-II</t>
   </si>
   <si>
     <t>NISHITH BANERJEE</t>
   </si>
   <si>
     <t>Road Reastoration work along Charatala Uttar Para of Brittihuda Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia.</t>
   </si>
   <si>
     <t>ORD/000005/2025-2026</t>
   </si>
   <si>
     <t>18/AE-I/NACD-II</t>
   </si>
   <si>
     <t>11/05/2025</t>
   </si>
   <si>
     <t>Road Reastoration work along Charatala Dakshin Para of Brittihuda Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia.</t>
   </si>
   <si>
     <t>ORD/000006/2025-2026</t>
   </si>
   <si>
     <t>19/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>Sinking of 1 no. 250 mm X 150 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; Fibre Glass strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Brittihuda 2nd Tubewell site under Brittihuda Zone-III Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000024/2025-2026</t>
+  </si>
+  <si>
+    <t>569/NACD-II</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>22/06/2025</t>
+  </si>
+  <si>
+    <t>Installation of Sign Board for Demarcation of Land for Taldaha &amp; other PWSS at Krishnaganj, Brittihuda &amp; other PWSS at Chapra &amp; Paninala &amp; other PWSS at Krishnanagar-I Block under Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000431/2024-2025</t>
+  </si>
+  <si>
+    <t>1194/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>DIAMOND ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>RTOR000009/2024-2025</t>
+  </si>
+  <si>
+    <t>32/NACD-II</t>
+  </si>
+  <si>
+    <t>Quotation charges for new LT Bulk power connection and Security Deposit for Brittihuda PH-I (For Load Enhancement) ,PHE Dte.,Nadia.</t>
+  </si>
+  <si>
+    <t>BILL/02586/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-224-24-25</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL (RM NADIA REGIONAL OFFICE)</t>
+  </si>
+  <si>
+    <t>Road Reastoration work along Brittihuda Ghosh Para of Brittihuda Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000076/2025-2026</t>
+  </si>
+  <si>
+    <t>115/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>04/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1200,51 +1263,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W44"/>
+  <dimension ref="A1:W49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3811,87 +3874,384 @@
       </c>
       <c r="N43" s="4" t="s">
         <v>248</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>150</v>
       </c>
       <c r="P43" s="4">
         <v>4.76</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>100</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
-      <c r="A44" s="7" t="s">
+      <c r="A44" s="3">
+        <v>42</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H44" s="13" t="s">
         <v>252</v>
       </c>
-      <c r="B44" s="7"/>
-[...22 lines deleted...]
-      <c r="S44" s="8"/>
+      <c r="I44" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J44" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="N44" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="O44" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="P44" s="4">
+        <v>10.83</v>
+      </c>
+      <c r="Q44" s="4">
+        <v>0</v>
+      </c>
+      <c r="R44" s="4">
+        <v>0</v>
+      </c>
+      <c r="S44" s="4">
+        <v>100</v>
+      </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
+    <row r="45" spans="1:23">
+      <c r="A45" s="3">
+        <v>43</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H45" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="L45" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="N45" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="O45" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="P45" s="4">
+        <v>3.75</v>
+      </c>
+      <c r="Q45" s="4">
+        <v>0</v>
+      </c>
+      <c r="R45" s="4">
+        <v>0</v>
+      </c>
+      <c r="S45" s="4">
+        <v>60</v>
+      </c>
+      <c r="T45" s="1"/>
+      <c r="U45" s="1"/>
+      <c r="V45" s="1"/>
+      <c r="W45" s="1"/>
+    </row>
+    <row r="46" spans="1:23">
+      <c r="A46" s="3">
+        <v>44</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H46" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I46" s="13"/>
+      <c r="J46" s="13"/>
+      <c r="K46" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N46" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O46" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P46" s="4">
+        <v>9.24</v>
+      </c>
+      <c r="Q46" s="4">
+        <v>0</v>
+      </c>
+      <c r="R46" s="4">
+        <v>0</v>
+      </c>
+      <c r="S46" s="4">
+        <v>0</v>
+      </c>
+      <c r="T46" s="1"/>
+      <c r="U46" s="1"/>
+      <c r="V46" s="1"/>
+      <c r="W46" s="1"/>
+    </row>
+    <row r="47" spans="1:23">
+      <c r="A47" s="3">
+        <v>45</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H47" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="I47" s="13"/>
+      <c r="J47" s="13"/>
+      <c r="K47" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="L47" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="M47" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="N47" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="O47" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="P47" s="4">
+        <v>4.03</v>
+      </c>
+      <c r="Q47" s="4">
+        <v>0</v>
+      </c>
+      <c r="R47" s="4">
+        <v>0</v>
+      </c>
+      <c r="S47" s="4">
+        <v>0</v>
+      </c>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+    </row>
+    <row r="48" spans="1:23">
+      <c r="A48" s="3">
+        <v>46</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E48" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H48" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K48" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="L48" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="M48" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="N48" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="O48" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="P48" s="4">
+        <v>4.78</v>
+      </c>
+      <c r="Q48" s="4">
+        <v>0</v>
+      </c>
+      <c r="R48" s="4">
+        <v>0</v>
+      </c>
+      <c r="S48" s="4">
+        <v>100</v>
+      </c>
+      <c r="T48" s="1"/>
+      <c r="U48" s="1"/>
+      <c r="V48" s="1"/>
+      <c r="W48" s="1"/>
+    </row>
+    <row r="49" spans="1:23">
+      <c r="A49" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="14"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="14"/>
+      <c r="K49" s="8"/>
+      <c r="L49" s="8"/>
+      <c r="M49" s="8"/>
+      <c r="N49" s="8"/>
+      <c r="O49" s="8">
+        <v>2302.6</v>
+      </c>
+      <c r="P49" s="8">
+        <v>959.22</v>
+      </c>
+      <c r="Q49" s="8">
+        <v>41.66</v>
+      </c>
+      <c r="R49" s="8"/>
+      <c r="S49" s="8"/>
+      <c r="T49" s="1"/>
+      <c r="U49" s="1"/>
+      <c r="V49" s="1"/>
+      <c r="W49" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A44:N44"/>
+    <mergeCell ref="A49:N49"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>