--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -125,500 +125,620 @@
   <si>
     <t>241/AE-I/NACD-II</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>19/03/2022</t>
   </si>
   <si>
     <t>TAPAS GHOSH</t>
   </si>
   <si>
     <t>Construction of Boundary wall with Grill Gate at Brittihuda 3rd site Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000287/2021-2022</t>
   </si>
   <si>
     <t>242/AE-I/NACD-II</t>
   </si>
   <si>
     <t>SURAJIT KUMAR GHOSH</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Baliadanga W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000276/2021-2022</t>
+  </si>
+  <si>
+    <t>124/NACD-II</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>22/05/2022</t>
+  </si>
+  <si>
+    <t>SINGHA ROY &amp; CO.</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Brittihuda 4th site Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000288/2021-2022</t>
   </si>
   <si>
     <t>243/AE-I/NACD-II</t>
   </si>
   <si>
     <t>CHINMOY BISWAS</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Brittihuda W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000292/2021-2022</t>
+  </si>
+  <si>
+    <t>127/NACD-II</t>
+  </si>
+  <si>
+    <t>MALLICK ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Brittihuda 5th site Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000289/2021-2022</t>
   </si>
   <si>
     <t>244/AE-I/NACD-II</t>
   </si>
   <si>
     <t>M/S RAJESH CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Baliadanga W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Hiring of 1(one) number vehicle of Category Motor Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Assistant Engineer-I, under Executive Engineer, Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, PINCODE:- 741101,West Bengal.(From-01/03/2022 to 28/02/2023)</t>
   </si>
   <si>
     <t>ORD/000405/2021-2022</t>
   </si>
   <si>
     <t>276//AE-I/NACD-II</t>
   </si>
   <si>
     <t>25/02/2022</t>
   </si>
   <si>
     <t>09/03/2022</t>
   </si>
   <si>
     <t>BABLU KUMAR SINGH</t>
   </si>
   <si>
+    <t>Continuation Work Order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Brittihuda W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000054/2022-2023</t>
+  </si>
+  <si>
+    <t>224/NACD-II</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>Hiring of 1(one) number vehicle of Category Motor Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ Diesel/ LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Assistant Engineer-II, under Executive Engineer, Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, PINCODE:- 741101,West Bengal.(From 01/03/2022 to 28/02/2023)</t>
+  </si>
+  <si>
+    <t>ORD/000402/2021-2022</t>
+  </si>
+  <si>
+    <t>55//AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>SAJAL SAHA</t>
+  </si>
+  <si>
     <t>Functional House Hold Tap Connection for providing connection to the School Premises including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete at (Remaining School only) Brittihuda W/s Scheme at Chapra Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000357/2022-2023</t>
   </si>
   <si>
     <t>296/NACD-II</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>BISWANATH DAS</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under BRITTIHUDA (Block- Chapra), BARNIA (Block- Tehatt II ), MAHATPUR (Block- Chapra ), MATIARY (Block- Krishnaganj), BAGAKHALI (Z-I) (Block- Tehatta I ), BARA NALDAH (Block- Tehatta II ) W/S Scheme, , Dist. - Nadia. NIET No.- 31 of EE/EMD of 2022-23 (Sl. No.- 01)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001768/2022-2023</t>
+  </si>
+  <si>
+    <t>1120/EMD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>15/04/2023</t>
+  </si>
+  <si>
+    <t>B.T. PROJECTS PVT. LTD</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Brittihuda Piped Water Supply Scheme under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000005/2023-2024</t>
+  </si>
+  <si>
+    <t>468/NACD-II</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>20/05/2023</t>
+  </si>
+  <si>
+    <t>M/S GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Brittihuda PWSS in Chapra Block under Nadia Arsenic Civil Division-II,P.H.E. Dte</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000155/2023-2024</t>
   </si>
   <si>
     <t>520/AE-I/NACD-II</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>25/12/2023</t>
   </si>
   <si>
     <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
-    <t>Continuation Work Order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Brittihuda W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...26 lines deleted...]
-    <t>SAJAL SAHA</t>
+    <t>Route survey engaging qualified surveyors with modern instruments viz-GPS, Total station, DGPS, Auto levels etc over the command area of Brittihuda Water Supply Scheme and preparation of completion drawing of the LDS IN Auto CAD or similar software for Brittihuda W/S Scheme in chapra Block of Nadia Dist.under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000020/2023-2024</t>
+  </si>
+  <si>
+    <t>550/NACD_II</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
   </si>
   <si>
     <t>Hiring of 1(one) number vehicle of Category Motor Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Assistant Engineer-I, under Executive Engineer, Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, PINCODE:- 741101,West Bengal.(From-01/03/2023 to 31/03/2023)</t>
   </si>
   <si>
     <t>ORD/000359/2022-2023</t>
   </si>
   <si>
     <t>253/NACD-II</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
-    <t>Route survey engaging qualified surveyors with modern instruments viz-GPS, Total station, DGPS, Auto levels etc over the command area of Brittihuda Water Supply Scheme and preparation of completion drawing of the LDS IN Auto CAD or similar software for Brittihuda W/S Scheme in chapra Block of Nadia Dist.under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...11 lines deleted...]
-    <t>31/05/2023</t>
+    <t>Balance Laying of a dedicated UPVC pipeline for supplying drinking water from newly constructed manifold at Head Works site towards Arangsarisha, Deulia Village of Brittihuda W/S Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000145/2023-2024</t>
+  </si>
+  <si>
+    <t>1414/NACD-II</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>Balance Laying UPVC pipeline for supplying drinking water including FHTC works and reconnection of existing FHTCs of Brittihuda W/S Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. as per door to door survey conducted by ISA Team.</t>
+  </si>
+  <si>
+    <t>ORD/000177/2023-2024</t>
+  </si>
+  <si>
+    <t>1460/NACD-II</t>
+  </si>
+  <si>
+    <t>22/12/2023</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>SANDIP BISWAS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000035/2022-2023</t>
   </si>
   <si>
     <t>373/NACD-II</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...44 lines deleted...]
-    <t>M/S GHOSH CONSTRUCTION</t>
+    <t>Hiring of 1(one) number vehicle of Category Motor Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ Diesel/ LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Assistant Engineer-I, under Executive Engineer, Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, Pincode:- 741101,West Bengal. (From 01/07/2024 to 30/06/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000059/2024-2025</t>
+  </si>
+  <si>
+    <t>792/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>Conversion of IEP to AIRP at Tengra Water Supply Scheme of capacity 36Cu.m/hr in Chapra Block under Nadia Arsenic Civil Division -II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000386/2024-2025</t>
+  </si>
+  <si>
+    <t>1360/NACD-II</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>SUMIT GHOSH</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Brittihuda Water Supply Scheme of capacity 220 Cu.m/hr in Chapra Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000322/2023-2024</t>
+  </si>
+  <si>
+    <t>235/NACD-II</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>21/04/2024</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
   </si>
   <si>
     <t>Acceptance cum work order "Conversion of IEP to AIRP at Gongra Water Supply Scheme of capacity 58 Cu.m/hr in Chapra Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
   </si>
   <si>
     <t>ORD/000284/2023-2024</t>
   </si>
   <si>
     <t>176/NACD-II</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>07/04/2024</t>
   </si>
   <si>
     <t>ACQUA CONSTRUCTION CONSORTIUM</t>
   </si>
   <si>
     <t>Repair and Renovation work at Brittihuda 5th tube well Site under Brittihuda Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
   </si>
   <si>
     <t>ORD/000327/2024-2025</t>
   </si>
   <si>
     <t>1023/AE-I/NACD-II</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>PRADUT GHOSH</t>
   </si>
   <si>
-    <t>Balance Laying of a dedicated UPVC pipeline for supplying drinking water from newly constructed manifold at Head Works site towards Arangsarisha, Deulia Village of Brittihuda W/S Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...26 lines deleted...]
-    <t>01/07/2025</t>
+    <t>Construction of pumphouse with sanitary and water supply arrangement at Pitambarpur mouza in Brittihuda Piped water supply scheme in Chapra Block under Nadia Arsenic Civil Division-II ,PHE Dte. Dist- Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000368/2024-2025</t>
+  </si>
+  <si>
+    <t>1617/NACD-II</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>M/S ARATI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Distribution Pipeline along with Parallal Line along with FHTC reconnection and leftout FHTC at Brittihuda W/s Scheme at Chapra block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000343/2024-2025</t>
+  </si>
+  <si>
+    <t>1568/NACD-II</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>SANJIB DEY</t>
+  </si>
+  <si>
+    <t>Provisioning of Alignment by Augmenting the Prevailing Mouza's at Brittihuda W/S Scheme for Pitambarpur, Dipchandrapur, village in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000048/2024-2025</t>
+  </si>
+  <si>
+    <t>720/NACD-II</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Brittihuda 4th tube well Site under Brittihuda Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000326/2024-2025</t>
+  </si>
+  <si>
+    <t>1022/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 1 no. 250 mm X 150 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; Fibre Glass strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Brittihuda Head Work site under Brittihuda Zone-III Water Supply Scheme under Nadia Arsenic Civil Division-II, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000243/2024-2025</t>
+  </si>
+  <si>
+    <t>1397/NACD-II</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>TULIP ENGINEERS CO OP. SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Gongra 2nd Tube Well Site water supply scheme under Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000239/2024-2025</t>
+  </si>
+  <si>
+    <t>1392/NACD-II</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Brittihuda 3rd tube well Site under Brittihuda Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000206/2024-2025</t>
+  </si>
+  <si>
+    <t>903/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>M/S. ASIT KUMAR BISWAS</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Brittihuda 2nd tube well Site under Brittihuda Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000209/2024-2025</t>
+  </si>
+  <si>
+    <t>902/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>NISHITH BANERJEE</t>
   </si>
   <si>
     <t>Supply of Water Level Indicator at Brittihuda,Mahatpur,Bahirgachhi Zone-1,Bahirgachhi Zone-II,Bagberia,Betberia PWSS in Chapra Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000427/2024-2025</t>
   </si>
   <si>
     <t>1191/AE-I/NACD-II</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>MAYA ENTERPRISE</t>
   </si>
   <si>
-    <t>Conversion of IEP to AIRP at Tengra Water Supply Scheme of capacity 36Cu.m/hr in Chapra Block under Nadia Arsenic Civil Division -II, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of 50 m3/hr capacity Iron Elimination Plant at Mouza-Pitambarpur under habitation Mallickpara under Brittihuda Public Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000388/2024-2025</t>
   </si>
   <si>
     <t>131/NACD-II</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
-    <t>Acceptance cum work order "Conversion of IEP to AIRP at Brittihuda Water Supply Scheme of capacity 220 Cu.m/hr in Chapra Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
-[...52 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC under Brittihuda (Source Augmentation, Pritambarpur) ground water based water supply scheme under Block_ Chapra Dist. - Nadia under EMD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000030/2025-2026</t>
   </si>
   <si>
     <t>702/EMD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>04/05/2025</t>
   </si>
   <si>
     <t>M/S. G.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of distribution system including providing FHTC at left out households for Bahadurpur, Khaspu, Dhopahat and Rajapur W/s Scheme and restoration of the damaged portion of roads in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte and Brittihuda W/S Scheme &amp; Barnia W/S Scheme included.</t>
   </si>
   <si>
     <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000080/2025-2026</t>
   </si>
   <si>
     <t>736/NACD-II</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELLS</t>
   </si>
   <si>
+    <t>Road Reastoration work along Brittihuda Ghosh Para of Brittihuda Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000076/2025-2026</t>
+  </si>
+  <si>
+    <t>115/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>04/07/2025</t>
+  </si>
+  <si>
     <t>Construction of pumphouse cum Chlorine room with sanitary and water supply arrangement at Gokhrapota mouza in Brittihuda Piped water supply scheme in Chapra Block under Nadia Arsenic Civil Division-II ,PHE Dte. Dist- Nadia.</t>
   </si>
   <si>
     <t>ORD/000452/2024-2025</t>
   </si>
   <si>
     <t>344/NACD-II</t>
   </si>
   <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>12/04/2025</t>
   </si>
   <si>
     <t>SOMNATH GHOSH</t>
   </si>
   <si>
     <t>Repair and renovation works of R.C.C. Elevated Reservoir 900 cum for providing FHTC (Functional Household Tap Connection) for Brittihuda Water Supply Scheme in Chapra Block in Nadia District under Nadia Arsenic Civil Division- II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000109/2025-2026</t>
   </si>
   <si>
     <t>939/NACD-II</t>
@@ -644,237 +764,117 @@
   <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>09/11/2025</t>
   </si>
   <si>
     <t>Supply of flow control devices in the closed water conduit at Brittihuda PWSS in Chapra Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000131/2025-2026</t>
   </si>
   <si>
     <t>224/AE-I/NACD-II</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>21/09/2025</t>
   </si>
   <si>
-    <t>Balance Laying UPVC pipeline for supplying drinking water including FHTC works and reconnection of existing FHTCs of Brittihuda W/S Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. as per door to door survey conducted by ISA Team.</t>
-[...103 lines deleted...]
-  <si>
     <t>Road Reastoration work along Charatala Uttar Para of Brittihuda Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia.</t>
   </si>
   <si>
     <t>ORD/000005/2025-2026</t>
   </si>
   <si>
     <t>18/AE-I/NACD-II</t>
   </si>
   <si>
     <t>11/05/2025</t>
   </si>
   <si>
     <t>Road Reastoration work along Charatala Dakshin Para of Brittihuda Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia.</t>
   </si>
   <si>
     <t>ORD/000006/2025-2026</t>
   </si>
   <si>
     <t>19/AE-I/NACD-II</t>
   </si>
   <si>
+    <t>Installation of Sign Board for Demarcation of Land for Taldaha &amp; other PWSS at Krishnaganj, Brittihuda &amp; other PWSS at Chapra &amp; Paninala &amp; other PWSS at Krishnanagar-I Block under Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000431/2024-2025</t>
+  </si>
+  <si>
+    <t>1194/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>DIAMOND ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Sinking of 1 no. 250 mm X 150 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; Fibre Glass strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Brittihuda 2nd Tubewell site under Brittihuda Zone-III Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000024/2025-2026</t>
   </si>
   <si>
     <t>569/NACD-II</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>22/06/2025</t>
   </si>
   <si>
-    <t>Installation of Sign Board for Demarcation of Land for Taldaha &amp; other PWSS at Krishnaganj, Brittihuda &amp; other PWSS at Chapra &amp; Paninala &amp; other PWSS at Krishnanagar-I Block under Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...10 lines deleted...]
-  <si>
     <t>RTOR000009/2024-2025</t>
   </si>
   <si>
     <t>32/NACD-II</t>
   </si>
   <si>
     <t>Quotation charges for new LT Bulk power connection and Security Deposit for Brittihuda PH-I (For Load Enhancement) ,PHE Dte.,Nadia.</t>
   </si>
   <si>
     <t>BILL/02586/2024-2025</t>
   </si>
   <si>
     <t>BP-224-24-25</t>
   </si>
   <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>WBSEDCL (RM NADIA REGIONAL OFFICE)</t>
-  </si>
-[...13 lines deleted...]
-    <t>04/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1536,249 +1536,249 @@
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>3.41</v>
+        <v>138.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.39</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.39</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>4.05</v>
+        <v>3.41</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.99</v>
+        <v>3.39</v>
       </c>
       <c r="R6" s="4">
-        <v>98.42</v>
+        <v>99.39</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>138.93</v>
+        <v>159.32</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>159.1</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>159.32</v>
+        <v>4.05</v>
       </c>
       <c r="Q8" s="4">
-        <v>159.1</v>
+        <v>3.99</v>
       </c>
       <c r="R8" s="4">
-        <v>99.86</v>
+        <v>98.42</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1829,2140 +1829,2140 @@
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="P10" s="4">
-        <v>2.05</v>
+        <v>154.65</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>154.65</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.58</v>
+        <v>4.98</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>14.54</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>154.65</v>
+        <v>2.05</v>
       </c>
       <c r="Q12" s="4">
-        <v>154.65</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>4.98</v>
+        <v>91.82</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.72</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>14.54</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>62</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>0.42</v>
+        <v>29.12</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.38</v>
+        <v>24.73</v>
       </c>
       <c r="R14" s="4">
-        <v>91.21</v>
+        <v>84.92</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="13"/>
+      <c r="J15" s="13" t="s">
+        <v>96</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>56</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>10.11</v>
+        <v>0.58</v>
       </c>
       <c r="Q15" s="4">
-        <v>10.11</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="I16" s="13"/>
+        <v>102</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P16" s="4">
+        <v>10.11</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>10.11</v>
+      </c>
+      <c r="R16" s="4">
         <v>100</v>
       </c>
-      <c r="P16" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>103</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>104</v>
+        <v>49</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>109</v>
+        <v>62</v>
       </c>
       <c r="P17" s="4">
-        <v>91.82</v>
+        <v>0.42</v>
       </c>
       <c r="Q17" s="4">
-        <v>17.39</v>
+        <v>0.38</v>
       </c>
       <c r="R17" s="4">
-        <v>18.94</v>
+        <v>91.21</v>
       </c>
       <c r="S17" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="P18" s="4">
-        <v>29.12</v>
+        <v>151.57</v>
       </c>
       <c r="Q18" s="4">
-        <v>24.73</v>
+        <v>150.12</v>
       </c>
       <c r="R18" s="4">
-        <v>84.92</v>
+        <v>99.04</v>
       </c>
       <c r="S18" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P19" s="4">
-        <v>177.79</v>
+        <v>133.29</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>126</v>
       </c>
       <c r="N20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>4.11</v>
+        <v>12.32</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="N21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O21" s="4" t="s">
-        <v>116</v>
+        <v>62</v>
       </c>
       <c r="P21" s="4">
-        <v>151.57</v>
+        <v>4.98</v>
       </c>
       <c r="Q21" s="4">
-        <v>150.12</v>
+        <v>3.18</v>
       </c>
       <c r="R21" s="4">
-        <v>99.04</v>
+        <v>63.93</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="M22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="N22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="O22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>4.98</v>
+        <v>165.15</v>
       </c>
       <c r="Q22" s="4">
-        <v>3.18</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>63.93</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>142</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>144</v>
       </c>
       <c r="P23" s="4">
-        <v>4.58</v>
+        <v>446.92</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>393.29</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>145</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>146</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>148</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>149</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>150</v>
       </c>
       <c r="P24" s="4">
-        <v>165.15</v>
+        <v>177.79</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>151</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>152</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>153</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>154</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>56</v>
+        <v>156</v>
       </c>
       <c r="P25" s="4">
-        <v>23.07</v>
+        <v>4.11</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="P26" s="4">
-        <v>446.92</v>
+        <v>6.19</v>
       </c>
       <c r="Q26" s="4">
-        <v>393.29</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="P27" s="4">
-        <v>6.19</v>
+        <v>101.89</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>173</v>
+        <v>52</v>
       </c>
       <c r="P28" s="4">
-        <v>101.89</v>
+        <v>127.03</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>29.13</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>22.93</v>
       </c>
       <c r="S28" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>174</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>103</v>
+        <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>175</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>176</v>
       </c>
       <c r="M29" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="N29" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="N29" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O29" s="4" t="s">
-        <v>179</v>
+        <v>32</v>
       </c>
       <c r="P29" s="4">
-        <v>11.6</v>
+        <v>4.16</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="L30" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="I30" s="13" t="s">
+      <c r="M30" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="J30" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K30" s="4" t="s">
+      <c r="N30" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="O30" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="M30" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P30" s="4">
-        <v>186.42</v>
+        <v>10.84</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>192</v>
+        <v>56</v>
       </c>
       <c r="P31" s="4">
-        <v>6.22</v>
+        <v>5.79</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="P32" s="4">
-        <v>29.21</v>
+        <v>4.19</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>173</v>
+        <v>197</v>
       </c>
       <c r="P33" s="4">
-        <v>23.07</v>
+        <v>4.2</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>205</v>
+        <v>96</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>75</v>
+        <v>203</v>
       </c>
       <c r="P34" s="4">
-        <v>4.57</v>
+        <v>4.58</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>215</v>
+        <v>52</v>
       </c>
       <c r="P35" s="4">
-        <v>133.29</v>
+        <v>23.07</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="P36" s="4">
-        <v>10.84</v>
+        <v>11.6</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>26</v>
+        <v>216</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>126</v>
+        <v>219</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>32</v>
+        <v>221</v>
       </c>
       <c r="P37" s="4">
-        <v>4.16</v>
+        <v>186.42</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>56</v>
+        <v>138</v>
       </c>
       <c r="P38" s="4">
-        <v>127.03</v>
+        <v>4.78</v>
       </c>
       <c r="Q38" s="4">
-        <v>29.13</v>
+        <v>0</v>
       </c>
       <c r="R38" s="4">
-        <v>22.93</v>
+        <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="K39" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="O39" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="L39" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P39" s="4">
-        <v>5.79</v>
+        <v>6.22</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="K40" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="M40" s="4" t="s">
         <v>236</v>
       </c>
-      <c r="L40" s="4" t="s">
+      <c r="N40" s="4" t="s">
         <v>237</v>
       </c>
-      <c r="M40" s="4" t="s">
+      <c r="O40" s="4" t="s">
         <v>238</v>
       </c>
-      <c r="N40" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P40" s="4">
-        <v>4.19</v>
+        <v>29.21</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J41" s="13" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="K41" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="M41" s="4" t="s">
         <v>242</v>
       </c>
-      <c r="L41" s="4" t="s">
+      <c r="N41" s="4" t="s">
         <v>243</v>
       </c>
-      <c r="M41" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O41" s="4" t="s">
-        <v>244</v>
+        <v>168</v>
       </c>
       <c r="P41" s="4">
-        <v>4.2</v>
+        <v>23.07</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>70</v>
+        <v>245</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>246</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>247</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>143</v>
+        <v>248</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>150</v>
+        <v>101</v>
       </c>
       <c r="P42" s="4">
-        <v>4.8</v>
+        <v>4.57</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="13" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>143</v>
+        <v>202</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="P43" s="4">
-        <v>4.76</v>
+        <v>4.8</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>100</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="K44" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="N44" s="4" t="s">
         <v>253</v>
       </c>
-      <c r="L44" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O44" s="4" t="s">
-        <v>186</v>
+        <v>138</v>
       </c>
       <c r="P44" s="4">
-        <v>10.83</v>
+        <v>4.76</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
@@ -3970,275 +3970,275 @@
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
         <v>257</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>258</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>259</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>142</v>
+        <v>201</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>143</v>
+        <v>202</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>260</v>
       </c>
       <c r="P45" s="4">
         <v>3.75</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>60</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="I46" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J46" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="I46" s="13"/>
-      <c r="J46" s="13"/>
       <c r="K46" s="4" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>127</v>
+        <v>264</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>127</v>
+        <v>265</v>
       </c>
       <c r="O46" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="P46" s="4">
+        <v>10.83</v>
+      </c>
+      <c r="Q46" s="4">
+        <v>0</v>
+      </c>
+      <c r="R46" s="4">
+        <v>0</v>
+      </c>
+      <c r="S46" s="4">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>263</v>
+        <v>123</v>
       </c>
       <c r="I47" s="13"/>
       <c r="J47" s="13"/>
       <c r="K47" s="4" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>266</v>
+        <v>155</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>266</v>
+        <v>155</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>267</v>
+        <v>127</v>
       </c>
       <c r="P47" s="4">
-        <v>4.03</v>
+        <v>9.24</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
         <v>268</v>
       </c>
-      <c r="I48" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I48" s="13"/>
+      <c r="J48" s="13"/>
       <c r="K48" s="4" t="s">
         <v>269</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>270</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>271</v>
       </c>
       <c r="N48" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="O48" s="4" t="s">
         <v>272</v>
       </c>
-      <c r="O48" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P48" s="4">
-        <v>4.78</v>
+        <v>4.03</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="7" t="s">
         <v>273</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="7"/>
       <c r="D49" s="7"/>
       <c r="E49" s="11"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="14"/>
       <c r="I49" s="14"/>
       <c r="J49" s="14"/>
       <c r="K49" s="8"/>
       <c r="L49" s="8"/>
       <c r="M49" s="8"/>
       <c r="N49" s="8"/>
       <c r="O49" s="8">
         <v>2302.6</v>
       </c>
       <c r="P49" s="8">
-        <v>959.22</v>
+        <v>941.83</v>
       </c>
       <c r="Q49" s="8">
-        <v>41.66</v>
+        <v>40.9</v>
       </c>
       <c r="R49" s="8"/>
       <c r="S49" s="8"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A49:N49"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>