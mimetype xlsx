--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -539,213 +539,231 @@
   <si>
     <t>48/NACD-II</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>NAMDAR ALI</t>
   </si>
   <si>
     <t>Construction of 50 m3/hr capacity Iron Elimination Plant at Mouza Abhaynagar underBarnia Public Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000162/2024-2025</t>
   </si>
   <si>
     <t>1127/NACD-II</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>14/04/2026</t>
   </si>
   <si>
     <t>PAPAN ROY</t>
   </si>
   <si>
     <t>New Sinking of 1 no. 250 mm X 150 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Mouza Ujirpur under Barnia Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000237/2024-2025</t>
   </si>
   <si>
     <t>1390/NACD-II</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>GENUINE</t>
   </si>
   <si>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Barnia Water Supply Scheme of capacity 160 Cu.m/hr in Tehatta-II Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000321/2023-2024</t>
+  </si>
+  <si>
+    <t>218/NACD-II</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>12/04/2025</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection (FHTC) including supply of 15 mm dia GI/PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete at Abhaynagar and Ujirpur and Komthana mouza of Barnia W/s Scheme of Tehatta-2 Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000334/2024-2025</t>
+  </si>
+  <si>
+    <t>1608/NACD-II</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC under Barnia (Source Augmentation, Abhaynagar) ground water based water supply scheme under Block_ Tehatta-II Dist. - Nadia under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000029/2025-2026</t>
+  </si>
+  <si>
+    <t>699/EMD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>SMILE</t>
+  </si>
+  <si>
+    <t>Laying of distribution system including providing FHTC at left out households for Bahadurpur, Khaspu, Dhopahat and Rajapur W/s Scheme and restoration of the damaged portion of roads in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte and Brittihuda W/S Scheme &amp; Barnia W/S Scheme included.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000080/2025-2026</t>
+  </si>
+  <si>
+    <t>736/NACD-II</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>Construction of Switch Room (3.50 mtr x 2.70 mtr) in Barnia Public Water Suply Scheme under Nadia Arsenic Civil Division-II , PHE Dte. Dist -Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000069/2025-2026</t>
+  </si>
+  <si>
+    <t>108/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>03/08/2025</t>
+  </si>
+  <si>
+    <t>M/S RAJESH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Bagakhali Zone-I W/s Scheme (Vill- Sahapur) in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte. &amp; Barnia Pwss under Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000406/2021-2022</t>
+  </si>
+  <si>
+    <t>128_NACD-II</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>22/05/2022</t>
+  </si>
+  <si>
+    <t>M/S NANDY ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Supply of flow control devices in the closed water conduit at Barnia PWSS in Tehatta-II Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000130/2025-2026</t>
+  </si>
+  <si>
+    <t>223/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>21/09/2025</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Construction of pumphouse cum Chlorine room with sanitary and water supply arrangement at Ujirpur mouza in Barnia Piped water supply scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II, PHE Dte. Dist- Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000302/2024-2025</t>
+  </si>
+  <si>
+    <t>1468/NACD-II</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR BANIK</t>
+  </si>
+  <si>
     <t>Construction of 50 m3/hr capacity Iron Elimination Plant at Mouza UjirPur underBarnia Public Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000212/2024-2025</t>
   </si>
   <si>
     <t>1306/NACD-II</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>19/09/2025</t>
-  </si>
-[...124 lines deleted...]
-    <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1134,51 +1152,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W42"/>
+  <dimension ref="A1:W43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3178,532 +3196,593 @@
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>183</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>114</v>
+        <v>188</v>
       </c>
       <c r="P34" s="4">
-        <v>22.96</v>
+        <v>363.16</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>193</v>
+        <v>114</v>
       </c>
       <c r="P35" s="4">
-        <v>363.16</v>
+        <v>153.16</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>194</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
         <v>195</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>196</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>197</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>198</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>114</v>
+        <v>199</v>
       </c>
       <c r="P36" s="4">
-        <v>153.16</v>
+        <v>10.79</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="J37" s="13"/>
+        <v>201</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K37" s="4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>204</v>
+        <v>38</v>
       </c>
       <c r="P37" s="4">
-        <v>10.79</v>
+        <v>186.42</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>206</v>
+        <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
-        <v>27</v>
+        <v>102</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>207</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>208</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>209</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>210</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>38</v>
+        <v>211</v>
       </c>
       <c r="P38" s="4">
-        <v>186.42</v>
+        <v>3.28</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="J39" s="13" t="s">
-        <v>102</v>
+        <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="P39" s="4">
-        <v>3.28</v>
+        <v>102.45</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>27</v>
+        <v>219</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="P40" s="4">
-        <v>102.45</v>
+        <v>4.79</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J41" s="13" t="s">
-        <v>224</v>
+        <v>27</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="P41" s="4">
-        <v>4.79</v>
+        <v>6.23</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
-      <c r="A42" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S42" s="8"/>
+      <c r="A42" s="3">
+        <v>40</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H42" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="I42" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J42" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="L42" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="M42" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="N42" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="O42" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P42" s="4">
+        <v>22.96</v>
+      </c>
+      <c r="Q42" s="4">
+        <v>0</v>
+      </c>
+      <c r="R42" s="4">
+        <v>0</v>
+      </c>
+      <c r="S42" s="4">
+        <v>60</v>
+      </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
+    <row r="43" spans="1:23">
+      <c r="A43" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="14"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="14"/>
+      <c r="K43" s="8"/>
+      <c r="L43" s="8"/>
+      <c r="M43" s="8"/>
+      <c r="N43" s="8"/>
+      <c r="O43" s="8">
+        <v>1388.74</v>
+      </c>
+      <c r="P43" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="8">
+        <v>0</v>
+      </c>
+      <c r="R43" s="8"/>
+      <c r="S43" s="8"/>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1"/>
+      <c r="W43" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A42:N42"/>
+    <mergeCell ref="A43:N43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>