--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -509,261 +509,279 @@
   <si>
     <t>ORD/000005/2024-2025</t>
   </si>
   <si>
     <t>683/AE-I/NACD-II</t>
   </si>
   <si>
     <t>Continuation work order for Technical framework for Conclusive ATR Regarding WBCMRO Grievance portal at Barnia W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000007/2024-2025</t>
   </si>
   <si>
     <t>686/AE-I/NACD-II</t>
   </si>
   <si>
     <t>Continuation work order for Provisioning of hydraulics as per IS 4985 with latest edition at within the command area of Barnia W/s Scheme at Tehatta II Development Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000368/2023-2024</t>
   </si>
   <si>
     <t>671/AE-I/NACD-II</t>
   </si>
   <si>
+    <t>Construction of 50 m3/hr capacity Iron Elimination Plant at Mouza Abhaynagar underBarnia Public Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000162/2024-2025</t>
+  </si>
+  <si>
+    <t>1127/NACD-II</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>PAPAN ROY</t>
+  </si>
+  <si>
+    <t>New Sinking of 1 no. 250 mm X 150 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Mouza Ujirpur under Barnia Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000237/2024-2025</t>
+  </si>
+  <si>
+    <t>1390/NACD-II</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>GENUINE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Barnia Water Supply Scheme of capacity 160 Cu.m/hr in Tehatta-II Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000321/2023-2024</t>
+  </si>
+  <si>
+    <t>218/NACD-II</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>12/04/2025</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection (FHTC) including supply of 15 mm dia GI/PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete at Abhaynagar and Ujirpur and Komthana mouza of Barnia W/s Scheme of Tehatta-2 Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000334/2024-2025</t>
+  </si>
+  <si>
+    <t>1608/NACD-II</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC under Barnia (Source Augmentation, Abhaynagar) ground water based water supply scheme under Block_ Tehatta-II Dist. - Nadia under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000029/2025-2026</t>
+  </si>
+  <si>
+    <t>699/EMD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>SMILE</t>
+  </si>
+  <si>
+    <t>Laying of distribution system including providing FHTC at left out households for Bahadurpur, Khaspu, Dhopahat and Rajapur W/s Scheme and restoration of the damaged portion of roads in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte and Brittihuda W/S Scheme &amp; Barnia W/S Scheme included.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000080/2025-2026</t>
+  </si>
+  <si>
+    <t>736/NACD-II</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>Construction of Switch Room (3.50 mtr x 2.70 mtr) in Barnia Public Water Suply Scheme under Nadia Arsenic Civil Division-II , PHE Dte. Dist -Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000069/2025-2026</t>
+  </si>
+  <si>
+    <t>108/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>03/08/2025</t>
+  </si>
+  <si>
+    <t>M/S RAJESH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Bagakhali Zone-I W/s Scheme (Vill- Sahapur) in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte. &amp; Barnia Pwss under Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000406/2021-2022</t>
+  </si>
+  <si>
+    <t>128_NACD-II</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>22/05/2022</t>
+  </si>
+  <si>
+    <t>M/S NANDY ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Supply of flow control devices in the closed water conduit at Barnia PWSS in Tehatta-II Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000130/2025-2026</t>
+  </si>
+  <si>
+    <t>223/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>21/09/2025</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Construction of pumphouse cum Chlorine room with sanitary and water supply arrangement at Ujirpur mouza in Barnia Piped water supply scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II, PHE Dte. Dist- Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000302/2024-2025</t>
+  </si>
+  <si>
+    <t>1468/NACD-II</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR BANIK</t>
+  </si>
+  <si>
     <t>Construction of pumphouse cum Chlorine room with sanitary and water supply arrangement at Abhaynagar mouza in Barnia Piped water supply scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II, PHE Dte. Dist- Nadia</t>
   </si>
   <si>
     <t>ORD/000379/2024-2025</t>
   </si>
   <si>
     <t>48/NACD-II</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>NAMDAR ALI</t>
   </si>
   <si>
-    <t>Construction of 50 m3/hr capacity Iron Elimination Plant at Mouza Abhaynagar underBarnia Public Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
-[...178 lines deleted...]
-  <si>
     <t>Construction of 50 m3/hr capacity Iron Elimination Plant at Mouza UjirPur underBarnia Public Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000212/2024-2025</t>
   </si>
   <si>
     <t>1306/NACD-II</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>19/09/2025</t>
+  </si>
+  <si>
+    <t>New Sinking of 1 no. 250 mm X 150 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Mouza Abhaynagar under Barnia Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000318/2024-2025</t>
+  </si>
+  <si>
+    <t>1531/NACD-II</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>SUBHAJIT SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1152,51 +1170,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W43"/>
+  <dimension ref="A1:W44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1315,54 +1333,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1376,54 +1394,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1437,54 +1455,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>4.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.98</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1498,54 +1516,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P6" s="4">
         <v>4.94</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.94</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1559,54 +1577,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P7" s="4">
         <v>4.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.94</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1620,54 +1638,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>98.17</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>16.24</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>16.54</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1864,54 +1882,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>4.7</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.61</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.05</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1982,54 +2000,54 @@
       <c r="I14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>91.82</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.71</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="S14" s="4">
         <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2104,54 +2122,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P16" s="4">
         <v>0.97</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2165,54 +2183,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P17" s="4">
         <v>0.97</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2226,54 +2244,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P18" s="4">
         <v>0.97</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2287,54 +2305,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P19" s="4">
         <v>0.97</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2348,54 +2366,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>95</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P20" s="4">
         <v>7.77</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>7.77</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2409,54 +2427,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P21" s="4">
         <v>25.6</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>25.32</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>98.91</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2470,54 +2488,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P22" s="4">
         <v>0.97</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>99.11</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2531,54 +2549,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>134</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>137</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>139</v>
       </c>
       <c r="P23" s="4">
         <v>0.93</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2592,54 +2610,54 @@
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>142</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>143</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>144</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P24" s="4">
         <v>0.97</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>98.51</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2653,54 +2671,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>146</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>143</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>144</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P25" s="4">
         <v>0.97</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>99.21</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2714,54 +2732,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>149</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>150</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P26" s="4">
         <v>0.97</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>95.05</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2775,54 +2793,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>152</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>153</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>154</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P27" s="4">
         <v>0.97</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>98.5</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2836,54 +2854,54 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>157</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>158</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>154</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P28" s="4">
         <v>0.96</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>96.91</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2897,54 +2915,54 @@
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>160</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>161</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>154</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P29" s="4">
         <v>0.97</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>98.55</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -2958,656 +2976,656 @@
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>163</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>164</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>143</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>144</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P30" s="4">
         <v>0.96</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>97.75</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>165</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>27</v>
+        <v>102</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>166</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>167</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>168</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>169</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>170</v>
       </c>
       <c r="P31" s="4">
-        <v>6.22</v>
+        <v>23.07</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>171</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>102</v>
+        <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>172</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>173</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>174</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>175</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>176</v>
       </c>
       <c r="P32" s="4">
-        <v>23.07</v>
+        <v>10.41</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>177</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>178</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>179</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>180</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>181</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>182</v>
       </c>
       <c r="P33" s="4">
-        <v>10.41</v>
+        <v>363.16</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>244.08</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>67.21</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>183</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>188</v>
+        <v>114</v>
       </c>
       <c r="P34" s="4">
-        <v>363.16</v>
+        <v>153.16</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="J35" s="13"/>
+      <c r="K35" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="I35" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K35" s="4" t="s">
+      <c r="L35" s="4" t="s">
         <v>190</v>
       </c>
-      <c r="L35" s="4" t="s">
+      <c r="M35" s="4" t="s">
         <v>191</v>
       </c>
-      <c r="M35" s="4" t="s">
+      <c r="N35" s="4" t="s">
         <v>192</v>
       </c>
-      <c r="N35" s="4" t="s">
+      <c r="O35" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="O35" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P35" s="4">
-        <v>153.16</v>
+        <v>10.79</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>194</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="J36" s="13"/>
+        <v>195</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K36" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>199</v>
+        <v>38</v>
       </c>
       <c r="P36" s="4">
-        <v>10.79</v>
+        <v>186.42</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>200</v>
       </c>
       <c r="I37" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="K37" s="4" t="s">
         <v>201</v>
       </c>
-      <c r="J37" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K37" s="4" t="s">
+      <c r="L37" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="L37" s="4" t="s">
+      <c r="M37" s="4" t="s">
         <v>203</v>
       </c>
-      <c r="M37" s="4" t="s">
+      <c r="N37" s="4" t="s">
         <v>204</v>
       </c>
-      <c r="N37" s="4" t="s">
+      <c r="O37" s="4" t="s">
         <v>205</v>
       </c>
-      <c r="O37" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P37" s="4">
-        <v>186.42</v>
+        <v>3.28</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>206</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="J38" s="13" t="s">
-        <v>102</v>
+        <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>207</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>208</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>209</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>210</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>211</v>
       </c>
       <c r="P38" s="4">
-        <v>3.28</v>
+        <v>102.45</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>212</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="P39" s="4">
-        <v>102.45</v>
+        <v>4.79</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>219</v>
+        <v>27</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>220</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>221</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>222</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>223</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>224</v>
       </c>
       <c r="P40" s="4">
-        <v>4.79</v>
+        <v>6.23</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
@@ -3624,51 +3642,51 @@
       <c r="H41" s="13" t="s">
         <v>225</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>226</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>227</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>228</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>229</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>230</v>
       </c>
       <c r="P41" s="4">
-        <v>6.23</v>
+        <v>6.22</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
@@ -3702,87 +3720,148 @@
       </c>
       <c r="N42" s="4" t="s">
         <v>235</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P42" s="4">
         <v>22.96</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>60</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
-      <c r="A43" s="7" t="s">
+      <c r="A43" s="3">
+        <v>41</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E43" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H43" s="13" t="s">
         <v>236</v>
       </c>
-      <c r="B43" s="7"/>
-[...15 lines deleted...]
-      <c r="P43" s="8">
+      <c r="I43" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J43" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="N43" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="O43" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="P43" s="4">
+        <v>10.41</v>
+      </c>
+      <c r="Q43" s="4">
         <v>0</v>
       </c>
-      <c r="Q43" s="8">
+      <c r="R43" s="4">
         <v>0</v>
       </c>
-      <c r="R43" s="8"/>
-      <c r="S43" s="8"/>
+      <c r="S43" s="4">
+        <v>100</v>
+      </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
+    <row r="44" spans="1:23">
+      <c r="A44" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="14"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="14"/>
+      <c r="K44" s="8"/>
+      <c r="L44" s="8"/>
+      <c r="M44" s="8"/>
+      <c r="N44" s="8"/>
+      <c r="O44" s="8">
+        <v>1399.15</v>
+      </c>
+      <c r="P44" s="8">
+        <v>335.92</v>
+      </c>
+      <c r="Q44" s="8">
+        <v>24.01</v>
+      </c>
+      <c r="R44" s="8"/>
+      <c r="S44" s="8"/>
+      <c r="T44" s="1"/>
+      <c r="U44" s="1"/>
+      <c r="V44" s="1"/>
+      <c r="W44" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A43:N43"/>
+    <mergeCell ref="A44:N44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>