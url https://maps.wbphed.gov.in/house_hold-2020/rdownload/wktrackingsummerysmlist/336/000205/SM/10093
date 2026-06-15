--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="262">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -738,50 +738,107 @@
     <t>1306/NACD-II</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>New Sinking of 1 no. 250 mm X 150 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Mouza Abhaynagar under Barnia Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000318/2024-2025</t>
   </si>
   <si>
     <t>1531/NACD-II</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>SUBHAJIT SAHA</t>
+  </si>
+  <si>
+    <t>RTOR000005/2024-2025</t>
+  </si>
+  <si>
+    <t>33/NACD-II</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>Quotation charges and security deposit for new service connection at Barnia PH-I</t>
+  </si>
+  <si>
+    <t>BILL/02691/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-292</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL (RM NADIA REGIONAL OFFICE)</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection &amp; security deposit Charge at Abhaynagar (Source Aug.) under Barnia W/S Scheme under EMSD-III, PHE Dte, Dhubulia, Nadia</t>
+  </si>
+  <si>
+    <t>BILL/02693/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-291</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.L (PANCHDHARA ABHAYNAGAR C.C.C)</t>
+  </si>
+  <si>
+    <t>Quotation charges and security deposit for new service connection (Source Augmentation)at Uzirpur under Barnia.</t>
+  </si>
+  <si>
+    <t>BILL/02692/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-287</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC under Barnia (Source Augmentation,Ujjinpur) ground water based water supply scheme under Block_ Tehatta-II Dist. - Nadia under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000028/2025-2026</t>
+  </si>
+  <si>
+    <t>698/EMD</t>
+  </si>
+  <si>
+    <t>STANDARD ENGINEERING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1170,73 +1227,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W44"/>
+  <dimension ref="A1:W49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -3781,87 +3838,376 @@
       </c>
       <c r="N43" s="4" t="s">
         <v>240</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>241</v>
       </c>
       <c r="P43" s="4">
         <v>10.41</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>100</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
-      <c r="A44" s="7" t="s">
+      <c r="A44" s="3">
+        <v>42</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H44" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I44" s="13"/>
+      <c r="J44" s="13"/>
+      <c r="K44" s="4" t="s">
         <v>242</v>
       </c>
-      <c r="B44" s="7"/>
-[...22 lines deleted...]
-      <c r="S44" s="8"/>
+      <c r="L44" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="N44" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="O44" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P44" s="4">
+        <v>9.24</v>
+      </c>
+      <c r="Q44" s="4">
+        <v>0</v>
+      </c>
+      <c r="R44" s="4">
+        <v>0</v>
+      </c>
+      <c r="S44" s="4">
+        <v>0</v>
+      </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
+    <row r="45" spans="1:23">
+      <c r="A45" s="3">
+        <v>43</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H45" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="I45" s="13"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="L45" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="N45" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="O45" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="P45" s="4">
+        <v>3.65</v>
+      </c>
+      <c r="Q45" s="4">
+        <v>0</v>
+      </c>
+      <c r="R45" s="4">
+        <v>0</v>
+      </c>
+      <c r="S45" s="4">
+        <v>0</v>
+      </c>
+      <c r="T45" s="1"/>
+      <c r="U45" s="1"/>
+      <c r="V45" s="1"/>
+      <c r="W45" s="1"/>
+    </row>
+    <row r="46" spans="1:23">
+      <c r="A46" s="3">
+        <v>44</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H46" s="13" t="s">
+        <v>250</v>
+      </c>
+      <c r="I46" s="13"/>
+      <c r="J46" s="13"/>
+      <c r="K46" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="N46" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="O46" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="P46" s="4">
+        <v>3.74</v>
+      </c>
+      <c r="Q46" s="4">
+        <v>0</v>
+      </c>
+      <c r="R46" s="4">
+        <v>0</v>
+      </c>
+      <c r="S46" s="4">
+        <v>0</v>
+      </c>
+      <c r="T46" s="1"/>
+      <c r="U46" s="1"/>
+      <c r="V46" s="1"/>
+      <c r="W46" s="1"/>
+    </row>
+    <row r="47" spans="1:23">
+      <c r="A47" s="3">
+        <v>45</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H47" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="I47" s="13"/>
+      <c r="J47" s="13"/>
+      <c r="K47" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="L47" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="M47" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="N47" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="O47" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="P47" s="4">
+        <v>3.95</v>
+      </c>
+      <c r="Q47" s="4">
+        <v>0</v>
+      </c>
+      <c r="R47" s="4">
+        <v>0</v>
+      </c>
+      <c r="S47" s="4">
+        <v>0</v>
+      </c>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+    </row>
+    <row r="48" spans="1:23">
+      <c r="A48" s="3">
+        <v>46</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E48" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H48" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="K48" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="L48" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="M48" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="N48" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="O48" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="P48" s="4">
+        <v>11.86</v>
+      </c>
+      <c r="Q48" s="4">
+        <v>0</v>
+      </c>
+      <c r="R48" s="4">
+        <v>0</v>
+      </c>
+      <c r="S48" s="4">
+        <v>0</v>
+      </c>
+      <c r="T48" s="1"/>
+      <c r="U48" s="1"/>
+      <c r="V48" s="1"/>
+      <c r="W48" s="1"/>
+    </row>
+    <row r="49" spans="1:23">
+      <c r="A49" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="14"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="14"/>
+      <c r="K49" s="8"/>
+      <c r="L49" s="8"/>
+      <c r="M49" s="8"/>
+      <c r="N49" s="8"/>
+      <c r="O49" s="8">
+        <v>1431.59</v>
+      </c>
+      <c r="P49" s="8">
+        <v>335.92</v>
+      </c>
+      <c r="Q49" s="8">
+        <v>23.46</v>
+      </c>
+      <c r="R49" s="8"/>
+      <c r="S49" s="8"/>
+      <c r="T49" s="1"/>
+      <c r="U49" s="1"/>
+      <c r="V49" s="1"/>
+      <c r="W49" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A44:N44"/>
+    <mergeCell ref="A49:N49"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>