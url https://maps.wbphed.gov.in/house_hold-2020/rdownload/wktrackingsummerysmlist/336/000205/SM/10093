--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,756 +89,756 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION ) BY AUGMENTATION UNDER JAL SWAPNA FOR BARNIA WATER SUPPLY SCHEME IN TEHATTA-II BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II,PHE DTE.</t>
   </si>
   <si>
     <t>SM/10093</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair and also DI Laying in distribution at Barnia W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000211/2021-2022</t>
+  </si>
+  <si>
+    <t>993/NACD-II</t>
+  </si>
+  <si>
+    <t>30/12/2021</t>
+  </si>
+  <si>
+    <t>13/02/2022</t>
+  </si>
+  <si>
+    <t>J.D.J. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Relaying of D.I. Pipeline replacing the damaged old UPVC Pipe at Barnia W/s Scheme in Nadia District under Nadia Arsenic Civil Division -II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000241/2021-2022</t>
+  </si>
+  <si>
+    <t>98/NACD-II</t>
+  </si>
+  <si>
+    <t>10/02/2022</t>
+  </si>
+  <si>
+    <t>27/03/2022</t>
+  </si>
+  <si>
+    <t>PRABIR KUMAR ROY</t>
+  </si>
+  <si>
     <t>ContinuationWork order for Supply of CIDF Sluice, Non return valves and DI Mechanical collar Vavle for relaying of rising main of Barnia Piped Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte</t>
   </si>
   <si>
-    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000224/2021-2022</t>
   </si>
   <si>
     <t>212/AE-I/NACD-II</t>
   </si>
   <si>
     <t>20/01/2022</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
+    <t>Continuation work order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Mahatpur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000307/2021-2022</t>
+  </si>
+  <si>
+    <t>42/NACD-II</t>
+  </si>
+  <si>
+    <t>17/01/2022</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
+  </si>
+  <si>
+    <t>NILAY KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
     <t>Repairing of Filter units Solar Powered Community Water Purification plant at site 'Border Out post (BOP) Gede of 54 BN BSF'</t>
   </si>
   <si>
     <t>ORD/000310/2021-2022</t>
   </si>
   <si>
     <t>282/AE-I/NACD-II</t>
   </si>
   <si>
     <t>04/03/2022</t>
   </si>
   <si>
     <t>09/03/2022</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELLS</t>
   </si>
   <si>
     <t>ORD/000311/2021-2022</t>
   </si>
   <si>
     <t>283/AE-I/NACD-II</t>
   </si>
   <si>
     <t>Supply of 15mm x 10mm MS Bush (26000 nos.)</t>
   </si>
   <si>
     <t>ORD/000312/2021-2022</t>
   </si>
   <si>
     <t>284/AE-I/NACD-II</t>
   </si>
   <si>
     <t>Continuation work order for Supply of 15mm x 10mm dia M.S Bush under Nadia Arsenic Civil Division-II, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000027/2022-2023</t>
   </si>
   <si>
     <t>15/AE-I/NACD-II</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>17/04/2022</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair and also DI Laying in distribution at Barnia W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...53 lines deleted...]
-    <t>NILAY KUMAR BHATTACHARYA</t>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Bagakhali Zone-I W/s Scheme (Vill- Sahapur) in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte. &amp; Barnia Pwss under Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000406/2021-2022</t>
+  </si>
+  <si>
+    <t>128_NACD-II</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>22/05/2022</t>
+  </si>
+  <si>
+    <t>M/S NANDY ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall with Grill Gate at Barnia Water Supply Scheme 2nd Pump House site under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000280/2021-2022</t>
+  </si>
+  <si>
+    <t>235/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>17/02/2022</t>
+  </si>
+  <si>
+    <t>19/03/2022</t>
+  </si>
+  <si>
+    <t>SAMAR ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Mahatpur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000254/2021-2022</t>
   </si>
   <si>
     <t>117/NACD-II</t>
   </si>
   <si>
     <t>15/02/2022</t>
   </si>
   <si>
     <t>16/05/2022</t>
   </si>
   <si>
     <t>M/S. R.K.ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction of Boundary wall with Grill Gate at Barnia Water Supply Scheme 2nd Pump House site under Nadia Arsenic Civil Division-II PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000008/2021-2022</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under BRITTIHUDA (Block- Chapra), BARNIA (Block- Tehatt II ), MAHATPUR (Block- Chapra ), MATIARY (Block- Krishnaganj), BAGAKHALI (Z-I) (Block- Tehatta I ), BARA NALDAH (Block- Tehatta II ) W/S Scheme, , Dist. - Nadia. NIET No.- 31 of EE/EMD of 2022-23 (Sl. No.- 01)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001768/2022-2023</t>
   </si>
   <si>
     <t>1120/EMD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>15/04/2023</t>
   </si>
   <si>
     <t>B.T. PROJECTS PVT. LTD</t>
   </si>
   <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Barnia Piped Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000137/2023-2024</t>
+  </si>
+  <si>
+    <t>1304/NACD_II</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>USHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Structural Health assesment of existing shaft type OHR of Tehatta-II Blocks ( and ancillary structures conducting Non-Destructive test and through visual observation under Nadia Arsenic Civil Division-II P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000148/2023-2024</t>
+  </si>
+  <si>
+    <t>1428/NACD-II</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>14/01/2024</t>
+  </si>
+  <si>
+    <t>SIRCON ENGINEERING SERVICE</t>
+  </si>
+  <si>
+    <t>Provisioning of solution as per CMRO Grievance in all complete including newly added pipeline (parallel or damaged line repair due to construction of drain) at Barnia W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000183/2023-2024</t>
+  </si>
+  <si>
+    <t>529/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>02/01/2024</t>
+  </si>
+  <si>
+    <t>Exigent Repair of Pipeline due to construction stotm water drain by PRI Body at Barnia W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000185/2023-2024</t>
+  </si>
+  <si>
+    <t>531/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of required length,Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly Introduced hydraulics at Barnia W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000182/2023-2024</t>
+  </si>
+  <si>
+    <t>528/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>SANJIB BISWAS</t>
+  </si>
+  <si>
+    <t>Technical framework for Conclusive ATR Regarding WBCMRO Grievance portal at Barnia W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000184/2023-2024</t>
+  </si>
+  <si>
+    <t>530/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>Construction of 50 m3/hr capacity Iron Elimination Plant at Mouza Abhaynagar underBarnia Public Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000162/2024-2025</t>
+  </si>
+  <si>
+    <t>1127/NACD-II</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>PAPAN ROY</t>
+  </si>
+  <si>
+    <t>New Sinking of 1 no. 250 mm X 150 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Mouza Ujirpur under Barnia Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000237/2024-2025</t>
+  </si>
+  <si>
+    <t>1390/NACD-II</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>GENUINE</t>
+  </si>
+  <si>
     <t>Continuation Work order for Structural Health assesment of existing shaft type OHR of Tehatta-II Blocks ( and ancillary structures conductingNon-Destructive test and through visual observation under Nadia Arsenic Civil Division-II P.H.E Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000327/2023-2024</t>
   </si>
   <si>
     <t>114/NACD-II</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
-    <t>SIRCON ENGINEERING SERVICE</t>
-[...80 lines deleted...]
-    <t>30/12/2023</t>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Barnia Water Supply Scheme of capacity 160 Cu.m/hr in Tehatta-II Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000321/2023-2024</t>
+  </si>
+  <si>
+    <t>218/NACD-II</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>12/04/2025</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection (FHTC) including supply of 15 mm dia GI/PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete at Abhaynagar and Ujirpur and Komthana mouza of Barnia W/s Scheme of Tehatta-2 Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000334/2024-2025</t>
+  </si>
+  <si>
+    <t>1608/NACD-II</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection 13 numbers at Barnia W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000194/2023-2024</t>
   </si>
   <si>
     <t>556/AE-I/NACD-II</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
+    <t>Continuation work order for Exigent Repair of Pipeline due to construction stotm water drain by PRI Body at Barnia W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000005/2024-2025</t>
+  </si>
+  <si>
+    <t>683/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>03/04/2024</t>
+  </si>
+  <si>
+    <t>18/04/2024</t>
+  </si>
+  <si>
+    <t>Continuation work order for Technical framework for Conclusive ATR Regarding WBCMRO Grievance portal at Barnia W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000007/2024-2025</t>
+  </si>
+  <si>
+    <t>686/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>Provisioning of hydraulics as per IS 4985 with latest edition at within the command area of Barnia W/s Scheme at Tehatta II Development Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000329/2023-2024</t>
+  </si>
+  <si>
+    <t>557_AE-I/NACD-II</t>
+  </si>
+  <si>
     <t>Wall writing work in various Gram Panchayats in Tehatta-II Block at Barnia PWSS under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000046/2024-2025</t>
   </si>
   <si>
     <t>757/AE-I/NACD-II</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Continuation work order for Provisioning of solution as per CMRO Grievance in all complete including newly added pipeline (parallel or damaged line repair due to construction of drain) at Barnia W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000366/2023-2024</t>
   </si>
   <si>
     <t>669/AE-I/NACD-II</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>02/04/2024</t>
   </si>
   <si>
     <t>Continuation work order for Providing Functional House Hold Tap Connection 13 numbers at Barnia W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000367/2023-2024</t>
   </si>
   <si>
     <t>670/AE-I/NACD-II</t>
   </si>
   <si>
-    <t>Provisioning of hydraulics as per IS 4985 with latest edition at within the command area of Barnia W/s Scheme at Tehatta II Development Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...5 lines deleted...]
-    <t>557_AE-I/NACD-II</t>
+    <t>Continuation work order for Provisioning of hydraulics as per IS 4985 with latest edition at within the command area of Barnia W/s Scheme at Tehatta II Development Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000368/2023-2024</t>
+  </si>
+  <si>
+    <t>671/AE-I/NACD-II</t>
   </si>
   <si>
     <t>Continuation work order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of required length,Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly Introduced hydraulics at Barnia W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000006/2024-2025</t>
   </si>
   <si>
     <t>685/AE-I/NACD-II</t>
   </si>
   <si>
-    <t>03/04/2024</t>
-[...98 lines deleted...]
-    <t>11/03/2026</t>
+    <t>Construction of pumphouse cum Chlorine room with sanitary and water supply arrangement at Ujirpur mouza in Barnia Piped water supply scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II, PHE Dte. Dist- Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000302/2024-2025</t>
+  </si>
+  <si>
+    <t>1468/NACD-II</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR BANIK</t>
+  </si>
+  <si>
+    <t>Construction of 50 m3/hr capacity Iron Elimination Plant at Mouza UjirPur underBarnia Public Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000212/2024-2025</t>
+  </si>
+  <si>
+    <t>1306/NACD-II</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>19/09/2025</t>
+  </si>
+  <si>
+    <t>New Sinking of 1 no. 250 mm X 150 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Mouza Abhaynagar under Barnia Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000318/2024-2025</t>
+  </si>
+  <si>
+    <t>1531/NACD-II</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>SUBHAJIT SAHA</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC under Barnia (Source Augmentation, Abhaynagar) ground water based water supply scheme under Block_ Tehatta-II Dist. - Nadia under EMD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000029/2025-2026</t>
   </si>
   <si>
     <t>699/EMD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>04/05/2025</t>
   </si>
   <si>
     <t>SMILE</t>
   </si>
   <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC under Barnia (Source Augmentation,Ujjinpur) ground water based water supply scheme under Block_ Tehatta-II Dist. - Nadia under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000028/2025-2026</t>
+  </si>
+  <si>
+    <t>698/EMD</t>
+  </si>
+  <si>
+    <t>STANDARD ENGINEERING</t>
+  </si>
+  <si>
     <t>Laying of distribution system including providing FHTC at left out households for Bahadurpur, Khaspu, Dhopahat and Rajapur W/s Scheme and restoration of the damaged portion of roads in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte and Brittihuda W/S Scheme &amp; Barnia W/S Scheme included.</t>
   </si>
   <si>
     <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000080/2025-2026</t>
   </si>
   <si>
     <t>736/NACD-II</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>Construction of Switch Room (3.50 mtr x 2.70 mtr) in Barnia Public Water Suply Scheme under Nadia Arsenic Civil Division-II , PHE Dte. Dist -Nadia.</t>
   </si>
   <si>
     <t>ORD/000069/2025-2026</t>
   </si>
   <si>
     <t>108/AE-I/NACD-II</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>03/08/2025</t>
   </si>
   <si>
     <t>M/S RAJESH CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Bagakhali Zone-I W/s Scheme (Vill- Sahapur) in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte. &amp; Barnia Pwss under Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Supply of flow control devices in the closed water conduit at Barnia PWSS in Tehatta-II Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000130/2025-2026</t>
   </si>
   <si>
     <t>223/AE-I/NACD-II</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>21/09/2025</t>
   </si>
   <si>
     <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
-    <t>Construction of pumphouse cum Chlorine room with sanitary and water supply arrangement at Ujirpur mouza in Barnia Piped water supply scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II, PHE Dte. Dist- Nadia</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of pumphouse cum Chlorine room with sanitary and water supply arrangement at Abhaynagar mouza in Barnia Piped water supply scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II, PHE Dte. Dist- Nadia</t>
   </si>
   <si>
     <t>ORD/000379/2024-2025</t>
   </si>
   <si>
     <t>48/NACD-II</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>NAMDAR ALI</t>
   </si>
   <si>
-    <t>Construction of 50 m3/hr capacity Iron Elimination Plant at Mouza UjirPur underBarnia Public Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
-[...31 lines deleted...]
-  <si>
     <t>RTOR000005/2024-2025</t>
   </si>
   <si>
     <t>33/NACD-II</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>Quotation charges and security deposit for new service connection at Barnia PH-I</t>
   </si>
   <si>
     <t>BILL/02691/2024-2025</t>
   </si>
   <si>
     <t>BP-292</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>WBSEDCL (RM NADIA REGIONAL OFFICE)</t>
   </si>
   <si>
     <t>Quotation for new service connection &amp; security deposit Charge at Abhaynagar (Source Aug.) under Barnia W/S Scheme under EMSD-III, PHE Dte, Dhubulia, Nadia</t>
   </si>
   <si>
     <t>BILL/02693/2024-2025</t>
   </si>
   <si>
     <t>BP-291</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (PANCHDHARA ABHAYNAGAR C.C.C)</t>
   </si>
   <si>
     <t>Quotation charges and security deposit for new service connection (Source Augmentation)at Uzirpur under Barnia.</t>
   </si>
   <si>
     <t>BILL/02692/2024-2025</t>
   </si>
   <si>
     <t>BP-287</t>
-  </si>
-[...10 lines deleted...]
-    <t>STANDARD ENGINEERING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1387,57 +1387,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.96</v>
+        <v>98.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.96</v>
+        <v>16.24</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>16.54</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1448,478 +1448,478 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.98</v>
+        <v>14.31</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.98</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4.98</v>
+        <v>4.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.98</v>
+        <v>4.96</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>4.94</v>
+        <v>21.05</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.94</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>4.94</v>
+        <v>4.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.94</v>
+        <v>4.98</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>98.17</v>
+        <v>4.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>16.24</v>
+        <v>4.98</v>
       </c>
       <c r="R8" s="4">
-        <v>16.54</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>14.31</v>
+        <v>4.94</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.94</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="P10" s="4">
-        <v>21.05</v>
+        <v>4.94</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.94</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>173.44</v>
+        <v>102.45</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
@@ -1975,2186 +1975,2186 @@
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L13" s="4">
-        <v>167</v>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>20.91</v>
+        <v>173.44</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="I14" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="J14" s="13" t="s">
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4">
+        <v>167</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>91.82</v>
+        <v>20.91</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.71</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>0.78</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="13" t="s">
+      <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.69</v>
+        <v>91.82</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.71</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>0.97</v>
+        <v>25.6</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.97</v>
+        <v>25.32</v>
       </c>
       <c r="R16" s="4">
-        <v>99.77</v>
+        <v>98.91</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="P17" s="4">
-        <v>0.97</v>
+        <v>7.77</v>
       </c>
       <c r="Q17" s="4">
-        <v>0.97</v>
+        <v>7.77</v>
       </c>
       <c r="R17" s="4">
         <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="N18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="P18" s="4">
         <v>0.97</v>
       </c>
       <c r="Q18" s="4">
         <v>0.97</v>
       </c>
       <c r="R18" s="4">
         <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="L19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="P19" s="4">
         <v>0.97</v>
       </c>
       <c r="Q19" s="4">
         <v>0.97</v>
       </c>
       <c r="R19" s="4">
         <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="P20" s="4">
-        <v>7.77</v>
+        <v>0.97</v>
       </c>
       <c r="Q20" s="4">
-        <v>7.77</v>
+        <v>0.97</v>
       </c>
       <c r="R20" s="4">
-        <v>100</v>
+        <v>99.77</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="L21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>25.6</v>
+        <v>0.97</v>
       </c>
       <c r="Q21" s="4">
-        <v>25.32</v>
+        <v>0.97</v>
       </c>
       <c r="R21" s="4">
-        <v>98.91</v>
+        <v>100</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>114</v>
+        <v>134</v>
       </c>
       <c r="P22" s="4">
-        <v>0.97</v>
+        <v>23.07</v>
       </c>
       <c r="Q22" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>99.11</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>134</v>
+        <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="P23" s="4">
-        <v>0.93</v>
+        <v>10.41</v>
       </c>
       <c r="Q23" s="4">
-        <v>0.93</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="P24" s="4">
-        <v>0.97</v>
+        <v>0.69</v>
       </c>
       <c r="Q24" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>98.51</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>102</v>
+        <v>47</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>114</v>
+        <v>151</v>
       </c>
       <c r="P25" s="4">
-        <v>0.97</v>
+        <v>363.16</v>
       </c>
       <c r="Q25" s="4">
-        <v>0.96</v>
+        <v>244.08</v>
       </c>
       <c r="R25" s="4">
-        <v>99.21</v>
+        <v>67.21</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>102</v>
+        <v>47</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>132</v>
+        <v>156</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="P26" s="4">
-        <v>0.97</v>
+        <v>153.16</v>
       </c>
       <c r="Q26" s="4">
-        <v>0.92</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>95.05</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="P27" s="4">
         <v>0.97</v>
       </c>
       <c r="Q27" s="4">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
       <c r="R27" s="4">
-        <v>98.5</v>
+        <v>99.11</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="P28" s="4">
         <v>0.96</v>
       </c>
       <c r="Q28" s="4">
         <v>0.93</v>
       </c>
       <c r="R28" s="4">
         <v>96.91</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>107</v>
+        <v>125</v>
       </c>
       <c r="P29" s="4">
         <v>0.97</v>
       </c>
       <c r="Q29" s="4">
         <v>0.95</v>
       </c>
       <c r="R29" s="4">
         <v>98.55</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>144</v>
+        <v>161</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="P30" s="4">
-        <v>0.96</v>
+        <v>0.97</v>
       </c>
       <c r="Q30" s="4">
-        <v>0.94</v>
+        <v>0.92</v>
       </c>
       <c r="R30" s="4">
-        <v>97.75</v>
+        <v>95.05</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>102</v>
+        <v>174</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="P31" s="4">
-        <v>23.07</v>
+        <v>0.93</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S31" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>27</v>
+        <v>101</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>176</v>
+        <v>106</v>
       </c>
       <c r="P32" s="4">
-        <v>10.41</v>
+        <v>0.97</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>98.51</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>182</v>
+        <v>106</v>
       </c>
       <c r="P33" s="4">
-        <v>363.16</v>
+        <v>0.97</v>
       </c>
       <c r="Q33" s="4">
-        <v>244.08</v>
+        <v>0.96</v>
       </c>
       <c r="R33" s="4">
-        <v>67.21</v>
+        <v>99.21</v>
       </c>
       <c r="S33" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="M34" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="I34" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K34" s="4" t="s">
+      <c r="N34" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="L34" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O34" s="4" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="P34" s="4">
-        <v>153.16</v>
+        <v>0.96</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>97.75</v>
       </c>
       <c r="S34" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="J35" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>101</v>
+      </c>
       <c r="K35" s="4" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>191</v>
+        <v>165</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>192</v>
+        <v>166</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>193</v>
+        <v>125</v>
       </c>
       <c r="P35" s="4">
-        <v>10.79</v>
+        <v>0.97</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>98.5</v>
       </c>
       <c r="S35" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>194</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>195</v>
+        <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="L36" s="4" t="s">
         <v>196</v>
       </c>
-      <c r="L36" s="4" t="s">
+      <c r="M36" s="4" t="s">
         <v>197</v>
       </c>
-      <c r="M36" s="4" t="s">
+      <c r="N36" s="4" t="s">
         <v>198</v>
       </c>
-      <c r="N36" s="4" t="s">
+      <c r="O36" s="4" t="s">
         <v>199</v>
       </c>
-      <c r="O36" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P36" s="4">
-        <v>186.42</v>
+        <v>6.23</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>200</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>102</v>
+        <v>47</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>205</v>
+        <v>106</v>
       </c>
       <c r="P37" s="4">
-        <v>3.28</v>
+        <v>22.96</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="L38" s="4" t="s">
         <v>207</v>
       </c>
-      <c r="L38" s="4" t="s">
+      <c r="M38" s="4" t="s">
         <v>208</v>
       </c>
-      <c r="M38" s="4" t="s">
+      <c r="N38" s="4" t="s">
         <v>209</v>
       </c>
-      <c r="N38" s="4" t="s">
+      <c r="O38" s="4" t="s">
         <v>210</v>
       </c>
-      <c r="O38" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P38" s="4">
-        <v>102.45</v>
+        <v>10.41</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J39" s="13"/>
+      <c r="K39" s="4" t="s">
         <v>212</v>
       </c>
-      <c r="I39" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J39" s="13" t="s">
+      <c r="L39" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="K39" s="4" t="s">
+      <c r="M39" s="4" t="s">
         <v>214</v>
       </c>
-      <c r="L39" s="4" t="s">
+      <c r="N39" s="4" t="s">
         <v>215</v>
       </c>
-      <c r="M39" s="4" t="s">
+      <c r="O39" s="4" t="s">
         <v>216</v>
       </c>
-      <c r="N39" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P39" s="4">
-        <v>4.79</v>
+        <v>10.79</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="L40" s="4" t="s">
         <v>219</v>
       </c>
-      <c r="I40" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K40" s="4" t="s">
+      <c r="M40" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="O40" s="4" t="s">
         <v>220</v>
       </c>
-      <c r="L40" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P40" s="4">
-        <v>6.23</v>
+        <v>11.86</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>26</v>
+        <v>222</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K41" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="N41" s="4" t="s">
         <v>226</v>
       </c>
-      <c r="L41" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O41" s="4" t="s">
-        <v>230</v>
+        <v>58</v>
       </c>
       <c r="P41" s="4">
-        <v>6.22</v>
+        <v>186.42</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="K42" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="L42" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="M42" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="N42" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="O42" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="L42" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P42" s="4">
-        <v>22.96</v>
+        <v>3.28</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
+        <v>233</v>
+      </c>
+      <c r="I43" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J43" s="13" t="s">
+        <v>234</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="L43" s="4" t="s">
         <v>236</v>
       </c>
-      <c r="I43" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K43" s="4" t="s">
+      <c r="M43" s="4" t="s">
         <v>237</v>
       </c>
-      <c r="L43" s="4" t="s">
+      <c r="N43" s="4" t="s">
         <v>238</v>
       </c>
-      <c r="M43" s="4" t="s">
+      <c r="O43" s="4" t="s">
         <v>239</v>
       </c>
-      <c r="N43" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P43" s="4">
-        <v>10.41</v>
+        <v>4.79</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>100</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="J44" s="13"/>
+        <v>240</v>
+      </c>
+      <c r="I44" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J44" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K44" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="L44" s="4" t="s">
         <v>242</v>
       </c>
-      <c r="L44" s="4" t="s">
+      <c r="M44" s="4" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>244</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>84</v>
+        <v>245</v>
       </c>
       <c r="P44" s="4">
-        <v>9.24</v>
+        <v>6.22</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>245</v>
+        <v>87</v>
       </c>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="4" t="s">
         <v>246</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>247</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>248</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>248</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>249</v>
+        <v>90</v>
       </c>
       <c r="P45" s="4">
-        <v>3.65</v>
+        <v>9.24</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="I46" s="13"/>
       <c r="J46" s="13"/>
       <c r="K46" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="L46" s="4" t="s">
         <v>251</v>
       </c>
-      <c r="L46" s="4" t="s">
+      <c r="M46" s="4" t="s">
         <v>252</v>
       </c>
-      <c r="M46" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N46" s="4" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>253</v>
       </c>
       <c r="P46" s="4">
-        <v>3.74</v>
+        <v>3.65</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
         <v>254</v>
       </c>
       <c r="I47" s="13"/>
       <c r="J47" s="13"/>
       <c r="K47" s="4" t="s">
         <v>255</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>256</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="P47" s="4">
-        <v>3.95</v>
+        <v>3.74</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="I48" s="13"/>
+      <c r="J48" s="13"/>
+      <c r="K48" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="L48" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="M48" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="N48" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="O48" s="4" t="s">
         <v>257</v>
       </c>
-      <c r="I48" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P48" s="4">
-        <v>11.86</v>
+        <v>3.95</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="7" t="s">
         <v>261</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="7"/>
       <c r="D49" s="7"/>
       <c r="E49" s="11"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>