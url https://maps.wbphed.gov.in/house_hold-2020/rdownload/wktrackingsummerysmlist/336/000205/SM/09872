--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -356,108 +356,108 @@
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
     <t>ORD/000120/2024-2025</t>
   </si>
   <si>
     <t>818/AE-I/NACD-II</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>BABA LOKNATH ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000003/2024-2025</t>
   </si>
   <si>
     <t>985/NACD-II</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
+    <t>Construction of 87 cum/Hour of Arsenic-Cum-Iron Removal Plant (AIRP) of Matiary Water Supply Scheme in Krishnaganj block under Nadia Arsenic Civil Division-II, P.H.E. Dte., Dist. - Nadia</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000217/2024-2025</t>
+  </si>
+  <si>
+    <t>1311/NACD-II</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELLS</t>
+  </si>
+  <si>
     <t>Exigent connection of higher specification components as per IS Code 8329 with its latest version in the mouza in the JL No. 52 at Matiari Piped Water Supply Scheme under Krishnaganj Development Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000197/2024-2025</t>
   </si>
   <si>
     <t>313AE-II/NACD-II</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>A.K ADHIKARY</t>
   </si>
   <si>
-    <t>Construction of 87 cum/Hour of Arsenic-Cum-Iron Removal Plant (AIRP) of Matiary Water Supply Scheme in Krishnaganj block under Nadia Arsenic Civil Division-II, P.H.E. Dte., Dist. - Nadia</t>
-[...35 lines deleted...]
-    <t>MUKHERJEE CONSTRUCTION</t>
+    <t>Repair and Renovation work at Matiary Head Work site in Krishnaganj Block with Over Head Resevoir Plaster, Painting and other allied works under Nadia Arsenic Civil Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000381/2024-2025</t>
+  </si>
+  <si>
+    <t>85/NACD-II</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>SREE GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -865,51 +865,51 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1009,54 +1009,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.02</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.02</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1070,54 +1070,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>4.18</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.09</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.96</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1131,54 +1131,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>64</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>63.98</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1192,54 +1192,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>65.58</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>65.49</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1253,54 +1253,54 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>149.3</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>149.25</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1375,54 +1375,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>53.27</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>53.18</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1436,54 +1436,54 @@
       <c r="I10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>1.71</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.59</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>92.83</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1676,54 +1676,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>99</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P14" s="4">
         <v>5.9</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1831,142 +1831,142 @@
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>115</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P17" s="4">
-        <v>3.49</v>
+        <v>232.26</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>121</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P18" s="4">
-        <v>232.26</v>
+        <v>3.49</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
@@ -1974,91 +1974,91 @@
       <c r="H19" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P19" s="4">
-        <v>4.83</v>
+        <v>6.46</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>134</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
-        <v>968.81</v>
+        <v>970.44</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>346.5</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>35.71</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>