--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -414,50 +414,68 @@
     <t>06/09/2024</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>A.K ADHIKARY</t>
   </si>
   <si>
     <t>Repair and Renovation work at Matiary Head Work site in Krishnaganj Block with Over Head Resevoir Plaster, Painting and other allied works under Nadia Arsenic Civil Division-II,P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000381/2024-2025</t>
   </si>
   <si>
     <t>85/NACD-II</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>SREE GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Matiary H/W and 2nd Pump house site with Reinforced Barbed Tape , Plaster , Painting and other allied works.Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000018/2024-2025</t>
+  </si>
+  <si>
+    <t>140./AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>04/09/2025</t>
+  </si>
+  <si>
+    <t>MUKHERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -846,70 +864,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1991,87 +2009,148 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P19" s="4">
         <v>6.46</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>134</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="P20" s="4">
+        <v>4.83</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>975.27</v>
+      </c>
+      <c r="P21" s="8">
+        <v>346.5</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>35.53</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>