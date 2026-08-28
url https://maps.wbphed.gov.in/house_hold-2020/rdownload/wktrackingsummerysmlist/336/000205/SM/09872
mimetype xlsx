--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,188 +89,188 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION ) BY AUGMENTATION UNDER JAL SWAPNA FOR MATIARY WATER SUPPLY SCHEME IN KRISHNAGANJ BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II,PHE DTE.</t>
   </si>
   <si>
     <t>SM/09872</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Matiary W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000034/2021-2022</t>
+  </si>
+  <si>
+    <t>527/NACD-II</t>
+  </si>
+  <si>
+    <t>14/06/2021</t>
+  </si>
+  <si>
+    <t>29/07/2021</t>
+  </si>
+  <si>
+    <t>S.K. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) and Pump house repair at Gongra W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000097/2021-2022</t>
+  </si>
+  <si>
+    <t>735/NACD-II</t>
+  </si>
+  <si>
+    <t>13/09/2021</t>
+  </si>
+  <si>
+    <t>28/10/2021</t>
+  </si>
+  <si>
+    <t>APURBA MANDAL</t>
+  </si>
+  <si>
     <t>Preparation of DPR for augmentation of existing Matiary, (Block-Krishnaganj) piped water supply schemes</t>
   </si>
   <si>
-    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000150/2021-2022</t>
   </si>
   <si>
     <t>149/AE-I/NACD-II</t>
   </si>
   <si>
     <t>16/11/2021</t>
   </si>
   <si>
     <t>26/11/2021</t>
   </si>
   <si>
     <t>UMWELT ENGINEER PVT LTD.</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair, &amp; also Rising Main replacement by DI pipe) at Thanapara W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000226/2021-2022</t>
+  </si>
+  <si>
+    <t>984/NACD-II</t>
+  </si>
+  <si>
+    <t>27/12/2021</t>
+  </si>
+  <si>
+    <t>27/03/2022</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) and Pump house repair at Gongra W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000313/2021-2022</t>
+  </si>
+  <si>
+    <t>859/EE/NACD-II</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
+    <t>23/12/2021</t>
+  </si>
+  <si>
+    <t>PRIYA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Matiary Water Supply Scheme 2nd Pump House site under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000271/2021-2022</t>
   </si>
   <si>
     <t>45/AE-II/NACD-II</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>19/03/2022</t>
   </si>
   <si>
     <t>BABLU MALLICK</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Matiary W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...55 lines deleted...]
-  <si>
     <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Brittihuda W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000292/2021-2022</t>
   </si>
   <si>
     <t>127/NACD-II</t>
   </si>
   <si>
     <t>21/02/2022</t>
   </si>
   <si>
     <t>22/05/2022</t>
   </si>
   <si>
     <t>MALLICK ENTERPRISE</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) and Pump house repair at Gongra W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Providing Functional House Hold Tap Connection to the School Premises including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete (Remaining School Only) at Matiary W/s Scheme at Krishnaganj Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000295/2022-2023</t>
   </si>
   <si>
     <t>1193/NACD-II</t>
   </si>
   <si>
     <t>23/12/2022</t>
   </si>
   <si>
     <t>07/01/2023</t>
   </si>
   <si>
     <t>ROY CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000006/2021-2022</t>
   </si>
   <si>
     <t>81/NACD-II</t>
@@ -287,195 +287,195 @@
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under BRITTIHUDA (Block- Chapra), BARNIA (Block- Tehatt II ), MAHATPUR (Block- Chapra ), MATIARY (Block- Krishnaganj), BAGAKHALI (Z-I) (Block- Tehatta I ), BARA NALDAH (Block- Tehatta II ) W/S Scheme, , Dist. - Nadia. NIET No.- 31 of EE/EMD of 2022-23 (Sl. No.- 01)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001768/2022-2023</t>
   </si>
   <si>
     <t>1120/EMD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>15/04/2023</t>
   </si>
   <si>
     <t>B.T. PROJECTS PVT. LTD</t>
   </si>
   <si>
+    <t>Construction of 87 cum/Hour of Arsenic-Cum-Iron Removal Plant (AIRP) of Matiary Water Supply Scheme in Krishnaganj block under Nadia Arsenic Civil Division-II, P.H.E. Dte., Dist. - Nadia</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000217/2024-2025</t>
+  </si>
+  <si>
+    <t>1311/NACD-II</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELLS</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Matiary H/W and 2nd Pump house site with Reinforced Barbed Tape , Plaster , Painting and other allied works.Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000018/2024-2025</t>
+  </si>
+  <si>
+    <t>140./AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>04/09/2025</t>
+  </si>
+  <si>
+    <t>MUKHERJEE CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Matiari Water Supply Scheme for Swajal gram certification under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000244/2023-2024</t>
   </si>
   <si>
     <t>20/AE-II/NACD-II</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>SANJIB DEY</t>
   </si>
   <si>
     <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHRSpecially) under Krishnaganj Block of Nadia District through Jadavpur University. (Name of PWSS Matiary)</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000087/2024-2025</t>
   </si>
   <si>
     <t>866/NACD-II</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
+    <t>Exigent connection of higher specification components as per IS Code 8329 with its latest version in the mouza in the JL No. 52 at Matiari Piped Water Supply Scheme under Krishnaganj Development Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000197/2024-2025</t>
+  </si>
+  <si>
+    <t>313AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>A.K ADHIKARY</t>
+  </si>
+  <si>
     <t>Jungle cutting and Earthwork in filling at Maheshpur, Maitari and Thanarapara Piped Water Supply Scheme in different blocks under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
     <t>ORD/000120/2024-2025</t>
   </si>
   <si>
     <t>818/AE-I/NACD-II</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>BABA LOKNATH ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000003/2024-2025</t>
   </si>
   <si>
     <t>985/NACD-II</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
-    <t>Construction of 87 cum/Hour of Arsenic-Cum-Iron Removal Plant (AIRP) of Matiary Water Supply Scheme in Krishnaganj block under Nadia Arsenic Civil Division-II, P.H.E. Dte., Dist. - Nadia</t>
-[...40 lines deleted...]
-  <si>
     <t>Repair and Renovation work at Matiary Head Work site in Krishnaganj Block with Over Head Resevoir Plaster, Painting and other allied works under Nadia Arsenic Civil Division-II,P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000381/2024-2025</t>
   </si>
   <si>
     <t>85/NACD-II</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>SREE GURU ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>MUKHERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1024,457 +1024,457 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.02</v>
+        <v>64</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.02</v>
+        <v>63.98</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>99.97</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>4.18</v>
+        <v>65.58</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.09</v>
+        <v>65.49</v>
       </c>
       <c r="R4" s="4">
-        <v>97.96</v>
+        <v>99.86</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>64</v>
+        <v>3.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>63.98</v>
+        <v>3.02</v>
       </c>
       <c r="R5" s="4">
-        <v>99.97</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>65.58</v>
+        <v>149.3</v>
       </c>
       <c r="Q6" s="4">
-        <v>65.49</v>
+        <v>149.25</v>
       </c>
       <c r="R6" s="4">
-        <v>99.86</v>
+        <v>99.97</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>149.3</v>
+        <v>53.27</v>
       </c>
       <c r="Q7" s="4">
-        <v>149.25</v>
+        <v>53.18</v>
       </c>
       <c r="R7" s="4">
-        <v>99.97</v>
+        <v>99.83</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>159.32</v>
+        <v>4.18</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.09</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.96</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>53.27</v>
+        <v>159.32</v>
       </c>
       <c r="Q9" s="4">
-        <v>53.18</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.83</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>1.71</v>
       </c>
       <c r="Q10" s="4">
         <v>1.59</v>
       </c>
@@ -1630,511 +1630,511 @@
       <c r="H13" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>92</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P13" s="4">
-        <v>0.97</v>
+        <v>232.26</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>5.9</v>
+        <v>4.83</v>
       </c>
       <c r="Q14" s="4">
-        <v>5.9</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="I15" s="13" t="s">
+      <c r="K15" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P15" s="4">
-        <v>0.76</v>
+        <v>0.97</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>111</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>112</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>81</v>
+        <v>117</v>
       </c>
       <c r="P16" s="4">
-        <v>15.62</v>
+        <v>5.9</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="P17" s="4">
-        <v>232.26</v>
+        <v>3.49</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="P18" s="4">
-        <v>3.49</v>
+        <v>0.76</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>6.48</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>133</v>
+        <v>81</v>
       </c>
       <c r="P19" s="4">
-        <v>6.46</v>
+        <v>15.62</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>134</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>136</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>137</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>139</v>
       </c>
       <c r="P20" s="4">
-        <v>4.83</v>
+        <v>6.46</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>140</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>975.27</v>
       </c>
       <c r="P21" s="8">
-        <v>346.5</v>
+        <v>346.55</v>
       </c>
       <c r="Q21" s="8">
         <v>35.53</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>