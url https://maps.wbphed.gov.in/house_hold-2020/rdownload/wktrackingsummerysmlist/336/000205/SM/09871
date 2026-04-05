--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -341,114 +341,114 @@
   <si>
     <t>07/01/2023</t>
   </si>
   <si>
     <t>DYNAMIC CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Helenchi Zone-I Water Supply Scheme for Swajal gram certification under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000242/2023-2024</t>
   </si>
   <si>
     <t>18/AE-II/NACD-II</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>M/S SHILL &amp; CO.</t>
   </si>
   <si>
-    <t>Acceptance cum work order "Conversion of IEP to AIRP at Helenchi Z-I Water Supply Scheme of capacity 65 Cu.m/hr in Krishnaganj Block under Nadia Arsenic Civil Division -II, PHE Dte"</t>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Chakdignagar ground water based water supply scheme under Block_ Karimpur-I Dist. - Nadia under EMD, PHE Dte. WBPHED/EE/EMD/NIeT-37 of 2023-24 (Sl. No. 7)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/003198/2023-2024</t>
+  </si>
+  <si>
+    <t>948/EMD</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>KARTICK BAL</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including providing FHTC at left out households and repairing of damaged Pipeline for Helenchi Zone-I W/S Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000110/2025-2026</t>
+  </si>
+  <si>
+    <t>940/NACD-II</t>
+  </si>
+  <si>
+    <t>28/07/2025</t>
+  </si>
+  <si>
+    <t>26/09/2025</t>
+  </si>
+  <si>
+    <t>SANJOY BAKSHI</t>
+  </si>
+  <si>
+    <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Helanchi zone-I PWSS in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
-    <t>ORD/000285/2023-2024</t>
-[...53 lines deleted...]
-    <t>SANJOY BAKSHI</t>
+    <t>ORD/000307/2024-2025</t>
+  </si>
+  <si>
+    <t>359/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -856,51 +856,51 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1801,243 +1801,243 @@
         <v>0.97</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>110</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>111</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P17" s="4">
-        <v>204.32</v>
+        <v>22.35</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I18" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="J18" s="13" t="s">
+      <c r="L18" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="K18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>22.35</v>
+        <v>22.92</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="J19" s="13" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>130</v>
       </c>
       <c r="P19" s="4">
-        <v>22.92</v>
+        <v>0.95</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>131</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
-        <v>584.19</v>
+        <v>380.83</v>
       </c>
       <c r="P20" s="8">
         <v>0</v>
       </c>
       <c r="Q20" s="8">
         <v>0</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>