--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -405,50 +405,104 @@
     <t>SANJOY BAKSHI</t>
   </si>
   <si>
     <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Helanchi zone-I PWSS in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000307/2024-2025</t>
   </si>
   <si>
     <t>359/AE-II/NACD-II</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>System reconfiguration for hydraulic efficiency at Helenchi Zone-I Piped Water Supply Scheme under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+  </si>
+  <si>
+    <t>ORD/000477/2024-2025</t>
+  </si>
+  <si>
+    <t>1239/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>SHYAMAL SHIL</t>
+  </si>
+  <si>
+    <t>Hydraulic reorientation of pipeline at Helenchi Zone-I Water Supply Scheme for Swajal gram certification under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000481/2024-2025</t>
+  </si>
+  <si>
+    <t>1237/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>SREE KRISHNA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Laying of pipeline at Helenchi Zone-I Water Supply Scheme under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000483/2024-2025</t>
+  </si>
+  <si>
+    <t>1238/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including laying of pipeline at Pabakhali habitation at Helenchi Zone-I Water Supply Scheme for Swajal gram certification under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte]</t>
+  </si>
+  <si>
+    <t>ORD/000480/2024-2025</t>
+  </si>
+  <si>
+    <t>1240/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>USHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -837,51 +891,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1000,54 +1054,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1061,54 +1115,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>8.61</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1122,54 +1176,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>21.43</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>21.43</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1183,54 +1237,54 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>4.29</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.28</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1244,54 +1298,54 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P7" s="4">
         <v>95.14</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>95.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1305,54 +1359,54 @@
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>105.67</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>86.15</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>81.53</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1366,54 +1420,54 @@
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>18.63</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>18.43</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.91</v>
       </c>
       <c r="S9" s="4">
         <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1427,54 +1481,54 @@
       <c r="I10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P10" s="4">
         <v>2.35</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.29</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.47</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1488,54 +1542,54 @@
       <c r="I11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>5.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.95</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>80</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1545,54 +1599,54 @@
       </c>
       <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>65.68</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>8.84</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>13.46</v>
       </c>
       <c r="S12" s="4">
         <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>80</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1718,54 +1772,54 @@
       <c r="I15" s="13" t="s">
         <v>96</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>97</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
         <v>1.05</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.03</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1779,54 +1833,54 @@
       <c r="I16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>97</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P16" s="4">
         <v>0.97</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>98.23</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>80</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1976,87 +2030,331 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>130</v>
       </c>
       <c r="P19" s="4">
         <v>0.95</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="B20" s="7"/>
-[...15 lines deleted...]
-      <c r="P20" s="8">
+      <c r="I20" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q20" s="4">
         <v>0</v>
       </c>
-      <c r="Q20" s="8">
+      <c r="R20" s="4">
         <v>0</v>
       </c>
-      <c r="R20" s="8"/>
-      <c r="S20" s="8"/>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>384.68</v>
+      </c>
+      <c r="P24" s="8">
+        <v>256</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>66.55</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>