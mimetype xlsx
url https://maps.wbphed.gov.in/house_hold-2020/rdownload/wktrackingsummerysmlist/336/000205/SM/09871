--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -459,50 +459,98 @@
     <t>1237/AE-I/NACD-II</t>
   </si>
   <si>
     <t>SREE KRISHNA ENTERPRISE.</t>
   </si>
   <si>
     <t>Laying of pipeline at Helenchi Zone-I Water Supply Scheme under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000483/2024-2025</t>
   </si>
   <si>
     <t>1238/AE-I/NACD-II</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Pabakhali habitation at Helenchi Zone-I Water Supply Scheme for Swajal gram certification under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte]</t>
   </si>
   <si>
     <t>ORD/000480/2024-2025</t>
   </si>
   <si>
     <t>1240/AE-I/NACD-II</t>
   </si>
   <si>
     <t>USHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Laying of pipeline at Helenchi Zone-I Water Supply Scheme under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000531/2024-2025</t>
+  </si>
+  <si>
+    <t>1247/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>28/08/2025</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for System reconfiguration for hydraulic efficiency at Helenchi Zone-I Piped Water Supply Scheme under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000532/2024-2025</t>
+  </si>
+  <si>
+    <t>1248/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>ORD/000533/2024-2025</t>
+  </si>
+  <si>
+    <t>1248_1/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Helenchi Z-I Water Supply Scheme of capacity 65 Cu.m/hr in Krishnaganj Block under Nadia Arsenic Civil Division -II, PHE Dte"</t>
+  </si>
+  <si>
+    <t>ORD/000285/2023-2024</t>
+  </si>
+  <si>
+    <t>175/NACD-II</t>
+  </si>
+  <si>
+    <t>07/02/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -891,70 +939,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -2274,87 +2322,331 @@
       </c>
       <c r="N23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>148</v>
       </c>
       <c r="P23" s="4">
         <v>0.96</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>149</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="P25" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>100</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="P26" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>100</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="P27" s="4">
+        <v>204.32</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>163.45</v>
+      </c>
+      <c r="R27" s="4">
+        <v>80</v>
+      </c>
+      <c r="S27" s="4">
+        <v>20</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>591.82</v>
+      </c>
+      <c r="P28" s="8">
+        <v>419.45</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>70.87</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>