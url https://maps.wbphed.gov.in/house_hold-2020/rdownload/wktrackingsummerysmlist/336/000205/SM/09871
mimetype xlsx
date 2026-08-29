--- v5 (2026-06-15)
+++ v6 (2026-08-29)
@@ -113,171 +113,195 @@
   <si>
     <t>Preparation of DPR for augmentation of existing Helenchi Zone-I, (Block-Krishnaganj) piped water supply schemes</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000154/2021-2022</t>
   </si>
   <si>
     <t>153/AE-I/NACD-II</t>
   </si>
   <si>
     <t>16/11/2021</t>
   </si>
   <si>
     <t>26/11/2021</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Helenchi Zone-I, (Vill- Sibnibash) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000206/2021-2022</t>
+  </si>
+  <si>
+    <t>991/NACD-II</t>
+  </si>
+  <si>
+    <t>30/12/2021</t>
+  </si>
+  <si>
+    <t>13/02/2022</t>
+  </si>
+  <si>
+    <t>JOY GOPAL GUPTI</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Helenchi ZoneI Water Supply Scheme 2nd Pump House site under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000251/2021-2022</t>
   </si>
   <si>
     <t>105/NACD-II</t>
   </si>
   <si>
     <t>10/02/2022</t>
   </si>
   <si>
     <t>27/03/2022</t>
   </si>
   <si>
     <t>NISHITH BANERJEE</t>
   </si>
   <si>
     <t>Continuation work order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Helenchi Zone-I, (Vill- Sibnibash) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000233/2021-2022</t>
   </si>
   <si>
     <t>64/NACD-II</t>
   </si>
   <si>
     <t>25/01/2022</t>
   </si>
   <si>
     <t>11/03/2022</t>
   </si>
   <si>
-    <t>JOY GOPAL GUPTI</t>
+    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Helenchi Zone-I W/s Scheme (Vill- Krishnapur) in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000277/2021-2022</t>
+  </si>
+  <si>
+    <t>125/NACD-II</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>22/05/2022</t>
+  </si>
+  <si>
+    <t>A.P. POWER &amp; CONCRETE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall with grill gate and barbed wire fencing at Helenchi Zone-I water supply scheme Head work site under Nadia Arsenic Civil Division-II, PHE Dte, Nadia District.</t>
+  </si>
+  <si>
+    <t>ORD/000261/2022-2023</t>
+  </si>
+  <si>
+    <t>1016/NACD-II</t>
+  </si>
+  <si>
+    <t>29/11/2022</t>
+  </si>
+  <si>
+    <t>28/01/2023</t>
+  </si>
+  <si>
+    <t>SANJIB BISWAS</t>
+  </si>
+  <si>
+    <t>Construction of Approach Road with land Development at Helenchi Zone-I Water Supply Scheme 2nd Pump House site under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000130/2022-2023</t>
+  </si>
+  <si>
+    <t>66/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>28/06/2022</t>
+  </si>
+  <si>
+    <t>28/07/2022</t>
   </si>
   <si>
     <t>Construction of Boundary wall with Grill Gate at Helenchi Zone-III Water Supply Scheme 2nd Pump House site under Nadia Arsenic Civil Division-II PHE Dte</t>
   </si>
   <si>
     <t>ORD/000261/2021-2022</t>
   </si>
   <si>
     <t>43/AE-II/NACD-II</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>19/03/2022</t>
   </si>
   <si>
     <t>SUMIT GHOSH</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Helenchi Zone-I, (Vill- Sibnibash) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...62 lines deleted...]
-    <t>28/07/2022</t>
+    <t>Providing Functional House Hold Tap Connection to the School Premises including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete (Remaining School Only) at Helenchi Zone-I W/s Scheme at Krishnaganj Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000297/2022-2023</t>
+  </si>
+  <si>
+    <t>1195/NACD-II</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>07/01/2023</t>
+  </si>
+  <si>
+    <t>DYNAMIC CONSTRUCTION</t>
   </si>
   <si>
     <t>Functional House Hold Tap Connection for left out Household regarding Har Ghar Jal Certification including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete at (Vill- Par Chandan Nagar, Shibnibas, Pabakhali) Helenchi Zone-I W/s Scheme at Krishnaganj Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000348/2022-2023</t>
   </si>
   <si>
     <t>148/NACD-II</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>A.K ADHIKARY</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under HELENCHI (Z-I, Z-II, Z-III) (Block- Krishnaganj ) AND BANSBERIA,CHANDPUR &amp; DAMODARKHALI (Block- Krishnagar I) W/S Scheme, , Dist. - Nadia. NIET NO.- 31 of EE/EMD of 2022-23 (Sl. No.- 02)</t>
   </si>
@@ -299,258 +323,234 @@
   <si>
     <t>Shifting of S/S Structure at Sbibniwas under KNJCCC at PH-II Z-I under Helenchi W/S Scheme.</t>
   </si>
   <si>
     <t>BILL/01881/2023-2024</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Shifting of S/S structure at Sbibniwas under KNJ CCC related to Helenchi Zone -I PH-2</t>
   </si>
   <si>
     <t>BILL/00350/2023-2024</t>
   </si>
   <si>
     <t>14/09/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICTY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection to the School Premises including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete (Remaining School Only) at Helenchi Zone-I W/s Scheme at Krishnaganj Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...20 lines deleted...]
-    <t>DYNAMIC CONSTRUCTION</t>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Chakdignagar ground water based water supply scheme under Block_ Karimpur-I Dist. - Nadia under EMD, PHE Dte. WBPHED/EE/EMD/NIeT-37 of 2023-24 (Sl. No. 7)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/003198/2023-2024</t>
+  </si>
+  <si>
+    <t>948/EMD</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>KARTICK BAL</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Helenchi Zone-I Water Supply Scheme for Swajal gram certification under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000242/2023-2024</t>
   </si>
   <si>
     <t>18/AE-II/NACD-II</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>M/S SHILL &amp; CO.</t>
   </si>
   <si>
-    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Chakdignagar ground water based water supply scheme under Block_ Karimpur-I Dist. - Nadia under EMD, PHE Dte. WBPHED/EE/EMD/NIeT-37 of 2023-24 (Sl. No. 7)</t>
-[...20 lines deleted...]
-    <t>KARTICK BAL</t>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Helenchi Z-I Water Supply Scheme of capacity 65 Cu.m/hr in Krishnaganj Block under Nadia Arsenic Civil Division -II, PHE Dte"</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000285/2023-2024</t>
+  </si>
+  <si>
+    <t>175/NACD-II</t>
+  </si>
+  <si>
+    <t>07/02/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Helanchi zone-I PWSS in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000307/2024-2025</t>
+  </si>
+  <si>
+    <t>359/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Laying of Distribution System including providing FHTC at left out households and repairing of damaged Pipeline for Helenchi Zone-I W/S Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000110/2025-2026</t>
   </si>
   <si>
     <t>940/NACD-II</t>
   </si>
   <si>
     <t>28/07/2025</t>
   </si>
   <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>SANJOY BAKSHI</t>
   </si>
   <si>
-    <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Helanchi zone-I PWSS in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
-[...20 lines deleted...]
-    <t>MAKALI ENGINEERING CORPORATION</t>
+    <t>Providing Functional House Hold Tap Connection including laying of pipeline at Pabakhali habitation at Helenchi Zone-I Water Supply Scheme for Swajal gram certification under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+  </si>
+  <si>
+    <t>ORD/000480/2024-2025</t>
+  </si>
+  <si>
+    <t>1240/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>USHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for System reconfiguration for hydraulic efficiency at Helenchi Zone-I Piped Water Supply Scheme under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000532/2024-2025</t>
+  </si>
+  <si>
+    <t>1248/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>28/08/2025</t>
+  </si>
+  <si>
+    <t>SHYAMAL SHIL</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Laying of pipeline at Helenchi Zone-I Water Supply Scheme under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000531/2024-2025</t>
+  </si>
+  <si>
+    <t>1247/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>Laying of pipeline at Helenchi Zone-I Water Supply Scheme under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000483/2024-2025</t>
+  </si>
+  <si>
+    <t>1238/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>ORD/000533/2024-2025</t>
+  </si>
+  <si>
+    <t>1248_1/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>SREE KRISHNA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Hydraulic reorientation of pipeline at Helenchi Zone-I Water Supply Scheme for Swajal gram certification under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000481/2024-2025</t>
+  </si>
+  <si>
+    <t>1237/AE-I/NACD-II</t>
   </si>
   <si>
     <t>System reconfiguration for hydraulic efficiency at Helenchi Zone-I Piped Water Supply Scheme under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
   </si>
   <si>
-    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000477/2024-2025</t>
   </si>
   <si>
     <t>1239/AE-I/NACD-II</t>
-  </si>
-[...88 lines deleted...]
-    <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1160,57 +1160,57 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>8.61</v>
+        <v>95.14</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.6</v>
+        <v>95.14</v>
       </c>
       <c r="R4" s="4">
-        <v>99.9</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1221,57 +1221,57 @@
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>21.43</v>
+        <v>8.61</v>
       </c>
       <c r="Q5" s="4">
-        <v>21.43</v>
+        <v>8.6</v>
       </c>
       <c r="R5" s="4">
-        <v>99.99</v>
+        <v>99.9</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1279,121 +1279,121 @@
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="P6" s="4">
-        <v>4.29</v>
+        <v>21.43</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.28</v>
+        <v>21.43</v>
       </c>
       <c r="R6" s="4">
-        <v>99.72</v>
+        <v>99.99</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>95.14</v>
+        <v>105.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>95.14</v>
+        <v>86.15</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>81.53</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1404,690 +1404,690 @@
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>105.67</v>
+        <v>18.63</v>
       </c>
       <c r="Q8" s="4">
-        <v>86.15</v>
+        <v>18.43</v>
       </c>
       <c r="R8" s="4">
-        <v>81.53</v>
+        <v>98.91</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="P9" s="4">
-        <v>18.63</v>
+        <v>2.35</v>
       </c>
       <c r="Q9" s="4">
-        <v>18.43</v>
+        <v>2.29</v>
       </c>
       <c r="R9" s="4">
-        <v>98.91</v>
+        <v>97.47</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>2.35</v>
+        <v>4.29</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.29</v>
+        <v>4.28</v>
       </c>
       <c r="R10" s="4">
-        <v>97.47</v>
+        <v>99.72</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>76</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>5.95</v>
+        <v>1.05</v>
       </c>
       <c r="Q11" s="4">
-        <v>5.95</v>
+        <v>1.03</v>
       </c>
       <c r="R11" s="4">
-        <v>99.91</v>
+        <v>98</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>65.68</v>
+        <v>5.95</v>
       </c>
       <c r="Q12" s="4">
-        <v>8.84</v>
+        <v>5.95</v>
       </c>
       <c r="R12" s="4">
-        <v>13.46</v>
+        <v>99.91</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="L13" s="4"/>
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P13" s="4">
+        <v>65.68</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>8.84</v>
+      </c>
+      <c r="R13" s="4">
+        <v>13.46</v>
+      </c>
+      <c r="S13" s="4">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>88</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="L14" s="4"/>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="P14" s="4">
         <v>0.96</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>100</v>
+      </c>
+      <c r="L15" s="4">
+        <v>164</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>1.05</v>
+        <v>0.96</v>
       </c>
       <c r="Q15" s="4">
-        <v>1.03</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>88</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>34</v>
+        <v>104</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="P16" s="4">
-        <v>0.97</v>
+        <v>22.35</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>98.23</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>110</v>
+        <v>34</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>111</v>
+        <v>76</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P17" s="4">
-        <v>22.35</v>
+        <v>0.97</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>98.23</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>96</v>
+        <v>118</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>97</v>
+        <v>119</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="P18" s="4">
-        <v>22.92</v>
+        <v>204.32</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>163.45</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>130</v>
       </c>
       <c r="P19" s="4">
         <v>0.95</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
@@ -2101,508 +2101,508 @@
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>131</v>
       </c>
       <c r="I20" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K20" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="J20" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="N20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>0.96</v>
+        <v>22.92</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="I21" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J21" s="13" t="s">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="P21" s="4">
         <v>0.96</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>108</v>
+        <v>149</v>
       </c>
       <c r="P22" s="4">
-        <v>0.97</v>
+        <v>0.96</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="L23" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="M23" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N23" s="4" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="P23" s="4">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>124</v>
+        <v>138</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="P24" s="4">
-        <v>0.95</v>
+        <v>0.97</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>137</v>
+        <v>158</v>
       </c>
       <c r="P25" s="4">
-        <v>0.96</v>
+        <v>0.92</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>124</v>
+        <v>75</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="L26" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="O26" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="M26" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>0.92</v>
+        <v>0.96</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>124</v>
+        <v>138</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>125</v>
+        <v>76</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>162</v>
+        <v>141</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>163</v>
+        <v>142</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>164</v>
+        <v>149</v>
       </c>
       <c r="P27" s="4">
-        <v>204.32</v>
+        <v>0.96</v>
       </c>
       <c r="Q27" s="4">
-        <v>163.45</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
         <v>165</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="11"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="8"/>
       <c r="O28" s="8">
         <v>591.82</v>