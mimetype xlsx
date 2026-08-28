--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,179 +89,179 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR DIGRI TO ACCOMMODATE FHTC IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
   </si>
   <si>
     <t>SM/09870</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) &amp; also construction of Soak Pit at Digri W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000030/2021-2022</t>
+  </si>
+  <si>
+    <t>523/NACD-II</t>
+  </si>
+  <si>
+    <t>14/06/2021</t>
+  </si>
+  <si>
+    <t>29/07/2021</t>
+  </si>
+  <si>
+    <t>M/S GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of roof shed for AIRP room at Digri Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000122/2021-2022</t>
+  </si>
+  <si>
+    <t>137/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>28/10/2021</t>
+  </si>
+  <si>
+    <t>12/11/2021</t>
+  </si>
+  <si>
+    <t>M/S RAJESH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Construction of roof shed for AIRP room at Digri Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000236/2021-2022</t>
+  </si>
+  <si>
+    <t>183/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>20/12/2021</t>
+  </si>
+  <si>
+    <t>04/01/2022</t>
+  </si>
+  <si>
     <t>Preparation of DPR for augmentation of existing Digri, (Block - Krishnagar-I) piped water supply schemes</t>
   </si>
   <si>
-    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000153/2021-2022</t>
   </si>
   <si>
     <t>152/AE-I/NACD-II</t>
   </si>
   <si>
     <t>16/11/2021</t>
   </si>
   <si>
     <t>26/11/2021</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Digri W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000213/2021-2022</t>
   </si>
   <si>
     <t>02/NACD-II</t>
   </si>
   <si>
     <t>03/01/2022</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>SOMNATH CHATTERJEE</t>
   </si>
   <si>
-    <t>Continuation Work Order for Construction of roof shed for AIRP room at Digri Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Repairng of FHTC work damaged due to construction work of local authorities and ancilary works at Digri Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000025/2022-2023</t>
   </si>
   <si>
     <t>04/AE-I/NACD-II</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
     <t>21/05/2022</t>
   </si>
   <si>
     <t>Change of Media of AIRP at Digri H/W site under Digri W/S scheme under Nadia Arsenic Civil Division-II P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000092/2022-2023</t>
   </si>
   <si>
     <t>35/AE-I/NACD-II</t>
   </si>
   <si>
     <t>02/05/2022</t>
   </si>
   <si>
     <t>12/05/2022</t>
   </si>
   <si>
     <t>RUPALI ELECTRONICS</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) &amp; also construction of Soak Pit at Digri W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...31 lines deleted...]
-  <si>
     <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Digri (Vill- Pakurgachhi, Adapota Digri) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000257/2022-2023</t>
   </si>
   <si>
     <t>1012/NACD-II</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>28/01/2023</t>
   </si>
   <si>
     <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Krishnagar-I Block of Nadia District through Jadavpur University. (Name of PWSS Digri)</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000093/2023-2024</t>
   </si>
   <si>
     <t>973/NACD-II</t>
@@ -296,87 +296,87 @@
   <si>
     <t>SOMNATH ENTERPRISE</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Digri Piped Water Supply Scheme in Krishnagar-I Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000202/2023-2024</t>
   </si>
   <si>
     <t>98/NACD-II</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
+    <t>Renovation of Arsenic cum Iron treatment Plant of Digri PWSS (Capacity- 75 m3/hr) and ancillary works of Krishnagar-I Block under Nadia Arsenic Civil Division-II P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+  </si>
+  <si>
+    <t>ORD/000250/2023-2024</t>
+  </si>
+  <si>
+    <t>220/NACD-II</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>06/06/2025</t>
+  </si>
+  <si>
+    <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Jungle cutting and Earthwork in filling at Maheshpur, Maitari and Thanarapara Piped Water Supply Scheme in different blocks under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000120/2024-2025</t>
   </si>
   <si>
     <t>818/AE-I/NACD-II</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>BABA LOKNATH ENTERPRISE</t>
-  </si>
-[...19 lines deleted...]
-    <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -925,51 +925,51 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.89</v>
+        <v>52.42</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -986,57 +986,57 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>72.6</v>
+        <v>1.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.99</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1044,365 +1044,365 @@
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>1.46</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.46</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>2.3</v>
+        <v>2.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.93</v>
+        <v>72.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>72.6</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>52.42</v>
+        <v>2.3</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.3</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>1.99</v>
+        <v>4.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
         <v>27.76</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>26.09</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>93.99</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1414,54 +1414,54 @@
         <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>5.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>80</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1471,54 +1471,54 @@
       </c>
       <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>6.2</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.89</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>95.05</v>
       </c>
       <c r="S12" s="4">
         <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1526,216 +1526,216 @@
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="P13" s="4">
         <v>23.52</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>6.08</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>25.85</v>
       </c>
       <c r="S13" s="4">
         <v>40</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>95</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>89</v>
+        <v>57</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P14" s="4">
-        <v>0.76</v>
+        <v>125.21</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P15" s="4">
-        <v>125.21</v>
+        <v>0.76</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>327.95</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>130.12</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>39.68</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>