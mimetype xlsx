--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -402,50 +402,68 @@
     <t>BASUDEB SAHA</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at North &amp; Eastern side with Grill Gate and Barbed wire fencing at 2nd TubeWell site of Krishnagar Water Supply Scheme and Baranaldaha water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000073/2025-2026</t>
   </si>
   <si>
     <t>112/AE-I/NACD-II</t>
   </si>
   <si>
     <t>PAPAN ROY</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at South &amp; Western side with Grill Gate and Barbed wire fencing at 2nd TubeWell site of Krishnagar water Supply Scheme and Baranaldaha water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000074/2025-2026</t>
   </si>
   <si>
     <t>113/AE-I/NACD-II</t>
   </si>
   <si>
     <t>PARTHA DAS</t>
+  </si>
+  <si>
+    <t>Route survey engaging qualified surveyors with modern instruments viz-GPS,Total station,DGPS, Auto levels etc over the command area of Water Supply Scheme and preparation of completion drawing of the LDS IN Auto CAD or similar software for Baranaldaha W/S Scheme of Tehatta-II Block of Nadia Dist.under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000414/2024-2025</t>
+  </si>
+  <si>
+    <t>1159/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>ECO CARE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -834,70 +852,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -997,54 +1015,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1058,54 +1076,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>52.36</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>52.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1119,54 +1137,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>4.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1180,54 +1198,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>2.08</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.08</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1241,54 +1259,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P7" s="4">
         <v>60.17</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>60.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1302,54 +1320,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P8" s="4">
         <v>9.7</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.62</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.23</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1359,54 +1377,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>4.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1420,54 +1438,54 @@
       <c r="I10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>91.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>7.33</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>7.98</v>
       </c>
       <c r="S10" s="4">
         <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1481,54 +1499,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>37.82</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>21.39</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>56.56</v>
       </c>
       <c r="S11" s="4">
         <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1664,54 +1682,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P14" s="4">
         <v>0.92</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1725,54 +1743,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P15" s="4">
         <v>28.62</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>28.6</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1786,54 +1804,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P16" s="4">
         <v>4.69</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.62</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>98.62</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2044,87 +2062,148 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P20" s="4">
         <v>4.5</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="B21" s="7"/>
-[...15 lines deleted...]
-      <c r="P21" s="8">
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q21" s="4">
         <v>0</v>
       </c>
-      <c r="Q21" s="8">
+      <c r="R21" s="4">
         <v>0</v>
       </c>
-      <c r="R21" s="8"/>
-      <c r="S21" s="8"/>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>548.81</v>
+      </c>
+      <c r="P22" s="8">
+        <v>199.39</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>36.33</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>