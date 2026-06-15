--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -420,50 +420,95 @@
     <t>ORD/000074/2025-2026</t>
   </si>
   <si>
     <t>113/AE-I/NACD-II</t>
   </si>
   <si>
     <t>PARTHA DAS</t>
   </si>
   <si>
     <t>Route survey engaging qualified surveyors with modern instruments viz-GPS,Total station,DGPS, Auto levels etc over the command area of Water Supply Scheme and preparation of completion drawing of the LDS IN Auto CAD or similar software for Baranaldaha W/S Scheme of Tehatta-II Block of Nadia Dist.under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000414/2024-2025</t>
   </si>
   <si>
     <t>1159/AE-I/NACD-II</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>ECO CARE</t>
+  </si>
+  <si>
+    <t>Restoration work of dismantled concrete road at different places at Gopinathpur G.P. at Krishnagar Water Supply Scheme and BaraNaldaha Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000070/2025-2026</t>
+  </si>
+  <si>
+    <t>109/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>04/07/2025</t>
+  </si>
+  <si>
+    <t>DIAMOND ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Restoration work of dismantled concrete road at different places at Sahebnagar G.P. at Baranaldaha Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000071/2025-2026</t>
+  </si>
+  <si>
+    <t>110/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>Caution money and security deposit for Load Enhancement at Bara Naldah Head Work site under EMSD-IIII</t>
+  </si>
+  <si>
+    <t>BILL/00297/2025-2026</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL.PALASSEY.CCC</t>
+  </si>
+  <si>
+    <t>Quotation for New service connection and security deposit charge at Baranaldaha Colony PHE(Source Aug.) under Baranaldaha PWSS under EMSD-III, PHE Dte, Nadia</t>
+  </si>
+  <si>
+    <t>BILL/00558/2024-2025</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -852,73 +897,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -2123,87 +2168,321 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>135</v>
       </c>
       <c r="P21" s="4">
         <v>0.92</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
         <v>136</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="P22" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="P23" s="4">
+        <v>4.53</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="L24" s="4"/>
+      <c r="M24" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="P24" s="4">
+        <v>7.41</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>0</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="L25" s="4">
+        <v>296</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="P25" s="4">
+        <v>5.89</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>569.04</v>
+      </c>
+      <c r="P26" s="8">
+        <v>199.39</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>35.04</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>