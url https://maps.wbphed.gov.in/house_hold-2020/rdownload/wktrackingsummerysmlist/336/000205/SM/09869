--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,381 +113,384 @@
   <si>
     <t>Preparation of DPR for augmentation of existing Baranaldaha, (Block -Tehatta-II) piped water supply schemes</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
     <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000148/2021-2022</t>
   </si>
   <si>
     <t>147/AE-I/NACD-II</t>
   </si>
   <si>
     <t>16/11/2021</t>
   </si>
   <si>
     <t>26/11/2021</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD</t>
   </si>
   <si>
+    <t>Continuation work Order for Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr,Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) and also Bamboo Pilling at Baranaldaha (Vill- Choto Naldaha) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2021-2022</t>
+  </si>
+  <si>
+    <t>825/NACD-II</t>
+  </si>
+  <si>
+    <t>25/10/2021</t>
+  </si>
+  <si>
+    <t>09/12/2021</t>
+  </si>
+  <si>
+    <t>M/S ANUBHAB CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Continuation work order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Baranaldaha (Vill- Kolony para) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E.</t>
   </si>
   <si>
     <t>ORD/000227/2021-2022</t>
   </si>
   <si>
     <t>890/NACD-II</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
-    <t>M/S ANUBHAB CONSTRUCTION</t>
+    <t>Repairing of Distribution system of UPVC pipes, bamboo pilling &amp; earth filling at Pashimpara under Baranaldaha Ground water based PWSS under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000398/2021-2022</t>
+  </si>
+  <si>
+    <t>32 /AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>24/06/2021</t>
+  </si>
+  <si>
+    <t>04/07/2021</t>
+  </si>
+  <si>
+    <t>TAPAN SAHA</t>
   </si>
   <si>
     <t>Construction of Boundary wall with Grill Gate at Bara Naldaha Water Supply Scheme 2nd Pump House site under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000281/2021-2022</t>
   </si>
   <si>
     <t>236/AE-I/NACD-II</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>BIPLAB GUHA</t>
   </si>
   <si>
-    <t>Repairing of Distribution system of UPVC pipes, bamboo pilling &amp; earth filling at Pashimpara under Baranaldaha Ground water based PWSS under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...31 lines deleted...]
-  <si>
     <t>Damaged pipe line repair due to construction of drain at Baranaldaha W/s Scheme (Vill- Baranaldaha) in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000185/2022-2023</t>
   </si>
   <si>
     <t>600/NACD-II</t>
   </si>
   <si>
     <t>01/09/2022</t>
   </si>
   <si>
     <t>01/10/2022</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under BRITTIHUDA (Block- Chapra), BARNIA (Block- Tehatt II ), MAHATPUR (Block- Chapra ), MATIARY (Block- Krishnaganj), BAGAKHALI (Z-I) (Block- Tehatta I ), BARA NALDAH (Block- Tehatta II ) W/S Scheme, , Dist. - Nadia. NIET No.- 31 of EE/EMD of 2022-23 (Sl. No.- 01)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001768/2022-2023</t>
+  </si>
+  <si>
+    <t>1120/EMD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>15/04/2023</t>
+  </si>
+  <si>
+    <t>B.T. PROJECTS PVT. LTD</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of required length,Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or damaged line repair due to construction of drain) at Bara Naldaha ( Vill- Colonypara, Baranaldaha) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000017/2023-2024</t>
+  </si>
+  <si>
+    <t>547/NACD-II</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>10/07/2023</t>
+  </si>
+  <si>
+    <t>SUBHASIS MOJUMDER</t>
+  </si>
+  <si>
     <t>Rendering consultancy services for Geotechnical Investigation and Report preparation of site locations under Tehatta-II Block of Nadia District through Jadavpur University. (Name of PWSS Baranaldaha)</t>
   </si>
   <si>
     <t>ORD/000162/2023-2024</t>
   </si>
   <si>
     <t>1285/NACD-II</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...46 lines deleted...]
-  <si>
     <t>Barbed wire fencing &amp; painting of Headwork site and 2nd T/W site Boundary wall of Baranaldaha PWSS at Tehatta-II Block under Nadia Arsenic Civil Division-II,P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000033/2024-2025</t>
   </si>
   <si>
     <t>744/AE-I/NACD-II</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>A.S.CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order "Conversion of IEP to AIRP at Baranaldah Water Supply Scheme of capacity 67 Cu.m/hr in Tehatta-II Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
   </si>
   <si>
     <t>ORD/000324/2023-2024</t>
   </si>
   <si>
     <t>206/NACD-II</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>15/05/2024</t>
   </si>
   <si>
     <t>RITE WATER SOLUTION (INDIA) PRIVATE LIMITED</t>
   </si>
   <si>
+    <t>Comprehensive augmentation in technical regards including aquifer management with extraction, compliance of Ground water contamination removal as per IS 10500 with subsequent amendments and composite RCC Cum masonry structures at Mouza- Baranaldaha (Habitation - Colony Para) under Baranaldaha Piped Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000335/2024-2025</t>
+  </si>
+  <si>
+    <t>1618/NACD-II</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>15/08/2025</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELLS</t>
+  </si>
+  <si>
     <t>Route survey engaging qualified surveyors with modern instruments viz-GPS,Total station,DGPS, Auto levels etc over the command area of Water Supply Scheme and preparation of completion drawing of the LDS IN Auto CAD or similar software for Baranaldaha W/S Scheme in Tehatta-II Block of Nadia Dist.under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000213/2023-2024</t>
   </si>
   <si>
     <t>611/AE-I/NACD-II</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>17/02/2024</t>
   </si>
   <si>
     <t>ECOCARE</t>
   </si>
   <si>
+    <t>Renovation of Head Work site and 2nd T/W site of Baranaldaha PWSS at Tehatta-II Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000034/2024-2025</t>
+  </si>
+  <si>
+    <t>745/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>28/12/2024</t>
+  </si>
+  <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Bara Naldaha Piped Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000388/2023-2024</t>
   </si>
   <si>
     <t>145/NACD-II</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>M/S S. K. ENTERPRISE</t>
   </si>
   <si>
-    <t>Renovation of Head Work site and 2nd T/W site of Baranaldaha PWSS at Tehatta-II Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...28 lines deleted...]
-  <si>
     <t>Repair and renovation of Boundary wall with Grill Gate and Barbed wire fencing and Painting of Pump House, Boundary Wall at HW site of Krishnagar Water Supply Scheme and BaraNaldaha Water Supply Scheme of Tehatta -II Block Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000072/2025-2026</t>
   </si>
   <si>
     <t>111/AE-I/NACD-II</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
+    <t>29/07/2026</t>
+  </si>
+  <si>
+    <t>BASUDEB SAHA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at North &amp; Eastern side with Grill Gate and Barbed wire fencing at 2nd TubeWell site of Krishnagar Water Supply Scheme and Baranaldaha water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000073/2025-2026</t>
+  </si>
+  <si>
+    <t>112/AE-I/NACD-II</t>
+  </si>
+  <si>
     <t>03/08/2025</t>
   </si>
   <si>
-    <t>BASUDEB SAHA</t>
-[...10 lines deleted...]
-  <si>
     <t>PAPAN ROY</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at South &amp; Western side with Grill Gate and Barbed wire fencing at 2nd TubeWell site of Krishnagar water Supply Scheme and Baranaldaha water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000074/2025-2026</t>
   </si>
   <si>
     <t>113/AE-I/NACD-II</t>
   </si>
   <si>
     <t>PARTHA DAS</t>
   </si>
   <si>
+    <t>Restoration work of dismantled concrete road at different places at Gopinathpur G.P. at Krishnagar Water Supply Scheme and BaraNaldaha Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000070/2025-2026</t>
+  </si>
+  <si>
+    <t>109/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>04/07/2025</t>
+  </si>
+  <si>
+    <t>DIAMOND ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Restoration work of dismantled concrete road at different places at Sahebnagar G.P. at Baranaldaha Water Supply Scheme in Tehatta-II Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000071/2025-2026</t>
+  </si>
+  <si>
+    <t>110/AE-I/NACD-II</t>
+  </si>
+  <si>
     <t>Route survey engaging qualified surveyors with modern instruments viz-GPS,Total station,DGPS, Auto levels etc over the command area of Water Supply Scheme and preparation of completion drawing of the LDS IN Auto CAD or similar software for Baranaldaha W/S Scheme of Tehatta-II Block of Nadia Dist.under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000414/2024-2025</t>
   </si>
   <si>
     <t>1159/AE-I/NACD-II</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>ECO CARE</t>
-  </si>
-[...22 lines deleted...]
-    <t>110/AE-I/NACD-II</t>
   </si>
   <si>
     <t>Caution money and security deposit for Load Enhancement at Bara Naldah Head Work site under EMSD-IIII</t>
   </si>
   <si>
     <t>BILL/00297/2025-2026</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>WBSEDCL.PALASSEY.CCC</t>
   </si>
   <si>
     <t>Quotation for New service connection and security deposit charge at Baranaldaha Colony PHE(Source Aug.) under Baranaldaha PWSS under EMSD-III, PHE Dte, Nadia</t>
   </si>
   <si>
     <t>BILL/00558/2024-2025</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -1109,249 +1112,249 @@
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>52.36</v>
+        <v>60.17</v>
       </c>
       <c r="Q4" s="4">
-        <v>52.2</v>
+        <v>60.14</v>
       </c>
       <c r="R4" s="4">
-        <v>99.71</v>
+        <v>99.94</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>4.84</v>
+        <v>52.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.83</v>
+        <v>52.2</v>
       </c>
       <c r="R5" s="4">
-        <v>99.79</v>
+        <v>99.71</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>2.08</v>
       </c>
       <c r="Q6" s="4">
         <v>2.08</v>
       </c>
       <c r="R6" s="4">
         <v>99.98</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>60.17</v>
+        <v>4.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>60.14</v>
+        <v>4.83</v>
       </c>
       <c r="R7" s="4">
-        <v>99.94</v>
+        <v>99.79</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1359,276 +1362,276 @@
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="P8" s="4">
         <v>9.7</v>
       </c>
       <c r="Q8" s="4">
         <v>9.62</v>
       </c>
       <c r="R8" s="4">
         <v>99.23</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P9" s="4">
+        <v>91.82</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>7.33</v>
+      </c>
+      <c r="R9" s="4">
+        <v>7.98</v>
+      </c>
+      <c r="S9" s="4">
         <v>60</v>
-      </c>
-[...27 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>91.82</v>
+        <v>37.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>7.33</v>
+        <v>21.39</v>
       </c>
       <c r="R10" s="4">
-        <v>7.98</v>
+        <v>56.56</v>
       </c>
       <c r="S10" s="4">
         <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-      <c r="J11" s="13" t="s">
         <v>76</v>
       </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>37.82</v>
+        <v>4.78</v>
       </c>
       <c r="Q11" s="4">
-        <v>21.39</v>
+        <v>4.78</v>
       </c>
       <c r="R11" s="4">
-        <v>56.56</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>4.25</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
@@ -1645,51 +1648,51 @@
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P13" s="4">
         <v>176.73</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
@@ -1706,295 +1709,295 @@
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P14" s="4">
-        <v>0.92</v>
+        <v>52.9</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.92</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>99.87</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P15" s="4">
-        <v>28.62</v>
+        <v>0.92</v>
       </c>
       <c r="Q15" s="4">
-        <v>28.6</v>
+        <v>0.92</v>
       </c>
       <c r="R15" s="4">
-        <v>99.94</v>
+        <v>99.87</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="P16" s="4">
         <v>4.69</v>
       </c>
       <c r="Q16" s="4">
         <v>4.62</v>
       </c>
       <c r="R16" s="4">
         <v>98.62</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P17" s="4">
-        <v>52.9</v>
+        <v>28.62</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>28.6</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S17" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P18" s="4">
         <v>4.35</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
@@ -2011,443 +2014,443 @@
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="P19" s="4">
         <v>4.5</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="P20" s="4">
         <v>4.5</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>135</v>
       </c>
       <c r="P21" s="4">
-        <v>0.92</v>
+        <v>2.4</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>136</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="P22" s="4">
-        <v>2.4</v>
+        <v>4.53</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="K23" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="M23" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="N23" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O23" s="4" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="P23" s="4">
-        <v>4.53</v>
+        <v>0.92</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="L24" s="4"/>
       <c r="M24" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P24" s="4">
         <v>7.41</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="L25" s="4">
         <v>296</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P25" s="4">
         <v>5.89</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="11"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8">
         <v>569.04</v>
       </c>
       <c r="P26" s="8">
         <v>199.39</v>
       </c>
       <c r="Q26" s="8">
         <v>35.04</v>
       </c>
       <c r="R26" s="8"/>
       <c r="S26" s="8"/>