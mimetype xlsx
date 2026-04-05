--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -278,111 +278,105 @@
   <si>
     <t>613/AE-I/NACD-II</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>17/02/2024</t>
   </si>
   <si>
     <t>MALLICK ENTERPRISE</t>
   </si>
   <si>
     <t>Route survey engaging qualified surveyors with modern instruments viz-GPS,Total station,DGPS, Auto levels etc over the command area of Water Supply Scheme and preparation of completion drawing of the LDS IN Auto CAD or similar software for Bahirgachi Zone-I W/S Scheme of Chapra Block Mouza Bahirgachi of Nadia Dist.under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000214/2023-2024</t>
   </si>
   <si>
     <t>614/AE-I/NACD-II</t>
   </si>
   <si>
     <t>P. BISWAS &amp; CO</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...22 lines deleted...]
-  <si>
     <t>Improvement of connecting road within Ichapur Road and the Head Works site of Madhabpur and Bahirgachhi Zone-I Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia.</t>
   </si>
   <si>
     <t>ORD/000004/2025-2026</t>
   </si>
   <si>
     <t>17/AE-I/NACD-II</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Comprehensive augmentation in technical regards including aquifer management with extraction, compliance of Ground water contamination removal as per IS 10500 with subsequent amendments and composite RCC Cum masonry structures at Mouza- Mathurapur (under Bahirgachi zone I Piped Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000450/2024-2025</t>
   </si>
   <si>
     <t>330/NACD-II</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>TARUN GHOSH</t>
+  </si>
+  <si>
+    <t>Laying of Pipe Line along with FHTC reconnection due to construction of drain at Bagmara Bazar at Bahirgachi Zone I W/s Scheme at Chapra block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000359/2024-2025</t>
+  </si>
+  <si>
+    <t>1099/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>SUBHAJIT SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -790,51 +784,51 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1501,241 +1495,243 @@
         <v>0.45</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="J13" s="13"/>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>10.55</v>
+        <v>4.84</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>59</v>
+        <v>95</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>4.84</v>
+        <v>54.03</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>54.03</v>
+        <v>0.96</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
-        <v>286.37</v>
+        <v>276.79</v>
       </c>
       <c r="P16" s="8">
         <v>0</v>
       </c>
       <c r="Q16" s="8">
         <v>0</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>