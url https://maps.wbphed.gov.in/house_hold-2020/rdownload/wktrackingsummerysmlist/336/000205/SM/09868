--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -333,50 +333,68 @@
     <t>11/03/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>TARUN GHOSH</t>
   </si>
   <si>
     <t>Laying of Pipe Line along with FHTC reconnection due to construction of drain at Bagmara Bazar at Bahirgachi Zone I W/s Scheme at Chapra block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000359/2024-2025</t>
   </si>
   <si>
     <t>1099/AE-I/NACD-II</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>SUBHAJIT SAHA</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Bahirgachi Zone-I 2nd Tube Well Site under Bahirgachi Zone-I Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000204/2024-2025</t>
+  </si>
+  <si>
+    <t>900/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>M/S FREEDOM CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -765,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -928,54 +946,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.61</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.61</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -989,54 +1007,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.88</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1050,54 +1068,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>14.27</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14.23</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1111,54 +1129,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P6" s="4">
         <v>4.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1172,54 +1190,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>1.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.03</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S7" s="4">
         <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1233,54 +1251,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>5.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1412,54 +1430,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
         <v>0.97</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1473,54 +1491,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>0.45</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.45</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1670,87 +1688,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P15" s="4">
         <v>0.96</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="B16" s="7"/>
-[...15 lines deleted...]
-      <c r="P16" s="8">
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="P16" s="4">
+        <v>3.35</v>
+      </c>
+      <c r="Q16" s="4">
         <v>0</v>
       </c>
-      <c r="Q16" s="8">
+      <c r="R16" s="4">
         <v>0</v>
       </c>
-      <c r="R16" s="8"/>
-      <c r="S16" s="8"/>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>280.13</v>
+      </c>
+      <c r="P17" s="8">
+        <v>34.85</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>12.44</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>