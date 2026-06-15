--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -351,50 +351,92 @@
     <t>31/12/2024</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>SUBHAJIT SAHA</t>
   </si>
   <si>
     <t>Repair and Renovation work at Bahirgachi Zone-I 2nd Tube Well Site under Bahirgachi Zone-I Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
   </si>
   <si>
     <t>ORD/000204/2024-2025</t>
   </si>
   <si>
     <t>900/AE-I/NACD-II</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>M/S FREEDOM CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Replacement Tube well in connection to Accommodate FHTC at Pump House No.-P-I,Z-I under Bahirgachi ground water based water supply scheme under Block_ Chapra Dist. - Nadia under EMD, PHE Dte. [SM/09867]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000021/2025-2026</t>
+  </si>
+  <si>
+    <t>691/EMD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>21/07/2025</t>
+  </si>
+  <si>
+    <t>PIONEER ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Quotation charges and Security deposit for new service connection at Mathurapur (Source Augmentation of Bahirgachhi PH-I(Zone-I) W/S Scherme, Nadia</t>
+  </si>
+  <si>
+    <t>BILL/02694/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-290</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.L (GROUP CHAPRA C.C.C)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,51 +825,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1749,87 +1791,205 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P16" s="4">
         <v>3.35</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="P17" s="4">
+        <v>12.01</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>50</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P18" s="4">
+        <v>2.11</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>294.25</v>
+      </c>
+      <c r="P19" s="8">
+        <v>34.85</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>11.84</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>