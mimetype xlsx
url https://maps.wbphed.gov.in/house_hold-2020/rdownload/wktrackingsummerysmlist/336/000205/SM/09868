--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -113,104 +113,104 @@
   <si>
     <t>Preparation of DPR for augmentation of existing Bahirgachi Zone-I, (Block - Chapra) piped water supply schemes</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
     <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000152/2021-2022</t>
   </si>
   <si>
     <t>151/AE-I/NACD-II</t>
   </si>
   <si>
     <t>16/11/2021</t>
   </si>
   <si>
     <t>26/11/2021</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD</t>
   </si>
   <si>
+    <t>Continuation work order for Supply of CIDF Sluice valve and DI specials for vavle for facilitate Functional House Hold Connection of Bahirgachhi Zone-I Piped Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000318/2021-2022</t>
+  </si>
+  <si>
+    <t>302/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
+  </si>
+  <si>
+    <t>22/03/2022</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
+  </si>
+  <si>
     <t>Supply of CIDF Sluice valve and DI specials for vavle for facilitate Functional House Hold Connection of Bahirgachhi Zone-I Piped Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000305/2021-2022</t>
   </si>
   <si>
     <t>280/AE-I/NACD-II</t>
   </si>
   <si>
     <t>04/03/2022</t>
   </si>
   <si>
     <t>09/03/2022</t>
   </si>
   <si>
-    <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
-[...1 lines deleted...]
-  <si>
     <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Bahirgachhi Zone-I ( Vill-Kukra Daha) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000215/2022-2023</t>
   </si>
   <si>
     <t>821/NACD-II</t>
   </si>
   <si>
     <t>10/11/2022</t>
   </si>
   <si>
     <t>09/01/2023</t>
   </si>
   <si>
     <t>ABDUL ALIM MONDAL</t>
   </si>
   <si>
-    <t>Continuation work order for Supply of CIDF Sluice valve and DI specials for vavle for facilitate Functional House Hold Connection of Bahirgachhi Zone-I Piped Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte</t>
-[...16 lines deleted...]
-  <si>
     <t>Functional House Hold Tap Connection for providing connection to the School Premises including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete at (Remaining School only) Bahirgachhi Zone-I W/s Scheme at Chapra Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000370/2022-2023</t>
   </si>
   <si>
     <t>349/NACD-II</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>SAMARESH GHOSH</t>
   </si>
   <si>
     <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Chapra Block of Nadia District through Jadavpur University. (Name of PWSS Bahirgachi Zone-I)</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
@@ -278,123 +278,123 @@
   <si>
     <t>613/AE-I/NACD-II</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>17/02/2024</t>
   </si>
   <si>
     <t>MALLICK ENTERPRISE</t>
   </si>
   <si>
     <t>Route survey engaging qualified surveyors with modern instruments viz-GPS,Total station,DGPS, Auto levels etc over the command area of Water Supply Scheme and preparation of completion drawing of the LDS IN Auto CAD or similar software for Bahirgachi Zone-I W/S Scheme of Chapra Block Mouza Bahirgachi of Nadia Dist.under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000214/2023-2024</t>
   </si>
   <si>
     <t>614/AE-I/NACD-II</t>
   </si>
   <si>
     <t>P. BISWAS &amp; CO</t>
   </si>
   <si>
+    <t>Laying of Pipe Line along with FHTC reconnection due to construction of drain at Bagmara Bazar at Bahirgachi Zone I W/s Scheme at Chapra block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000359/2024-2025</t>
+  </si>
+  <si>
+    <t>1099/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>SUBHAJIT SAHA</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Bahirgachi Zone-I 2nd Tube Well Site under Bahirgachi Zone-I Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000204/2024-2025</t>
+  </si>
+  <si>
+    <t>900/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>M/S FREEDOM CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Improvement of connecting road within Ichapur Road and the Head Works site of Madhabpur and Bahirgachhi Zone-I Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia.</t>
   </si>
   <si>
     <t>ORD/000004/2025-2026</t>
   </si>
   <si>
     <t>17/AE-I/NACD-II</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Comprehensive augmentation in technical regards including aquifer management with extraction, compliance of Ground water contamination removal as per IS 10500 with subsequent amendments and composite RCC Cum masonry structures at Mouza- Mathurapur (under Bahirgachi zone I Piped Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000450/2024-2025</t>
   </si>
   <si>
     <t>330/NACD-II</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>TARUN GHOSH</t>
-  </si>
-[...34 lines deleted...]
-    <t>M/S FREEDOM CONSTRUCTION</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Replacement Tube well in connection to Accommodate FHTC at Pump House No.-P-I,Z-I under Bahirgachi ground water based water supply scheme under Block_ Chapra Dist. - Nadia under EMD, PHE Dte. [SM/09867]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000021/2025-2026</t>
   </si>
   <si>
     <t>691/EMD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>21/07/2025</t>
   </si>
@@ -1025,200 +1025,200 @@
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>4.88</v>
+        <v>4.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.88</v>
+        <v>4.77</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="P5" s="4">
-        <v>14.27</v>
+        <v>4.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>14.23</v>
+        <v>4.88</v>
       </c>
       <c r="R5" s="4">
-        <v>99.77</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.77</v>
+        <v>14.27</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.77</v>
+        <v>14.23</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>99.77</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1591,243 +1591,243 @@
       <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P13" s="4">
-        <v>4.84</v>
+        <v>0.96</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="O14" s="4" t="s">
+      <c r="P14" s="4">
+        <v>3.35</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.96</v>
+        <v>4.84</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>59</v>
+        <v>107</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P16" s="4">
-        <v>3.35</v>
+        <v>54.03</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>