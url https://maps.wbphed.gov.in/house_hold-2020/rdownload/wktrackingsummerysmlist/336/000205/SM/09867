--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -443,51 +443,51 @@
   <si>
     <t>223/NACD-II</t>
   </si>
   <si>
     <t>05/04/2022</t>
   </si>
   <si>
     <t>04/07/2022</t>
   </si>
   <si>
     <t>NANDY ENTERPRISES</t>
   </si>
   <si>
     <t>Acceptance cum work order "Conversion of IEP to AIRP at Bhagakhali Zone-I &amp; Jitpur Water Supply Scheme of capacity 27 Cu.m/hr in Tehatta-I Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
   </si>
   <si>
     <t>ORD/000289/2023-2024</t>
   </si>
   <si>
     <t>196/NACD-II</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>03/04/2026</t>
   </si>
   <si>
     <t>SANDIP BISWAS</t>
   </si>
   <si>
     <t>Hiring of 1(one) number vehicle of Category Motor Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ Diesel/ LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Assistant Engineer-II, under Executive Engineer, Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, Pincode:- 741101,West Bengal. (From 01/07/2024 to 30/06/2025)</t>
   </si>
   <si>
     <t>ORD/000062/2024-2025</t>
   </si>
   <si>
     <t>203/AE-II/NACD-II</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD with dedicated Pipe Line including laying of distribution network for left out FHTC under Bagakhali Zone-I and Bagakhali Zone-II Piped Water Supply Scheme in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000325/2024-2025</t>
   </si>
   <si>
     <t>1562/NACD-II</t>
   </si>
@@ -495,50 +495,86 @@
     <t>05/12/2024</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>DEBASIS SAMADDAR</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Bagakhali Zone-I W/s Scheme (Vill- Sahapur) in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte. &amp; Barnia Pwss under Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000406/2021-2022</t>
   </si>
   <si>
     <t>128_NACD-II</t>
   </si>
   <si>
     <t>21/02/2022</t>
   </si>
   <si>
     <t>22/05/2022</t>
   </si>
   <si>
     <t>M/S NANDY ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Bagakhali Zone-I PWSS in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000304/2024-2025</t>
+  </si>
+  <si>
+    <t>356/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Bagakhali Zone-I 2nd Pump house site with Reinforced Barbed Tape , Plaster and other allied works. Under Under Nadia Arsenic Division-II, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000077/2024-2025</t>
+  </si>
+  <si>
+    <t>163/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>UJJWAL ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -927,51 +963,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1090,54 +1126,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.11</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.11</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1151,54 +1187,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>4.08</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.05</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.29</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1212,54 +1248,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>97.06</v>
       </c>
       <c r="Q5" s="4">
-        <v>96.43</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.35</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1273,54 +1309,54 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>95.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>95.91</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.96</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1334,54 +1370,54 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>84.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>40.26</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>47.67</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1395,54 +1431,54 @@
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>15.07</v>
       </c>
       <c r="Q8" s="4">
-        <v>15.01</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.6</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1456,54 +1492,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>5.51</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.51</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1517,54 +1553,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>98.72</v>
       </c>
       <c r="Q10" s="4">
-        <v>98.7</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.98</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1578,54 +1614,54 @@
       <c r="I11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>5.51</v>
       </c>
       <c r="Q11" s="4">
-        <v>5.51</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1637,54 +1673,54 @@
         <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>5.9</v>
       </c>
       <c r="Q12" s="4">
-        <v>5.9</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>87</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1698,54 +1734,54 @@
       <c r="I13" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P13" s="4">
         <v>91.82</v>
       </c>
       <c r="Q13" s="4">
-        <v>9.88</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>10.76</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1820,54 +1856,54 @@
       <c r="I15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P15" s="4">
         <v>4.98</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.37</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>7.35</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1881,54 +1917,54 @@
       <c r="I16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P16" s="4">
         <v>1.24</v>
       </c>
       <c r="Q16" s="4">
-        <v>1.16</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>93.16</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2003,54 +2039,54 @@
       <c r="I18" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>117</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P18" s="4">
         <v>0.86</v>
       </c>
       <c r="Q18" s="4">
-        <v>0.86</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2064,54 +2100,54 @@
       <c r="I19" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>117</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P19" s="4">
         <v>0.93</v>
       </c>
       <c r="Q19" s="4">
-        <v>0.93</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2125,54 +2161,54 @@
       <c r="I20" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>117</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P20" s="4">
         <v>4.84</v>
       </c>
       <c r="Q20" s="4">
-        <v>4.84</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>98</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2186,54 +2222,54 @@
       <c r="I21" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P21" s="4">
         <v>4.98</v>
       </c>
       <c r="Q21" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>80.31</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2247,54 +2283,54 @@
       <c r="I22" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>138</v>
       </c>
       <c r="P22" s="4">
         <v>20.12</v>
       </c>
       <c r="Q22" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>99.39</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2314,51 +2350,51 @@
       <c r="K23" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>142</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>144</v>
       </c>
       <c r="P23" s="4">
         <v>103.73</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
@@ -2369,54 +2405,54 @@
       <c r="I24" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>146</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>148</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P24" s="4">
         <v>4.98</v>
       </c>
       <c r="Q24" s="4">
-        <v>4.52</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>90.79</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2430,54 +2466,54 @@
       <c r="I25" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>151</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>154</v>
       </c>
       <c r="P25" s="4">
         <v>157.57</v>
       </c>
       <c r="Q25" s="4">
-        <v>15.85</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>10.06</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>40</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2505,87 +2541,209 @@
       </c>
       <c r="N26" s="4" t="s">
         <v>159</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>160</v>
       </c>
       <c r="P26" s="4">
         <v>102.45</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
         <v>161</v>
       </c>
-      <c r="B27" s="7"/>
-[...22 lines deleted...]
-      <c r="S27" s="8"/>
+      <c r="I27" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="P27" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>100</v>
+      </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="P28" s="4">
+        <v>0.63</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8">
+        <v>923.06</v>
+      </c>
+      <c r="P29" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>0</v>
+      </c>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>