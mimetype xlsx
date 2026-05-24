--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -431,150 +431,168 @@
   <si>
     <t>ORD/000396/2022-2023</t>
   </si>
   <si>
     <t>414/NACD-II</t>
   </si>
   <si>
     <t>Continuation Work Order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Bagakhali Zone-I (vILL- Sahapur) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000053/2022-2023</t>
   </si>
   <si>
     <t>223/NACD-II</t>
   </si>
   <si>
     <t>05/04/2022</t>
   </si>
   <si>
     <t>04/07/2022</t>
   </si>
   <si>
     <t>NANDY ENTERPRISES</t>
   </si>
   <si>
+    <t>Hiring of 1(one) number vehicle of Category Motor Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ Diesel/ LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Assistant Engineer-II, under Executive Engineer, Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, Pincode:- 741101,West Bengal. (From 01/07/2024 to 30/06/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000062/2024-2025</t>
+  </si>
+  <si>
+    <t>203/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD with dedicated Pipe Line including laying of distribution network for left out FHTC under Bagakhali Zone-I and Bagakhali Zone-II Piped Water Supply Scheme in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000325/2024-2025</t>
+  </si>
+  <si>
+    <t>1562/NACD-II</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>30/11/2025</t>
+  </si>
+  <si>
+    <t>DEBASIS SAMADDAR</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Bagakhali Zone-I W/s Scheme (Vill- Sahapur) in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte. &amp; Barnia Pwss under Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000406/2021-2022</t>
+  </si>
+  <si>
+    <t>128_NACD-II</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>22/05/2022</t>
+  </si>
+  <si>
+    <t>M/S NANDY ENTERPRISES</t>
+  </si>
+  <si>
     <t>Acceptance cum work order "Conversion of IEP to AIRP at Bhagakhali Zone-I &amp; Jitpur Water Supply Scheme of capacity 27 Cu.m/hr in Tehatta-I Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
   </si>
   <si>
     <t>ORD/000289/2023-2024</t>
   </si>
   <si>
     <t>196/NACD-II</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>SANDIP BISWAS</t>
   </si>
   <si>
-    <t>Hiring of 1(one) number vehicle of Category Motor Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ Diesel/ LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Assistant Engineer-II, under Executive Engineer, Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, Pincode:- 741101,West Bengal. (From 01/07/2024 to 30/06/2025)</t>
-[...46 lines deleted...]
-  <si>
     <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Bagakhali Zone-I PWSS in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000304/2024-2025</t>
   </si>
   <si>
     <t>356/AE-II/NACD-II</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Repair and Renovation work at Bagakhali Zone-I 2nd Pump house site with Reinforced Barbed Tape , Plaster and other allied works. Under Under Nadia Arsenic Division-II, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000077/2024-2025</t>
   </si>
   <si>
     <t>163/AE-II/NACD-II</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>29/06/2024</t>
   </si>
   <si>
     <t>UJJWAL ROY</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Bagakhali Zone-I Headwork site in Tehatta-I Block with Overhead Reservoir Painting, Plaster, and other allied works. Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000224/2024-2025</t>
+  </si>
+  <si>
+    <t>1325/NACD-II</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>PRITI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -963,51 +981,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1126,54 +1144,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.11</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.11</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1187,54 +1205,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>4.08</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.05</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.29</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1248,54 +1266,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>97.06</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>96.43</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.35</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1309,54 +1327,54 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>95.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>95.91</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1370,54 +1388,54 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>84.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>40.26</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>47.67</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1431,54 +1449,54 @@
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>15.07</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>15.01</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1492,54 +1510,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>5.51</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.51</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1553,54 +1571,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>98.72</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>98.7</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1614,54 +1632,54 @@
       <c r="I11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>5.51</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.51</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1673,54 +1691,54 @@
         <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>5.9</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>87</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1734,54 +1752,54 @@
       <c r="I13" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P13" s="4">
         <v>91.82</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>9.88</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>10.76</v>
       </c>
       <c r="S13" s="4">
         <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1856,54 +1874,54 @@
       <c r="I15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P15" s="4">
         <v>4.98</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.37</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>7.35</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1917,54 +1935,54 @@
       <c r="I16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P16" s="4">
         <v>1.24</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>1.16</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>93.16</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2039,54 +2057,54 @@
       <c r="I18" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>117</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P18" s="4">
         <v>0.86</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2100,54 +2118,54 @@
       <c r="I19" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>117</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P19" s="4">
         <v>0.93</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2161,54 +2179,54 @@
       <c r="I20" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>117</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P20" s="4">
         <v>4.84</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>98</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2222,54 +2240,54 @@
       <c r="I21" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P21" s="4">
         <v>4.98</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>80.31</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2283,292 +2301,292 @@
       <c r="I22" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>138</v>
       </c>
       <c r="P22" s="4">
         <v>20.12</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>99.39</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M23" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N23" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="N23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O23" s="4" t="s">
-        <v>144</v>
+        <v>107</v>
       </c>
       <c r="P23" s="4">
-        <v>103.73</v>
+        <v>4.98</v>
       </c>
       <c r="Q23" s="4">
+        <v>4.52</v>
+      </c>
+      <c r="R23" s="4">
+        <v>90.79</v>
+      </c>
+      <c r="S23" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="K24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="M24" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="M24" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="O24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>4.98</v>
+        <v>157.57</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>15.85</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>10.06</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>149</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>151</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>154</v>
       </c>
       <c r="P25" s="4">
-        <v>157.57</v>
+        <v>102.45</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>155</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>156</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>157</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>158</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>159</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>160</v>
       </c>
       <c r="P26" s="4">
-        <v>102.45</v>
+        <v>103.73</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
@@ -2663,87 +2681,148 @@
       </c>
       <c r="N28" s="4" t="s">
         <v>171</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>172</v>
       </c>
       <c r="P28" s="4">
         <v>0.63</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
         <v>173</v>
       </c>
-      <c r="B29" s="7"/>
-[...15 lines deleted...]
-      <c r="P29" s="8">
+      <c r="I29" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="P29" s="4">
+        <v>6.49</v>
+      </c>
+      <c r="Q29" s="4">
         <v>0</v>
       </c>
-      <c r="Q29" s="8">
+      <c r="R29" s="4">
         <v>0</v>
       </c>
-      <c r="R29" s="8"/>
-      <c r="S29" s="8"/>
+      <c r="S29" s="4">
+        <v>95</v>
+      </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="8"/>
+      <c r="O30" s="8">
+        <v>929.56</v>
+      </c>
+      <c r="P30" s="8">
+        <v>432.77</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>46.56</v>
+      </c>
+      <c r="R30" s="8"/>
+      <c r="S30" s="8"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>