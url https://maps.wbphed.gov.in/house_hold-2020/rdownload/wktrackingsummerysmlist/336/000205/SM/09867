--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -113,468 +113,468 @@
   <si>
     <t>Preparation of DPR for augmentation of existing Bagakhali Zone-I, (Block -Tehatta-I) piped water supply schemes</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000145/2021-2022</t>
   </si>
   <si>
     <t>144/AE-I/NACD-II</t>
   </si>
   <si>
     <t>16/11/2021</t>
   </si>
   <si>
     <t>26/11/2021</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair and also piling work) at Bagakhali Zone-I ( Vill- Chhatina) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000208/2021-2022</t>
+  </si>
+  <si>
+    <t>996/NACD-II</t>
+  </si>
+  <si>
+    <t>30/12/2021</t>
+  </si>
+  <si>
+    <t>13/02/2022</t>
+  </si>
+  <si>
+    <t>SANJIB DEY</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Khanjipur &amp; Bagakhali Zone-I, W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000303/2021-2022</t>
+  </si>
+  <si>
+    <t>768./NACD-II</t>
+  </si>
+  <si>
+    <t>22/09/2021</t>
+  </si>
+  <si>
+    <t>06/11/2021</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair ) at Brittihuda W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000229/2021-2022</t>
+  </si>
+  <si>
+    <t>995/EE/NACD-II</t>
+  </si>
+  <si>
+    <t>CHANDA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Thanapara W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000230/2021-2022</t>
+  </si>
+  <si>
+    <t>01/EE/NACD-II</t>
+  </si>
+  <si>
+    <t>03/01/2022</t>
+  </si>
+  <si>
+    <t>17/02/2022</t>
+  </si>
+  <si>
+    <t>DIAMOND ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Bagakhali Zone-I 2nd site Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000259/2021-2022</t>
   </si>
   <si>
     <t>41/AE-II/NACD-II</t>
   </si>
   <si>
-    <t>17/02/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>19/03/2022</t>
   </si>
   <si>
     <t>SHYAM SUNDAR SAHA</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair and also piling work) at Bagakhali Zone-I ( Vill- Chhatina) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...52 lines deleted...]
-  <si>
     <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Head Work Site under Bagakhali Zone-I Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000254/2022-2023</t>
   </si>
   <si>
     <t>1009/NACD-II</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>28/01/2023</t>
   </si>
   <si>
     <t>DEBASISH DEY</t>
   </si>
   <si>
+    <t>Continuation Work Order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Bagakhali Zone-I (vILL- Sahapur) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000053/2022-2023</t>
+  </si>
+  <si>
+    <t>223/NACD-II</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>NANDY ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Bagakhali Zone-I W/s Scheme (Vill- Sahapur) in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte. &amp; Barnia Pwss under Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000406/2021-2022</t>
+  </si>
+  <si>
+    <t>128_NACD-II</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>22/05/2022</t>
+  </si>
+  <si>
+    <t>M/S NANDY ENTERPRISES</t>
+  </si>
+  <si>
     <t>Collection of House Hold Details at Prescribed Format through Mobile App / Hard Copy including Geo-Reference as directed by EIC and Submission of the same to PHE Dte in soft copy for different PWSS under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000354/2022-2023</t>
   </si>
   <si>
     <t>207./NACD-II</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>JOY GOPAL GUPTI</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair ) at Brittihuda W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...8 lines deleted...]
-    <t>CHANDA CONSTRUCTION</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under BRITTIHUDA (Block- Chapra), BARNIA (Block- Tehatt II ), MAHATPUR (Block- Chapra ), MATIARY (Block- Krishnaganj), BAGAKHALI (Z-I) (Block- Tehatta I ), BARA NALDAH (Block- Tehatta II ) W/S Scheme, , Dist. - Nadia. NIET No.- 31 of EE/EMD of 2022-23 (Sl. No.- 01)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001768/2022-2023</t>
+  </si>
+  <si>
+    <t>1120/EMD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>15/04/2023</t>
+  </si>
+  <si>
+    <t>B.T. PROJECTS PVT. LTD</t>
+  </si>
+  <si>
+    <t>Hiring of 1(one) number vehicle of Category Motor Days Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ Diesel/ LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Assistant Engineer-II, under Executive Engineer, Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, PINCODE:- 741101,West Bengal</t>
+  </si>
+  <si>
+    <t>ORD/000397/2022-2023</t>
+  </si>
+  <si>
+    <t>414./NACD-II</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>SAJAL SAHA</t>
   </si>
   <si>
     <t>Continuation Order for Collection of House Hold Details at Prescribed Format through Mobile App / Hard Copy including Geo-Reference as directed by EIC and Submission of the same to PHE Dte in soft copy for different PWSS under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
-    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000038/2023-2024</t>
   </si>
   <si>
     <t>589/NACD-II</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>20/08/2023</t>
   </si>
   <si>
     <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Chapra Block of Nadia District through Jadavpur University. (Name of PWSS Bagakhali Zone-I)</t>
   </si>
   <si>
     <t>ORD/000104/2023-2024</t>
   </si>
   <si>
     <t>1149/NACD-II</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...23 lines deleted...]
-    <t>B.T. PROJECTS PVT. LTD</t>
+    <t>ORD/000396/2022-2023</t>
+  </si>
+  <si>
+    <t>414/NACD-II</t>
+  </si>
+  <si>
+    <t>Hiring of 1(one) number vehicle of Category Motor Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ Diesel/ LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Assistant Engineer-II, under Executive Engineer, Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, Pincode:- 741101,West Bengal. (From 01/07/2024 to 30/06/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000062/2024-2025</t>
+  </si>
+  <si>
+    <t>203/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
   </si>
   <si>
     <t>Repair and Renovation work at Bagakhali Zone-II H/W site with Plaster , Concrete,Earthwork in filling and other allied works under Nadia Arsenic Division-II,P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000049/2024-2025</t>
   </si>
   <si>
     <t>133/AE-II/NACD-II</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>VAI ENTERPRISE</t>
   </si>
   <si>
-    <t>Hiring of 1(one) number vehicle of Category Motor Days Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ Diesel/ LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Assistant Engineer-II, under Executive Engineer, Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, PINCODE:- 741101,West Bengal</t>
-[...16 lines deleted...]
-  <si>
     <t>Continuation Work order for Hiring of 1(one) number vehicle of Category Motor Days Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ Diesel/ LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Assistant Engineer-II, under Executive Engineer, Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, PINCODE:- 741101,West Bengal. (From 01/04/2024- 30/06/2024)</t>
   </si>
   <si>
     <t>ORD/000002/2024-2025</t>
   </si>
   <si>
     <t>503/NACD-II</t>
   </si>
   <si>
     <t>01/04/2024</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>Construction and installation of MANIFOLD with dedicated Pipe Line including laying of distribution network for left out FHTC under Bagakhali Zone-I and Bagakhali Zone-II Piped Water Supply Scheme in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000325/2024-2025</t>
+  </si>
+  <si>
+    <t>1562/NACD-II</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>30/11/2025</t>
+  </si>
+  <si>
+    <t>DEBASIS SAMADDAR</t>
   </si>
   <si>
     <t>Repair and Renovation work at Bagakhali Zone-I H/W site with Plaster , Concrete and other allied works. Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000028/2024-2025</t>
   </si>
   <si>
     <t>135/AE-II/NACD-II</t>
   </si>
   <si>
     <t>Route survey engaging qualified surveyors with modern instruments viz-GPS,Total station,DGPS, Auto levels etc over the command area of Water Supply Scheme and preparation of completion drawing of the LDS IN Auto CAD or similar software for Bagakhali Zone-I W/S Scheme of Tehatta-I Block Mouza Ramjibanpur &amp; Gopalpur of Nadia Dist.under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000217/2023-2024</t>
   </si>
   <si>
     <t>617/AE-I/NACD-II</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>17/02/2024</t>
   </si>
   <si>
     <t>MALLICK ENTERPRISE</t>
   </si>
   <si>
     <t>Route survey engaging qualified surveyors with modern instruments viz-GPS,Total station,DGPS, Auto levels etc over the command area of Water Supply Scheme and preparation of completion drawing of the LDS IN Auto CAD or similar software for Bagakhali Zone-I W/S Scheme of Tehatta-I Block Mouza Bagakhali,Sahapur,Chatiana of Nadia Dist.under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000216/2023-2024</t>
   </si>
   <si>
     <t>616/AE-I/NACD-II</t>
   </si>
   <si>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Bhagakhali Zone-I &amp; Jitpur Water Supply Scheme of capacity 27 Cu.m/hr in Tehatta-I Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000289/2023-2024</t>
+  </si>
+  <si>
+    <t>196/NACD-II</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>SANDIP BISWAS</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Bagakhali Zone-I 2nd Pump house site with Reinforced Barbed Tape , Plaster and other allied works. Under Under Nadia Arsenic Division-II, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000077/2024-2025</t>
+  </si>
+  <si>
+    <t>163/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>UJJWAL ROY</t>
+  </si>
+  <si>
     <t>Collection of Household Details at Prescribed Format through Mobile App/Hard Copy including Geo-Reference as directed by EIC and Submission of the same to PHE Dte. in soft copy for Bagakhali Zone-I PWSS under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000036/2024-2025</t>
   </si>
   <si>
     <t>747/AE-I/NACD-II</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>17/08/2024</t>
   </si>
   <si>
-    <t>ORD/000396/2022-2023</t>
-[...88 lines deleted...]
-  <si>
     <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Bagakhali Zone-I PWSS in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000304/2024-2025</t>
   </si>
   <si>
     <t>356/AE-II/NACD-II</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>MAKALI ENGINEERING CORPORATION</t>
-  </si>
-[...16 lines deleted...]
-    <t>UJJWAL ROY</t>
   </si>
   <si>
     <t>Repair and Renovation work at Bagakhali Zone-I Headwork site in Tehatta-I Block with Overhead Reservoir Painting, Plaster, and other allied works. Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000224/2024-2025</t>
   </si>
   <si>
     <t>1325/NACD-II</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>PRITI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -1202,57 +1202,57 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>4.08</v>
+        <v>97.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.05</v>
+        <v>96.43</v>
       </c>
       <c r="R4" s="4">
-        <v>99.29</v>
+        <v>99.35</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1263,485 +1263,487 @@
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>97.06</v>
+        <v>84.44</v>
       </c>
       <c r="Q5" s="4">
-        <v>96.43</v>
+        <v>40.26</v>
       </c>
       <c r="R5" s="4">
-        <v>99.35</v>
+        <v>47.67</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>95.95</v>
+        <v>98.72</v>
       </c>
       <c r="Q6" s="4">
-        <v>95.91</v>
+        <v>98.7</v>
       </c>
       <c r="R6" s="4">
-        <v>99.96</v>
+        <v>99.98</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>84.44</v>
+        <v>95.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>40.26</v>
+        <v>95.91</v>
       </c>
       <c r="R7" s="4">
-        <v>47.67</v>
+        <v>99.96</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>15.07</v>
+        <v>4.08</v>
       </c>
       <c r="Q8" s="4">
-        <v>15.01</v>
+        <v>4.05</v>
       </c>
       <c r="R8" s="4">
-        <v>99.6</v>
+        <v>99.29</v>
       </c>
       <c r="S8" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>5.51</v>
+        <v>15.07</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.51</v>
+        <v>15.01</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>99.6</v>
       </c>
       <c r="S9" s="4">
         <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>98.72</v>
+        <v>20.12</v>
       </c>
       <c r="Q10" s="4">
-        <v>98.7</v>
+        <v>20</v>
       </c>
       <c r="R10" s="4">
-        <v>99.98</v>
+        <v>99.39</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>5.51</v>
+        <v>102.45</v>
       </c>
       <c r="Q11" s="4">
-        <v>5.51</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>5.9</v>
+        <v>5.51</v>
       </c>
       <c r="Q12" s="4">
-        <v>5.9</v>
+        <v>5.51</v>
       </c>
       <c r="R12" s="4">
         <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>87</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
@@ -1792,966 +1794,964 @@
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P14" s="4">
-        <v>4.81</v>
+        <v>4.98</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.37</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>7.35</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>34</v>
+        <v>103</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>107</v>
+        <v>86</v>
       </c>
       <c r="P15" s="4">
-        <v>4.98</v>
+        <v>5.51</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.37</v>
+        <v>5.51</v>
       </c>
       <c r="R15" s="4">
-        <v>7.35</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="P16" s="4">
-        <v>1.24</v>
+        <v>5.9</v>
       </c>
       <c r="Q16" s="4">
-        <v>1.16</v>
+        <v>5.9</v>
       </c>
       <c r="R16" s="4">
-        <v>93.16</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>113</v>
+        <v>96</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>63</v>
+        <v>101</v>
       </c>
       <c r="P17" s="4">
-        <v>2.79</v>
+        <v>4.98</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>80.31</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="J18" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="P18" s="4">
-        <v>0.86</v>
+        <v>4.98</v>
       </c>
       <c r="Q18" s="4">
-        <v>0.86</v>
+        <v>4.52</v>
       </c>
       <c r="R18" s="4">
-        <v>100</v>
+        <v>90.79</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O19" s="4" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="P19" s="4">
-        <v>0.93</v>
+        <v>4.81</v>
       </c>
       <c r="Q19" s="4">
-        <v>0.93</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>117</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="P20" s="4">
-        <v>4.84</v>
+        <v>1.24</v>
       </c>
       <c r="Q20" s="4">
-        <v>4.84</v>
+        <v>1.16</v>
       </c>
       <c r="R20" s="4">
-        <v>100</v>
+        <v>93.16</v>
       </c>
       <c r="S20" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>102</v>
+        <v>131</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>105</v>
+        <v>134</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>106</v>
+        <v>135</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>107</v>
+        <v>136</v>
       </c>
       <c r="P21" s="4">
-        <v>4.98</v>
+        <v>157.57</v>
       </c>
       <c r="Q21" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>80.31</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>138</v>
+        <v>67</v>
       </c>
       <c r="P22" s="4">
-        <v>20.12</v>
+        <v>2.79</v>
       </c>
       <c r="Q22" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>99.39</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>34</v>
+        <v>103</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>47</v>
+        <v>141</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>112</v>
+        <v>144</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>107</v>
+        <v>146</v>
       </c>
       <c r="P23" s="4">
-        <v>4.98</v>
+        <v>0.86</v>
       </c>
       <c r="Q23" s="4">
-        <v>4.52</v>
+        <v>0.86</v>
       </c>
       <c r="R23" s="4">
-        <v>90.79</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>34</v>
+        <v>103</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>76</v>
+        <v>141</v>
       </c>
       <c r="K24" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="M24" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="N24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>157.57</v>
+        <v>0.93</v>
       </c>
       <c r="Q24" s="4">
-        <v>15.85</v>
+        <v>0.93</v>
       </c>
       <c r="R24" s="4">
-        <v>10.06</v>
+        <v>100</v>
       </c>
       <c r="S24" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="P25" s="4">
-        <v>102.45</v>
+        <v>103.73</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="P26" s="4">
-        <v>103.73</v>
+        <v>0.63</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>34</v>
+        <v>103</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>76</v>
+        <v>141</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>166</v>
+        <v>86</v>
       </c>
       <c r="P27" s="4">
-        <v>0.98</v>
+        <v>4.84</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>167</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>168</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>169</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>170</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>171</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>172</v>
       </c>
       <c r="P28" s="4">
-        <v>0.63</v>
+        <v>0.98</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>173</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>174</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>175</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>176</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>177</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>178</v>
       </c>
       <c r="P29" s="4">
         <v>6.49</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
@@ -2762,54 +2762,54 @@
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
         <v>179</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="11"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8">
         <v>929.56</v>
       </c>
       <c r="P30" s="8">
-        <v>432.77</v>
+        <v>416.93</v>
       </c>
       <c r="Q30" s="8">
-        <v>46.56</v>
+        <v>44.85</v>
       </c>
       <c r="R30" s="8"/>
       <c r="S30" s="8"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>