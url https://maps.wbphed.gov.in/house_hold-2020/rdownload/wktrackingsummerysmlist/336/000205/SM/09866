--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -396,50 +396,83 @@
     <t>05/04/2022</t>
   </si>
   <si>
     <t>04/07/2022</t>
   </si>
   <si>
     <t>NANDY ENTERPRISES</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD with dedicated Pipe Line including laying of distribution network for left out FHTC under Bagakhali Zone-I and Bagakhali Zone-II Piped Water Supply Scheme in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000325/2024-2025</t>
   </si>
   <si>
     <t>1562/NACD-II</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>DEBASIS SAMADDAR</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Bagakhali Zone-II Headwork site in Tehatta-I Block with Overhead reservoir Painting, Plaster and other allied works under Nadia Arsenic Civil Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000390/2024-2025</t>
+  </si>
+  <si>
+    <t>133/NACD-II</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Relaying of damaged pipe line due to laying of rising main from 1st pump to 2nd pump and also reconnection of FHTC at Bagakhali Zone-II W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000395/2024-2025</t>
+  </si>
+  <si>
+    <t>406/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -828,51 +861,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1920,87 +1953,209 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P18" s="4">
         <v>157.57</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>40</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="P19" s="4">
+        <v>6.18</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>463.75</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>