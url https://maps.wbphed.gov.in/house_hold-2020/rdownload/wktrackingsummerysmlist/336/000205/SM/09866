--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -429,50 +429,59 @@
     <t>133/NACD-II</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Relaying of damaged pipe line due to laying of rising main from 1st pump to 2nd pump and also reconnection of FHTC at Bagakhali Zone-II W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte. (Part-A)</t>
   </si>
   <si>
     <t>ORD/000395/2024-2025</t>
   </si>
   <si>
     <t>406/AE-II/NACD-II</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>Relaying of damaged pipe line due to laying of rising main from 1st pump to 2nd pump and also reconnection of FHTC at Bagakhali Zone-II W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000398/2024-2025</t>
+  </si>
+  <si>
+    <t>407/AE-II/NACD-II</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -861,51 +870,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1024,54 +1033,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.57</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.57</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1085,54 +1094,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>3.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.09</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.8</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1146,54 +1155,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>0.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.56</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1268,54 +1277,54 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>14.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>14.41</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1329,54 +1338,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>60.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>60.44</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.45</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1390,54 +1399,54 @@
       <c r="I9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
         <v>5.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1573,54 +1582,54 @@
       <c r="I12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P12" s="4">
         <v>10.4</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.86</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>94.85</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1634,54 +1643,54 @@
       <c r="I13" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>95</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P13" s="4">
         <v>0.79</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1695,54 +1704,54 @@
       <c r="I14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P14" s="4">
         <v>10.4</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>8.85</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>85.14</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1756,54 +1765,54 @@
       <c r="I15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P15" s="4">
         <v>4.17</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1817,54 +1826,54 @@
       <c r="I16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P16" s="4">
         <v>4.85</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>98.56</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1939,54 +1948,54 @@
       <c r="I18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P18" s="4">
         <v>157.57</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>19.44</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>12.34</v>
       </c>
       <c r="S18" s="4">
         <v>40</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2075,87 +2084,148 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P20" s="4">
         <v>0.99</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="B21" s="7"/>
-[...15 lines deleted...]
-      <c r="P21" s="8">
+      <c r="I21" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="Q21" s="4">
         <v>0</v>
       </c>
-      <c r="Q21" s="8">
+      <c r="R21" s="4">
         <v>0</v>
       </c>
-      <c r="R21" s="8"/>
-      <c r="S21" s="8"/>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>464.74</v>
+      </c>
+      <c r="P22" s="8">
+        <v>134.87</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>29.02</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>