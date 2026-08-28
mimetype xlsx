--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,237 +89,273 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION ) BY AUGMENTATION UNDER JAL SWAPNA FOR BAGAKHALI ZONE-II WATER SUPPLY SCHEME IN TEHATTA-I BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II,PHE DTE.</t>
   </si>
   <si>
     <t>SM/09866</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Continuation work order for Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension) at Bagakhali Zone - II W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000230/2020-2021</t>
+  </si>
+  <si>
+    <t>283/NACD-II</t>
+  </si>
+  <si>
+    <t>23/02/2021</t>
+  </si>
+  <si>
+    <t>16/03/2021</t>
+  </si>
+  <si>
+    <t>BIDYUT KUMAR</t>
+  </si>
+  <si>
     <t>Preparation of DPR for augmentation of existing Bagakhali Zone-II, (Block -Tehatta-I) piped water supply schemes</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
-    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000144/2021-2022</t>
   </si>
   <si>
     <t>143/AE-I/NACD-II</t>
   </si>
   <si>
     <t>16/11/2021</t>
   </si>
   <si>
     <t>26/11/2021</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Bagakhali Zone-II W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000128/2021-2022</t>
+  </si>
+  <si>
+    <t>863/NACD-II</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
+    <t>23/12/2021</t>
+  </si>
+  <si>
+    <t>IJABUL SEKH</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Head Work Site under Bagakhali Zone-II Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000255/2022-2023</t>
+  </si>
+  <si>
+    <t>1010/NACD-II</t>
+  </si>
+  <si>
+    <t>29/11/2022</t>
+  </si>
+  <si>
+    <t>28/01/2023</t>
+  </si>
+  <si>
+    <t>GOUTAM HALDER</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Bagakhali Zone-I (vILL- Sahapur) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000053/2022-2023</t>
+  </si>
+  <si>
+    <t>223/NACD-II</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>NANDY ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Earth work in filling in ditches at Bagakhali Zone-II H/W Site at Bagakhali Zone-II Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000129/2022-2023</t>
+  </si>
+  <si>
+    <t>65/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>28/06/2022</t>
+  </si>
+  <si>
+    <t>13/07/2022</t>
+  </si>
+  <si>
+    <t>TARUN GHOSH</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Bagakhali Zone-II 2nd site Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000270/2021-2022</t>
   </si>
   <si>
     <t>39/AE-II/NACD-II</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>19/03/2022</t>
   </si>
   <si>
     <t>SOURAV &amp; CO.</t>
   </si>
   <si>
-    <t>Earth work in filling in ditches at Bagakhali Zone-II H/W Site at Bagakhali Zone-II Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
-[...73 lines deleted...]
-  <si>
     <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Tehatta-I Block of Nadia District through Jadavpur University. (Name of PWSS Bagakhali Zone-II)</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
     <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000103/2023-2024</t>
   </si>
   <si>
     <t>1148/NACD-II</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under KHANJIPUR , Block-Tehatta I and TALDAH , Block-Krishnaganj, Bahirgachhi (Z-II) Block-Chapra, Bagakhali (Z-II) W/S Scheme, Block-Tehatta I Dist. - Nadia. NIET No.- 31 of EE/EMD of 2022-23 (Sl. No.- 03)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001777/2022-2023</t>
+  </si>
+  <si>
+    <t>1122/EMD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>15/04/2023</t>
+  </si>
+  <si>
+    <t>ANJAN ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum work order "Conversion of IEP to AIRP at Bagakhali Z-II Water Supply Scheme of capacity 30 Cu.m/hr in Tehatta-I Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
   </si>
   <si>
     <t>ORD/000295/2023-2024</t>
   </si>
   <si>
     <t>384/NACD-II</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>SHYAMAL SHIL</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...23 lines deleted...]
-    <t>ANJAN ENTERPRISE</t>
+    <t>Construction and installation of MANIFOLD with dedicated Pipe Line including laying of distribution network for left out FHTC under Bagakhali Zone-I and Bagakhali Zone-II Piped Water Supply Scheme in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000325/2024-2025</t>
+  </si>
+  <si>
+    <t>1562/NACD-II</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>30/11/2025</t>
+  </si>
+  <si>
+    <t>DEBASIS SAMADDAR</t>
   </si>
   <si>
     <t>New Sinking of 1 no. 250 mm X 150 mm dia, 150 mtr deep Tube Well (as replacement of old defunct T/W) by Direct Rotary Method with UPVC pipe (CD) &amp; strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Bagakhali Zone-II Head Work site under Bagakhali Zone-II Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte</t>
   </si>
   <si>
     <t>ORD/000196/2023-2024</t>
   </si>
   <si>
     <t>83/NACD-II</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>SANDIP BISWAS</t>
   </si>
   <si>
     <t>Route survey engaging qualified surveyors with modern instruments viz-GPS,Total station,DGPS, Auto levels etc over the command area of Water Supply Scheme and preparation of completion drawing of the LDS IN Auto CAD or similar software for Bagakhali Zone-II W/S Scheme of Tehatta-I Block of Nadia Dist.under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
@@ -362,117 +398,81 @@
   <si>
     <t>142/AE-II/NACD-II</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>SANJIB BISWAS</t>
   </si>
   <si>
     <t>Repair and Renovation work at Bagakhali Zone-II H/W site with Earth work in filling in foundation trenches or plinth with good earth . Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000013/2024-2025</t>
   </si>
   <si>
     <t>134/AE-II/NACD-II</t>
   </si>
   <si>
     <t>SURAJIT KUMAR GHOSH</t>
   </si>
   <si>
-    <t>Continuation Work Order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Bagakhali Zone-I (vILL- Sahapur) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...32 lines deleted...]
-    <t>DEBASIS SAMADDAR</t>
+    <t>Relaying of damaged pipe line due to laying of rising main from 1st pump to 2nd pump and also reconnection of FHTC at Bagakhali Zone-II W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000395/2024-2025</t>
+  </si>
+  <si>
+    <t>406/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
   </si>
   <si>
     <t>Repair and Renovation work at Bagakhali Zone-II Headwork site in Tehatta-I Block with Overhead reservoir Painting, Plaster and other allied works under Nadia Arsenic Civil Division-II,P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000390/2024-2025</t>
   </si>
   <si>
     <t>133/NACD-II</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>17/03/2025</t>
   </si>
   <si>
     <t>Relaying of damaged pipe line due to laying of rising main from 1st pump to 2nd pump and also reconnection of FHTC at Bagakhali Zone-II W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte. (Part-B)</t>
   </si>
   <si>
     <t>ORD/000398/2024-2025</t>
   </si>
   <si>
     <t>407/AE-II/NACD-II</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1030,57 +1030,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.57</v>
+        <v>19.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.57</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1091,426 +1091,426 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.13</v>
+        <v>2.57</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.09</v>
+        <v>2.57</v>
       </c>
       <c r="R4" s="4">
-        <v>98.8</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>0.56</v>
+        <v>60.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.56</v>
+        <v>60.44</v>
       </c>
       <c r="R5" s="4">
-        <v>99.94</v>
+        <v>99.45</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>19.4</v>
+        <v>14.43</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>14.43</v>
+        <v>20.12</v>
       </c>
       <c r="Q7" s="4">
-        <v>14.41</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.87</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>60.77</v>
+        <v>0.56</v>
       </c>
       <c r="Q8" s="4">
-        <v>60.44</v>
+        <v>0.56</v>
       </c>
       <c r="R8" s="4">
-        <v>99.45</v>
+        <v>99.94</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>5.9</v>
+        <v>3.13</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.9</v>
+        <v>3.09</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>98.8</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>94.56</v>
+        <v>5.9</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1558,618 +1558,618 @@
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P12" s="4">
-        <v>10.4</v>
+        <v>94.56</v>
       </c>
       <c r="Q12" s="4">
-        <v>9.86</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>94.85</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.79</v>
+        <v>157.57</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.79</v>
+        <v>19.44</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>12.34</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P14" s="4">
         <v>10.4</v>
       </c>
       <c r="Q14" s="4">
-        <v>8.85</v>
+        <v>9.86</v>
       </c>
       <c r="R14" s="4">
-        <v>85.14</v>
+        <v>94.85</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>67</v>
+        <v>107</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="P15" s="4">
-        <v>4.17</v>
+        <v>0.79</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.17</v>
+        <v>0.79</v>
       </c>
       <c r="R15" s="4">
-        <v>99.98</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>115</v>
+        <v>93</v>
       </c>
       <c r="P16" s="4">
-        <v>4.85</v>
+        <v>10.4</v>
       </c>
       <c r="Q16" s="4">
-        <v>4.78</v>
+        <v>8.85</v>
       </c>
       <c r="R16" s="4">
-        <v>98.56</v>
+        <v>85.14</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="P17" s="4">
-        <v>20.12</v>
+        <v>4.17</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>122</v>
-      </c>
-[...16 lines deleted...]
-        <v>126</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P18" s="4">
-        <v>157.57</v>
+        <v>4.85</v>
       </c>
       <c r="Q18" s="4">
-        <v>19.44</v>
+        <v>4.78</v>
       </c>
       <c r="R18" s="4">
-        <v>12.34</v>
+        <v>98.56</v>
       </c>
       <c r="S18" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="P19" s="4">
-        <v>6.18</v>
+        <v>0.99</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K20" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="N20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>0.99</v>
+        <v>6.18</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="P21" s="4">
         <v>0.99</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>142</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>