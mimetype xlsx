--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -342,68 +342,50 @@
     <t>RTOR000004/2024-2025</t>
   </si>
   <si>
     <t>986/NACD-II</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Load enhancement charge of Putimary P.H-I under EMSD-III, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01851/2024-2025</t>
   </si>
   <si>
     <t>BP-160-24-25</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (TEHATTA CCC)</t>
-  </si>
-[...16 lines deleted...]
-    <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying of distribution system and also dedicated pipe line including providing FHTC at left out households for Patharghata (Gobindapur, Patharghata) &amp; Puthimari (Vill-Puthimari) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000432/2024-2025</t>
   </si>
   <si>
     <t>247/NACD-II</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>SANDIP BISWAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -810,73 +792,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1755,165 +1737,104 @@
       <c r="H16" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P16" s="4">
-        <v>175.72</v>
+        <v>101.71</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...18 lines deleted...]
-      <c r="H17" s="13" t="s">
+      <c r="A17" s="7" t="s">
         <v>116</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>281.32</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>