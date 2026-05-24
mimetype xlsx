--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -360,50 +360,98 @@
     <t>BP-160-24-25</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (TEHATTA CCC)</t>
   </si>
   <si>
     <t>Laying of distribution system and also dedicated pipe line including providing FHTC at left out households for Patharghata (Gobindapur, Patharghata) &amp; Puthimari (Vill-Puthimari) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000432/2024-2025</t>
   </si>
   <si>
     <t>247/NACD-II</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>SANDIP BISWAS</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Putimari HW site with Reinforced Barbed Tape , Plaster and Flooring, Boundary Wall Painting, Pathway ,Concreting and other allied works Under Nadia Arsenic DivisionII,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000027/2024-2025</t>
+  </si>
+  <si>
+    <t>150/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>R.M.TRADING</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of required length,Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline at Puthimari ( Vill- Solua Uttarpara) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000163/2024-2025</t>
+  </si>
+  <si>
+    <t>252/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>SREE KRISHNA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of required length,Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline at Puthimari ( Vill- Solua Dakhinpara) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000164/2024-2025</t>
+  </si>
+  <si>
+    <t>253/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>23/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,51 +840,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -955,54 +1003,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>10.02</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.96</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.37</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1016,54 +1064,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.94</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1077,54 +1125,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>58.71</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>58.63</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1138,54 +1186,54 @@
       <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>10.69</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.24</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1199,54 +1247,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>2.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.79</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.75</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1260,54 +1308,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>22.3</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>22.15</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.35</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1321,54 +1369,54 @@
       <c r="I9" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P9" s="4">
         <v>5.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1504,54 +1552,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P12" s="4">
         <v>4.62</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>90.52</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1565,54 +1613,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P13" s="4">
         <v>0.96</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>97.72</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1754,87 +1802,270 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P16" s="4">
         <v>101.71</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="B17" s="7"/>
-[...15 lines deleted...]
-      <c r="P17" s="8">
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="P17" s="4">
+        <v>4.85</v>
+      </c>
+      <c r="Q17" s="4">
         <v>0</v>
       </c>
-      <c r="Q17" s="8">
+      <c r="R17" s="4">
         <v>0</v>
       </c>
-      <c r="R17" s="8"/>
-      <c r="S17" s="8"/>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>10</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>288.07</v>
+      </c>
+      <c r="P20" s="8">
+        <v>113.95</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>39.56</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>