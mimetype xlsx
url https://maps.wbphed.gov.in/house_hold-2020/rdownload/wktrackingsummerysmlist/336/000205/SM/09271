--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -408,50 +408,68 @@
     <t>ORD/000163/2024-2025</t>
   </si>
   <si>
     <t>252/AE-II/NACD-II</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>SREE KRISHNA ENTERPRISE.</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of required length,Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline at Puthimari ( Vill- Solua Dakhinpara) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000164/2024-2025</t>
   </si>
   <si>
     <t>253/AE-II/NACD-II</t>
   </si>
   <si>
     <t>23/05/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Puthimari Water Supply Scheme of capacity 57 Cu.m/hr in Tehatta-I under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000317/2023-2024</t>
+  </si>
+  <si>
+    <t>215/NACD-II</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -840,73 +858,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1985,87 +2003,148 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P19" s="4">
         <v>0.96</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="P20" s="4">
+        <v>175.72</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>140.58</v>
+      </c>
+      <c r="R20" s="4">
+        <v>80</v>
+      </c>
+      <c r="S20" s="4">
+        <v>20</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>463.8</v>
+      </c>
+      <c r="P21" s="8">
+        <v>254.53</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>54.88</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>