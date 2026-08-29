--- v4 (2026-06-15)
+++ v5 (2026-08-29)
@@ -89,387 +89,387 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND BASED WATER BASED PUTHIMARI PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER TEHATTA-I BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
   </si>
   <si>
     <t>SM/09271</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Putimari W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000127/2021-2022</t>
+  </si>
+  <si>
+    <t>861/NACD-II</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
+    <t>23/12/2021</t>
+  </si>
+  <si>
+    <t>MANGES INDUSTRIAL CORPORATION.</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Putimari Water Supply Scheme at Head Work site under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000248/2021-2022</t>
   </si>
   <si>
     <t>104/NACD-II</t>
   </si>
   <si>
     <t>10/02/2022</t>
   </si>
   <si>
     <t>27/03/2022</t>
   </si>
   <si>
     <t>ROY CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary wall with Grill Gate at Putimari 2nd site Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000260/2021-2022</t>
   </si>
   <si>
     <t>42/AE-II/NACD-II</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>19/03/2022</t>
   </si>
   <si>
     <t>SREE GURU ENTERPRISE</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Putimari W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>MANGES INDUSTRIAL CORPORATION.</t>
+    <t>Replacement of Existing Distribution main pipeline by D.I. Pipe in the Head Work site at Puthimari Water Supply Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000003/2023-2024</t>
+  </si>
+  <si>
+    <t>467/NACD-II</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>20/05/2023</t>
+  </si>
+  <si>
+    <t>AMAR KRISHNA DEY</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under PUTIMARI(Block-Tehatt-I), NISCHINTAPUR(Block-Tehatt-I), W/S Scheme, Dist. - Nadia. NIET No.- 37 of EE/EMD of 2022-23 (Sl. No.- 04)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000006/2023-2024</t>
   </si>
   <si>
     <t>1504/EMD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>SRI KRISHNA NIRMAN</t>
   </si>
   <si>
-    <t>Replacement of Existing Distribution main pipeline by D.I. Pipe in the Head Work site at Puthimari Water Supply Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Puthimari Piped Water Supply Scheme in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000138/2023-2024</t>
   </si>
   <si>
     <t>1305/NACD_II</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>PRABIR KUMAR ROY</t>
   </si>
   <si>
+    <t>Route survey engaging qualified surveyors with modern instruments viz-GPS,Total station,DGPS, Auto levels etc over the command area of Puthimari Water Supply Scheme and preparation of completion drawing of the LDS IN Auto CAD or similar software for Puthimari W/S Scheme in Tehatta-I Block of Nadia Dist.under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000147/2023-2024</t>
+  </si>
+  <si>
+    <t>1427/NACD-II</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>SIRCON ENGINEERING SERVICE</t>
+  </si>
+  <si>
     <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Tehatta-I Block of Nadia District through Jadavpur University. (Name of PWSS Puthimari)</t>
   </si>
   <si>
-    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000169/2023-2024</t>
   </si>
   <si>
     <t>1298/NACD-II</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
-    <t>Route survey engaging qualified surveyors with modern instruments viz-GPS,Total station,DGPS, Auto levels etc over the command area of Puthimari Water Supply Scheme and preparation of completion drawing of the LDS IN Auto CAD or similar software for Puthimari W/S Scheme in Tehatta-I Block of Nadia Dist.under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>SIRCON ENGINEERING SERVICE</t>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Puthimari Water Supply Scheme of capacity 57 Cu.m/hr in Tehatta-I under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000317/2023-2024</t>
+  </si>
+  <si>
+    <t>215/NACD-II</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Putimari HW site with Reinforced Barbed Tape , Plaster and Flooring, Boundary Wall Painting, Pathway ,Concreting and other allied works Under Nadia Arsenic DivisionII,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000027/2024-2025</t>
+  </si>
+  <si>
+    <t>150/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>R.M.TRADING</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Putimari 2nd pump house site with Reinforced Barbed Tape , Painting ,Plaster and other allied works Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000078/2024-2025</t>
+  </si>
+  <si>
+    <t>167/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>BIPLAB KUMAR GUPTA</t>
+  </si>
+  <si>
+    <t>Relaying of D.I. Pipeline by replacing the damaged old UPVC pipe for rising main from 1st pump house to 2nd pump house at Puthimari Piped Water Supply Scheme in Tehatta-I Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000198/2024-2025</t>
+  </si>
+  <si>
+    <t>314AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>06/10/2024</t>
+  </si>
+  <si>
+    <t>ARIT KUMAR PAL</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Replacement Tube Well in connection to Accommodate FHTC at Pump House No.-I , II Zone-VII under Karimpur-Jalangi ground water based water supply scheme under Block_ Karimpur-I Dist. - North 24PGS under EMD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002969/2023-2024</t>
   </si>
   <si>
     <t>872/EMD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
-    <t>Relaying of D.I. Pipeline by replacing the damaged old UPVC pipe for rising main from 1st pump house to 2nd pump house at Puthimari Piped Water Supply Scheme in Tehatta-I Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...32 lines deleted...]
-    <t>BIPLAB KUMAR GUPTA</t>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of required length,Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline at Puthimari ( Vill- Solua Uttarpara) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000163/2024-2025</t>
+  </si>
+  <si>
+    <t>252/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>SREE KRISHNA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of required length,Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline at Puthimari ( Vill- Solua Dakhinpara) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000164/2024-2025</t>
+  </si>
+  <si>
+    <t>253/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>23/05/2025</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000004/2024-2025</t>
   </si>
   <si>
     <t>986/NACD-II</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Load enhancement charge of Putimary P.H-I under EMSD-III, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01851/2024-2025</t>
   </si>
   <si>
     <t>BP-160-24-25</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (TEHATTA CCC)</t>
   </si>
   <si>
     <t>Laying of distribution system and also dedicated pipe line including providing FHTC at left out households for Patharghata (Gobindapur, Patharghata) &amp; Puthimari (Vill-Puthimari) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000432/2024-2025</t>
   </si>
   <si>
     <t>247/NACD-II</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>SANDIP BISWAS</t>
-  </si>
-[...64 lines deleted...]
-    <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1018,57 +1018,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.02</v>
+        <v>58.71</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.96</v>
+        <v>58.63</v>
       </c>
       <c r="R3" s="4">
-        <v>99.37</v>
+        <v>99.88</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1079,57 +1079,57 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.2</v>
+        <v>10.02</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.16</v>
+        <v>9.96</v>
       </c>
       <c r="R4" s="4">
-        <v>98.94</v>
+        <v>99.37</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1140,182 +1140,182 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>58.71</v>
+        <v>4.2</v>
       </c>
       <c r="Q5" s="4">
-        <v>58.63</v>
+        <v>4.16</v>
       </c>
       <c r="R5" s="4">
-        <v>99.88</v>
+        <v>98.94</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>10.69</v>
+        <v>2.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.24</v>
+        <v>2.79</v>
       </c>
       <c r="R6" s="4">
-        <v>49</v>
+        <v>98.75</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>2.82</v>
+        <v>10.69</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.79</v>
+        <v>5.24</v>
       </c>
       <c r="R7" s="4">
-        <v>98.75</v>
+        <v>49</v>
       </c>
       <c r="S7" s="4">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1384,57 +1384,57 @@
       <c r="H9" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P9" s="4">
-        <v>5.9</v>
+        <v>2.67</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.9</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1445,121 +1445,121 @@
       <c r="H10" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P10" s="4">
-        <v>2.67</v>
+        <v>5.9</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P11" s="4">
-        <v>25.34</v>
+        <v>175.72</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>140.58</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
@@ -1567,57 +1567,57 @@
       <c r="H12" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P12" s="4">
-        <v>4.62</v>
+        <v>4.85</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.18</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>90.52</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1667,379 +1667,379 @@
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="I14" s="13"/>
-      <c r="J14" s="13"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P14" s="4">
-        <v>28.32</v>
+        <v>4.62</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>90.52</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>106</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="P15" s="4">
-        <v>3.06</v>
+        <v>25.34</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="P16" s="4">
-        <v>101.71</v>
+        <v>0.95</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>4.85</v>
+        <v>0.96</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N18" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>0.95</v>
+        <v>28.32</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="L19" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>0.96</v>
+        <v>3.06</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
@@ -2047,60 +2047,60 @@
       <c r="H20" s="13" t="s">
         <v>132</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>137</v>
       </c>
       <c r="P20" s="4">
-        <v>175.72</v>
+        <v>101.71</v>
       </c>
       <c r="Q20" s="4">
-        <v>140.58</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>138</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>463.8</v>