--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -309,50 +309,89 @@
     <t>31/12/2024</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>SHYAMAL KANTI GHOSH</t>
   </si>
   <si>
     <t>Sinking of 2 nos. 300 mm X 200 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at new proposed site of Gongra Zone-I and Zone-II in Chapra Block under Gongra Public Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000317/2024-2025</t>
   </si>
   <si>
     <t>1527/NACD-II</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>24/08/2025</t>
   </si>
   <si>
     <t>SANDIP BISWAS</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including laying of pipeline at Madhabpur W/S Scheme village:- Patia under Habitation of Halder Para and Uttar Para in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000353/2024-2025</t>
+  </si>
+  <si>
+    <t>1096/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including laying of pipeline at Madhabpur W/S Scheme village:- Patia under Habitation of Mahisya Para and Paschim Para in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000355/2024-2025</t>
+  </si>
+  <si>
+    <t>1093/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>ACHARJEE &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including laying of pipeline at Madhabpur W/S Scheme village:- Patia under Habitation of Biswas Para and Majher Para in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000358/2024-2025</t>
+  </si>
+  <si>
+    <t>1098/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>A.S.CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1193,54 +1232,54 @@
       <c r="I8" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P8" s="4">
         <v>56.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>56.72</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1254,54 +1293,54 @@
       <c r="I9" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>4.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.72</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>94.67</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1315,54 +1354,54 @@
       <c r="I10" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>1.61</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.61</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1376,54 +1415,54 @@
       <c r="I11" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>0.96</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.76</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>79.2</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1437,54 +1476,54 @@
       <c r="I12" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>0.96</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>97.54</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1498,54 +1537,54 @@
       <c r="I13" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
         <v>0.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>94.67</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1559,54 +1598,54 @@
       <c r="I14" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P14" s="4">
         <v>0.96</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.4</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1695,87 +1734,270 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="4">
         <v>21.68</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>55</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>624.55</v>
+      </c>
+      <c r="P20" s="8">
+        <v>66.61</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>10.67</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>