--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -348,50 +348,62 @@
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Madhabpur W/S Scheme village:- Patia under Habitation of Mahisya Para and Paschim Para in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000355/2024-2025</t>
   </si>
   <si>
     <t>1093/AE-I/NACD-II</t>
   </si>
   <si>
     <t>ACHARJEE &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Madhabpur W/S Scheme village:- Patia under Habitation of Biswas Para and Majher Para in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000358/2024-2025</t>
   </si>
   <si>
     <t>1098/AE-I/NACD-II</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>A.S.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection and security deposit for Krishnadebpur. Madhabpur PH-1</t>
+  </si>
+  <si>
+    <t>BILL/00511/2024-2025</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.L (GROUP CHAPRA C.C.C)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -780,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1917,87 +1929,144 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P19" s="4">
         <v>0.97</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" s="4">
+        <v>295</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P20" s="4">
+        <v>7.37</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>631.92</v>
+      </c>
+      <c r="P21" s="8">
+        <v>66.61</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>10.54</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>