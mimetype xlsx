--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,282 +89,282 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND BASED WATER BASED MADHABPUR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER CHAPRA BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
   </si>
   <si>
     <t>SM/09270</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Continuation work order for Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension) at Madhabpur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000187/2020-2021</t>
+  </si>
+  <si>
+    <t>281/NACD-II</t>
+  </si>
+  <si>
+    <t>22/02/2021</t>
+  </si>
+  <si>
+    <t>15/03/2021</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELLS</t>
+  </si>
+  <si>
+    <t>ORD/000263/2020-2021</t>
+  </si>
+  <si>
+    <t>274/NACD-II</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Madhabpur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000136/2021-2022</t>
+  </si>
+  <si>
+    <t>864/NACD-II</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
+    <t>23/12/2021</t>
+  </si>
+  <si>
+    <t>H. I. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Raising the height of the Boundary wall with Barbed Weir fencing with angle and also fabrication of new Grill Gate for protection work at Madhabpur Water Supply Scheme H/W site under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000177/2022-2023</t>
+  </si>
+  <si>
+    <t>477/NACD-II</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>10/09/2022</t>
+  </si>
+  <si>
+    <t>SAMAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>SUPPLY OF MATERIALS FOR THANAPARA,DAMODARKHALI,MADHABPUR AND BALIADANGA W/S. SCHEME UNDER NADIA ARSENIC CIVIL DIVISION-II,PHE DTE.</t>
+  </si>
+  <si>
+    <t>VCH/000646/2021-2022</t>
+  </si>
+  <si>
+    <t>07/01/2022</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E DTE.</t>
+  </si>
+  <si>
+    <t>Outstanding as framed by Resource Division for supply of materials for augmentation/retrofitting of Thanapara, Damodarkhali &amp; Madhabpur under Nadia Arsenic Civil Division-II, PHE dte.</t>
+  </si>
+  <si>
+    <t>VCH/000718/2021-2022</t>
+  </si>
+  <si>
+    <t>212, 213, 214</t>
+  </si>
+  <si>
+    <t>18/01/2022</t>
+  </si>
+  <si>
     <t>OUTSTANDING BILL PAYMENT FOR SUPPLY OF MATERIALS FOR THANAPARA, DAMODARKHALI, MADHABPUR, BALIADANGA AS FRAMED BY RESOURCE DIVISION PHE DTE.</t>
   </si>
   <si>
     <t>VCH/000643/2021-2022</t>
   </si>
   <si>
     <t>05/01/2022</t>
   </si>
   <si>
-    <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E DTE.</t>
-[...88 lines deleted...]
-  <si>
     <t>Continuation work order for Survey, Design, Drawing &amp; DPR preparation for Madhabpur Water Supply Scheme in Chapra Block of Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000071/2023-2024</t>
   </si>
   <si>
     <t>326/1/AE-I/NACD-II</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICE</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Madhabpur W/S Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000157/2023-2024</t>
   </si>
   <si>
     <t>523/AE-I/NACD-II</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>MOTIONMASS TECHNO (OPC) PRIVATE LIMITED</t>
   </si>
   <si>
+    <t>Sinking of 2 nos. 300 mm X 200 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at new proposed site of Gongra Zone-I and Zone-II in Chapra Block under Gongra Public Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000317/2024-2025</t>
+  </si>
+  <si>
+    <t>1527/NACD-II</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>24/08/2025</t>
+  </si>
+  <si>
+    <t>SANDIP BISWAS</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including laying of pipeline at Madhabpur W/S Scheme Village:- Ichhapur under Habitation of Ichhapur,Bat Tala and Bagdipara in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000236/2023-2024</t>
+  </si>
+  <si>
+    <t>637/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>SUJAUDDIN SHAIKH</t>
+  </si>
+  <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Madhabpur W/S Scheme Village:- Ichhapur under Habitation of Amtalapara,purbapara and bakultala in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000237/2023-2024</t>
   </si>
   <si>
     <t>638/AE-I/NACD-II</t>
   </si>
   <si>
-    <t>12/02/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>PRADUT GHOSH</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including laying of pipeline at Madhabpur W/S Scheme Village:- Ichhapur under Habitation of Ichhapur,Bat Tala and Bagdipara in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...10 lines deleted...]
-  <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Madhabpur W/S Scheme Village:- Ichhapur under Habitation of Baroyaritala in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000241/2023-2024</t>
   </si>
   <si>
     <t>639/AE-I/NACD-II</t>
   </si>
   <si>
     <t>RAJIB DUTTA</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including laying of pipeline at Madhabpur W/S Scheme village:- Patia under Habitation of Halder Para and Uttar Para in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000353/2024-2025</t>
+  </si>
+  <si>
+    <t>1096/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Madhabpur W/S Scheme village:- Patia under Habitation of Purba Para and Biswas Para in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000354/2024-2025</t>
   </si>
   <si>
     <t>1097/AE-I/NACD-II</t>
   </si>
   <si>
-    <t>31/12/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>SHYAMAL KANTI GHOSH</t>
-  </si>
-[...28 lines deleted...]
-    <t>31/03/2025</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Madhabpur W/S Scheme village:- Patia under Habitation of Mahisya Para and Paschim Para in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000355/2024-2025</t>
   </si>
   <si>
     <t>1093/AE-I/NACD-II</t>
   </si>
   <si>
     <t>ACHARJEE &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Madhabpur W/S Scheme village:- Patia under Habitation of Biswas Para and Majher Para in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000358/2024-2025</t>
   </si>
   <si>
     <t>1098/AE-I/NACD-II</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
@@ -930,432 +930,432 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="L3" s="4"/>
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>143.43</v>
+        <v>60</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>30</v>
-      </c>
-[...2 lines deleted...]
-        <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>143.43</v>
+        <v>60.6</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="P5" s="4">
-        <v>124.39</v>
+        <v>56.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>56.72</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>60</v>
+        <v>4.99</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.72</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>94.67</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="L7" s="4"/>
       <c r="M7" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>60.6</v>
+        <v>143.43</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>56.74</v>
+        <v>124.39</v>
       </c>
       <c r="Q8" s="4">
-        <v>56.72</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.96</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="P9" s="4">
-        <v>4.99</v>
+        <v>143.43</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.72</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>94.67</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1485,240 +1485,240 @@
       <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>0.96</v>
+        <v>21.68</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.93</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>97.54</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>0.97</v>
       </c>
       <c r="Q13" s="4">
         <v>0.92</v>
       </c>
       <c r="R13" s="4">
         <v>94.67</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>0.96</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.95</v>
+        <v>0.93</v>
       </c>
       <c r="R14" s="4">
-        <v>99.4</v>
+        <v>97.54</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P15" s="4">
-        <v>0.97</v>
+        <v>0.96</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.4</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1726,115 +1726,115 @@
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="P16" s="4">
-        <v>21.68</v>
+        <v>0.94</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
@@ -1842,54 +1842,54 @@
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P18" s="4">
         <v>0.94</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
@@ -1903,51 +1903,51 @@
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P19" s="4">
         <v>0.97</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">