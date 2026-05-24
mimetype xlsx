--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -393,50 +393,68 @@
     <t>30/12/2024</t>
   </si>
   <si>
     <t>25/12/2025</t>
   </si>
   <si>
     <t>CHANDAN ROY</t>
   </si>
   <si>
     <t>Laying of distribution system including providing FHTC at left out households for Bahadurpur, Khaspu, Dhopahat and Rajapur W/s Scheme and restoration of the damaged portion of roads in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte and Brittihuda W/S Scheme &amp; Barnia W/S Scheme included.</t>
   </si>
   <si>
     <t>ORD/000080/2025-2026</t>
   </si>
   <si>
     <t>736/NACD-II</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELLS</t>
+  </si>
+  <si>
+    <t>Sinking of 1 no. 300 mm X 200 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at new proposed site of Bahadurpur in Tehatta-I Block under Bahadurpur Public Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000464/2024-2025</t>
+  </si>
+  <si>
+    <t>391/NACD-II</t>
+  </si>
+  <si>
+    <t>24/03/2025</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -825,73 +843,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -988,54 +1006,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.41</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1110,54 +1128,54 @@
       <c r="I5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>4.91</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.91</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1171,54 +1189,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>0.75</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1350,54 +1368,54 @@
       <c r="I9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>45.4</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>45.38</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1411,54 +1429,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>12.93</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>12.73</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.43</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1472,54 +1490,54 @@
       <c r="I11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>14.69</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.88</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>33.2</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1533,54 +1551,54 @@
       <c r="I12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
         <v>0.86</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.62</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1594,54 +1612,54 @@
       <c r="I13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P13" s="4">
         <v>5.9</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1655,54 +1673,54 @@
       <c r="I14" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P14" s="4">
         <v>46.77</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>46.68</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1913,87 +1931,148 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P18" s="4">
         <v>186.42</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>40</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="B19" s="7"/>
-[...15 lines deleted...]
-      <c r="P19" s="8">
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="P19" s="4">
+        <v>10.83</v>
+      </c>
+      <c r="Q19" s="4">
         <v>0</v>
       </c>
-      <c r="Q19" s="8">
+      <c r="R19" s="4">
         <v>0</v>
       </c>
-      <c r="R19" s="8"/>
-      <c r="S19" s="8"/>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>615.1</v>
+      </c>
+      <c r="P20" s="8">
+        <v>126.48</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>20.56</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>