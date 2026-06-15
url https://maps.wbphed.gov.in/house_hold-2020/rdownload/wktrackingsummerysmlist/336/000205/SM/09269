--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -411,50 +411,65 @@
     <t>18/06/2025</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELLS</t>
   </si>
   <si>
     <t>Sinking of 1 no. 300 mm X 200 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at new proposed site of Bahadurpur in Tehatta-I Block under Bahadurpur Public Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>391/NACD-II</t>
   </si>
   <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Quotation Charges and security deposit for the new service connection at PH-I of Puratan Bahadurpur Mini Pipe water supply scheme, PHE Dte, Nadia.</t>
+  </si>
+  <si>
+    <t>BILL/02512/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-223-24-25</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.L (GROUP NAZIRPUR C.C.C)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,73 +858,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1992,87 +2007,144 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>132</v>
       </c>
       <c r="P19" s="4">
         <v>10.83</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>133</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.14</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>615.24</v>
+      </c>
+      <c r="P21" s="8">
+        <v>126.48</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>20.56</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>