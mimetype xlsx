--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,276 +89,276 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND BASED WATER BASED BAHADURPUR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER TEHATTA-I BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
   </si>
   <si>
     <t>SM/09269</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged pipe line repair) at Krishnagar &amp; Bahadurpur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000135/2021-2022</t>
+  </si>
+  <si>
+    <t>867/NACD-II</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
+    <t>23/12/2021</t>
+  </si>
+  <si>
+    <t>MITRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation work order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged pipe line repair) at Krishnagar &amp; Bahadurpur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000177/2021-2022</t>
+  </si>
+  <si>
+    <t>948/NACD-II</t>
+  </si>
+  <si>
+    <t>09/12/2021</t>
+  </si>
+  <si>
+    <t>23/01/2022</t>
+  </si>
+  <si>
+    <t>Continuation work order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged pipeline repair) at Krishnagar &amp; Bahadurpur (Vill- Krishnagar, Chak Chilakhali) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000215/2021-2022</t>
+  </si>
+  <si>
+    <t>08/NACD-II</t>
+  </si>
+  <si>
+    <t>04/01/2022</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Bahadurpur 2nd site Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
-    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000258/2021-2022</t>
   </si>
   <si>
     <t>40/AE-II/NACD-II</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>19/03/2022</t>
   </si>
   <si>
     <t>TAPAN SAHA</t>
   </si>
   <si>
+    <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Head Work Site under Bahadurpur Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000256/2022-2023</t>
+  </si>
+  <si>
+    <t>1011/NACD-II</t>
+  </si>
+  <si>
+    <t>29/11/2022</t>
+  </si>
+  <si>
+    <t>28/01/2023</t>
+  </si>
+  <si>
+    <t>NAMDAR ALI</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply and delivery of PCC Pole, MS material and allied works to WBSEDC Ltd. for Bahadurpur PWSS, W/O-879/EMSD-III, T.No.45/SD-III</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000459/2022-2023</t>
   </si>
   <si>
     <t>879/EMSD-III</t>
   </si>
   <si>
     <t>29/07/2022</t>
   </si>
   <si>
     <t>28/08/2022</t>
   </si>
   <si>
     <t>M/S G.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation work order for Collection on House Hold Details at prescribed Format through Mobile App/Hard Copy including Geo-Reference as directed by EIC and Submission of the same to PHE Dte. In soft copy for different PWSS under Nadia Arsenic Civil Division-II, PHE Dte</t>
   </si>
   <si>
-    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000235/2021-2022</t>
   </si>
   <si>
     <t>216/AE-I/NACDII</t>
   </si>
   <si>
     <t>01/02/2022</t>
   </si>
   <si>
     <t>06/02/2022</t>
   </si>
   <si>
     <t>JOY GOPAL GUPTI</t>
   </si>
   <si>
     <t>Supply &amp; delivery of PCC pole MS material and allied electrical accessories to WBSEDCL Ltd ( Nazirpur CCC) for Bahadurpur PWSS PH.- II under EMSD III Dist. Nadia</t>
   </si>
   <si>
     <t>ORD/000603/2022-2023</t>
   </si>
   <si>
     <t>879/EMSD III</t>
   </si>
   <si>
     <t>02/08/2022</t>
   </si>
   <si>
     <t>M/S. G.P. ENTERPRISE</t>
   </si>
   <si>
     <t>SUPPLY OF 11 KV AB CABLE &amp; ALLIED ELECTRICAL ACCESSORIES TO WBSEDCL NAZIRPUR CCC FOR BAHADURPUR PWSS</t>
   </si>
   <si>
     <t>VCH/000072/2022-2023</t>
   </si>
   <si>
     <t>26/04/2022</t>
   </si>
   <si>
     <t>T. N. BANERJEE</t>
   </si>
   <si>
-    <t>Continuation work order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged pipeline repair) at Krishnagar &amp; Bahadurpur (Vill- Krishnagar, Chak Chilakhali) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...47 lines deleted...]
-    <t>NAMDAR ALI</t>
+    <t>Continuation work order for Survey, Design, Drawing &amp; DPR preparation for Bahadurpur Water Supply Scheme in Tehatta-I Block of Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000073/2023-2024</t>
+  </si>
+  <si>
+    <t>327/1/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>RISHAN ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under SAKDA (Block-Krishnaganj), BAHADURPUR(Block-Tehatt-I), BETBERIA(Block-Chapra) W/S Scheme, Dist. - Nadia. NIET No.- 37 of EE/EMD of 2022-23 (Sl. No.- 01)</t>
   </si>
   <si>
     <t>ORD/000009/2023-2024</t>
   </si>
   <si>
     <t>1507/EMD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>SWAPAN KUMAR BHANJA</t>
   </si>
   <si>
-    <t>Continuation work order for Survey, Design, Drawing &amp; DPR preparation for Bahadurpur Water Supply Scheme in Tehatta-I Block of Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Tehatta-I Block of Nadia District through Jadavpur University. (Name of PWSS Bahadurpur)</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000173/2023-2024</t>
   </si>
   <si>
     <t>1303/NACD-II</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
-  </si>
-[...13 lines deleted...]
-    <t>23/12/2021</t>
   </si>
   <si>
     <t>Acceptance cum work order "Conversion of IEP to AIRP at Bahadurpur &amp; Rajapur Water Supply Scheme of capacity 16 Cu.m/hr under in Tehatta-I Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
   </si>
   <si>
     <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000308/2023-2024</t>
   </si>
   <si>
     <t>424/NACD-II</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>CHAKRABORTTI ENTERPRISE</t>
   </si>
   <si>
     <t>Repair and Renovation work at Bahadurpur HW Site &amp; 2nd pump house site with Reinforced Barbed Tape , Flooring ,Plaster ,Painting, Pathway , and other allied works Under Nadia Arsenic Division-II,P.H.E.Dte</t>
   </si>
@@ -1018,758 +1018,758 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.45</v>
+        <v>46.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.41</v>
+        <v>46.68</v>
       </c>
       <c r="R3" s="4">
-        <v>99</v>
+        <v>99.81</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O4" s="4" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>0.75</v>
+        <v>45.4</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>45.38</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>4.91</v>
+        <v>34.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.91</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.75</v>
+        <v>4.45</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.75</v>
+        <v>4.41</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>2.05</v>
+        <v>12.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.73</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.43</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>34.08</v>
+        <v>0.75</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>45.4</v>
+        <v>4.91</v>
       </c>
       <c r="Q9" s="4">
-        <v>45.38</v>
+        <v>4.91</v>
       </c>
       <c r="R9" s="4">
-        <v>99.97</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>12.93</v>
+        <v>0.75</v>
       </c>
       <c r="Q10" s="4">
-        <v>12.73</v>
+        <v>0.75</v>
       </c>
       <c r="R10" s="4">
-        <v>98.43</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="L11" s="4" t="s">
         <v>77</v>
+      </c>
+      <c r="L11" s="4">
+        <v>30</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>14.69</v>
+        <v>2.05</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.88</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>33.2</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="J12" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P12" s="4">
         <v>0.86</v>
       </c>
       <c r="Q12" s="4">
         <v>0.84</v>
       </c>
       <c r="R12" s="4">
         <v>98.62</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>5.9</v>
+        <v>14.69</v>
       </c>
       <c r="Q13" s="4">
-        <v>5.9</v>
+        <v>4.88</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>33.2</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>46.77</v>
+        <v>5.9</v>
       </c>
       <c r="Q14" s="4">
-        <v>46.68</v>
+        <v>5.9</v>
       </c>
       <c r="R14" s="4">
-        <v>99.81</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P15" s="4">
         <v>92.52</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
@@ -1786,51 +1786,51 @@
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P16" s="4">
         <v>2.55</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
@@ -1847,51 +1847,51 @@
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>115</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P17" s="4">
         <v>149.25</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
@@ -1908,51 +1908,51 @@
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>121</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P18" s="4">
         <v>186.42</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
@@ -1969,97 +1969,97 @@
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>127</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>128</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>130</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>132</v>
       </c>
       <c r="P19" s="4">
         <v>10.83</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>133</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N20" s="4" t="s">