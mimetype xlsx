--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -383,87 +383,105 @@
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD (KRISHNAGANJ C.C.C)</t>
   </si>
   <si>
     <t>Repair and Renovation work with Reinforced Barbed Tape , OverHead Reservoir Plaster , Painting and other allied works at Shyamnagar HeadWork site and 2nd Pump house site under Shyamnagar Piped Water Supply Scheme in Krishnaganj Block under Nadia Arsenic Division-II,P.H.E.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000345/2024-2025</t>
   </si>
   <si>
     <t>1639/NACD-II</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>17/03/2026</t>
   </si>
   <si>
     <t>SAMAR ENTERPRISE</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Shyamnagar Piped Water Supply Scheme in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000416/2024-2025</t>
   </si>
   <si>
     <t>09/NACD-II</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>Relaying of rising main and other necessary allied works at Shyamnagar Water Supply Scheme in Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000007/2025-2026</t>
   </si>
   <si>
     <t>21/AE-I/NACD-II</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>NISHITH BANERJEE</t>
+  </si>
+  <si>
+    <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 nonmagnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Shyamnagar PWSS in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000311/2024-2025</t>
+  </si>
+  <si>
+    <t>362/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>PUNGENT ENGINEERING PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -852,51 +870,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2058,87 +2076,148 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>135</v>
       </c>
       <c r="P20" s="4">
         <v>3.66</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>136</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>640.33</v>
+      </c>
+      <c r="P22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>0</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>