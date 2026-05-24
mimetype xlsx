--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -363,74 +363,50 @@
     <t>185/NACD-II</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
   </si>
   <si>
     <t>Quotation for load enhancement at Pump House No-I of Shyamanagar (Krishnaganj Block) w/s scheme under EMSD-III,PHE Dte.,Nadia</t>
   </si>
   <si>
     <t>BILL/01328/2024-2025</t>
   </si>
   <si>
     <t>BP-73-24-25</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD (KRISHNAGANJ C.C.C)</t>
-  </si>
-[...22 lines deleted...]
-    <t>SAMAR ENTERPRISE</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Shyamnagar Piped Water Supply Scheme in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000416/2024-2025</t>
   </si>
   <si>
     <t>09/NACD-II</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>Relaying of rising main and other necessary allied works at Shyamnagar Water Supply Scheme in Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000007/2025-2026</t>
   </si>
   <si>
     <t>21/AE-I/NACD-II</t>
   </si>
@@ -870,51 +846,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1094,54 +1070,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1155,54 +1131,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>2.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.72</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.48</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1216,54 +1192,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>8.58</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.51</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.17</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1338,54 +1314,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>34.62</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>34.61</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1456,54 +1432,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>19.37</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.37</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>32.86</v>
       </c>
       <c r="S10" s="4">
         <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1639,54 +1615,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P13" s="4">
         <v>96.93</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>96.88</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1700,54 +1676,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P14" s="4">
         <v>0.89</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>93.89</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1761,54 +1737,54 @@
       <c r="I15" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P15" s="4">
         <v>2.29</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>2.01</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>87.82</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1822,54 +1798,54 @@
       <c r="I16" s="13" t="s">
         <v>81</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P16" s="4">
         <v>194.41</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>194.41</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>68</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1916,308 +1892,247 @@
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I18" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="J18" s="13" t="s">
+      <c r="L18" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="K18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>124</v>
+        <v>87</v>
       </c>
       <c r="P18" s="4">
-        <v>10.13</v>
+        <v>105.58</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>81</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N19" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>105.58</v>
+        <v>3.66</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="N20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>3.66</v>
+        <v>0.98</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A21" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>630.2</v>
+      </c>
+      <c r="P21" s="8">
+        <v>352.29</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>55.9</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
-    <row r="22" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>