--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -414,50 +414,83 @@
     <t>11/04/2025</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>NISHITH BANERJEE</t>
   </si>
   <si>
     <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 nonmagnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Shyamnagar PWSS in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000311/2024-2025</t>
   </si>
   <si>
     <t>362/AE-II/NACD-II</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>PUNGENT ENGINEERING PVT LTD</t>
+  </si>
+  <si>
+    <t>BILL/00189/2025-2026</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>BILL/00190/2025-2026</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work with Reinforced Barbed Tape , OverHead Reservoir Plaster , Painting and other allied works at Shyamnagar HeadWork site and 2nd Pump house site under Shyamnagar Piped Water Supply Scheme in Krishnaganj Block under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000345/2024-2025</t>
+  </si>
+  <si>
+    <t>1639/NACD-II</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>SAMAR ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -846,51 +879,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2052,87 +2085,258 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P20" s="4">
         <v>0.98</v>
       </c>
       <c r="Q20" s="4">
         <v>0.98</v>
       </c>
       <c r="R20" s="4">
         <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="L21" s="4"/>
+      <c r="M21" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P21" s="4">
+        <v>5.19</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L22" s="4"/>
+      <c r="M22" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.46</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="P23" s="4">
+        <v>10.13</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>645.97</v>
+      </c>
+      <c r="P24" s="8">
+        <v>352.29</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>54.54</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>