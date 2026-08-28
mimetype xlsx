--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,153 +113,207 @@
   <si>
     <t>Providing Functional House Hold Tap Connection(Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10mm dia gun-Metal ferrule,Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline(parallel or extension) at Shyamnagar W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000127/2020-2021</t>
   </si>
   <si>
     <t>271/EE/NACD-II</t>
   </si>
   <si>
     <t>22/02/2021</t>
   </si>
   <si>
     <t>15/03/2021</t>
   </si>
   <si>
     <t>SANDIP BISWAS</t>
   </si>
   <si>
+    <t>Continuation work order for Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension) at Shyamnagar W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000261/2020-2021</t>
+  </si>
+  <si>
+    <t>190/NACD-II</t>
+  </si>
+  <si>
+    <t>15/02/2021</t>
+  </si>
+  <si>
+    <t>08/03/2021</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Shyamnagar W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000131/2021-2022</t>
+  </si>
+  <si>
+    <t>870/NACD-II</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
+    <t>23/12/2021</t>
+  </si>
+  <si>
+    <t>BIDYUT KUMAR</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Shyamnagar Water Supply Scheme 2nd Pump House site under Nadia Arsenic Civil Division-II PHE Dte</t>
   </si>
   <si>
     <t>ORD/000263/2021-2022</t>
   </si>
   <si>
     <t>46/AE-II/NACD-II</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>19/03/2022</t>
   </si>
   <si>
     <t>R.M. TRADING</t>
   </si>
   <si>
+    <t>Continuation work Order for Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Thanapara (Vill- Falia) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000296/2021-2022</t>
+  </si>
+  <si>
+    <t>112/NACD-II</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Shyamnagar Water Supply Scheme 2nd Pump House site under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000123/2022-2023</t>
   </si>
   <si>
     <t>59/AE-II/NACD-II</t>
   </si>
   <si>
     <t>28/06/2022</t>
   </si>
   <si>
     <t>28/07/2022</t>
   </si>
   <si>
+    <t>New pipeline laying by providing 200 mm dia D.I. pipe over existing columns to cross the PWD Bridge and PVC pipe for supplying water to Khalboalia village under krishnaganj Block and also Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete at ( Vill- Khalboalia) Shyamnagar W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000178/2022-2023</t>
+  </si>
+  <si>
+    <t>520/NACD-II</t>
+  </si>
+  <si>
+    <t>05/08/2022</t>
+  </si>
+  <si>
+    <t>04/10/2022</t>
+  </si>
+  <si>
+    <t>SANJIB DEY</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection to the School Premises including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete (Remaining School Only) at Shyamnagar W/s Scheme at Krishnaganj Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000301/2022-2023</t>
+  </si>
+  <si>
+    <t>1199/NACD-II</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>07/01/2023</t>
+  </si>
+  <si>
     <t>Construction of RCC Column for supporting pipeline for future extension ( Near Khalbualia Bridge) alongwith Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete at Shyamnagar W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000137/2022-2023</t>
   </si>
   <si>
     <t>453/NACD-II</t>
   </si>
   <si>
     <t>14/07/2022</t>
   </si>
   <si>
     <t>28/08/2022</t>
   </si>
   <si>
-    <t>SANJIB DEY</t>
-[...50 lines deleted...]
-    <t>MONDAL ENTERPRISE</t>
+    <t>Continuation work order for Survey, Design, Drawing &amp; DPR preparation for Shyamnagar Water Supply Scheme in Krishnaganj Block of Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000066/2023-2024</t>
+  </si>
+  <si>
+    <t>323_2/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>SIRCON ENGINEERING SERVICE</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under SHYAMNAGAR(Block-Krishnaganj), MOBARAKPUR(Block-Tehatt-I), PATHARGHAT(Block-Tehatt-I) W/S Scheme, Dist. - Nadia.</t>
   </si>
   <si>
     <t>ORD/001482/2023-2024</t>
   </si>
   <si>
     <t>1505/EMD.</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>DIPALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under SHYAMNAGAR(Block-Krishnaganj), MOBARAKPUR(Block-Tehatt-I), PATHARGHAT(Block-Tehatt-I) W/S Scheme, Dist. - Nadia. NIET No.- 37 of EE/EMD of 2022-23 (Sl. No.- 03)</t>
   </si>
@@ -278,219 +332,141 @@
   <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Shyamnagar Water Supply Scheme for Swajal gram certification under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
   </si>
   <si>
     <t>Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000248/2023-2024</t>
   </si>
   <si>
     <t>25/AE-II/NACD-II</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>SUMIT GHOSH</t>
   </si>
   <si>
-    <t>New pipeline laying by providing 200 mm dia D.I. pipe over existing columns to cross the PWD Bridge and PVC pipe for supplying water to Khalboalia village under krishnaganj Block and also Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete at ( Vill- Khalboalia) Shyamnagar W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...52 lines deleted...]
-  <si>
     <t>Acceptance cum work order "Conversion of IEP to AIRP at Shyamnagar Water Supply Scheme of capacity 67 Cu.m/hr in Krishnaganj Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
   </si>
   <si>
     <t>ORD/000286/2023-2024</t>
   </si>
   <si>
     <t>185/NACD-II</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
   </si>
   <si>
+    <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 nonmagnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Shyamnagar PWSS in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000311/2024-2025</t>
+  </si>
+  <si>
+    <t>362/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>PUNGENT ENGINEERING PVT LTD</t>
+  </si>
+  <si>
     <t>Quotation for load enhancement at Pump House No-I of Shyamanagar (Krishnaganj Block) w/s scheme under EMSD-III,PHE Dte.,Nadia</t>
   </si>
   <si>
     <t>BILL/01328/2024-2025</t>
   </si>
   <si>
     <t>BP-73-24-25</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD (KRISHNAGANJ C.C.C)</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Shyamnagar Piped Water Supply Scheme in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000416/2024-2025</t>
   </si>
   <si>
     <t>09/NACD-II</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>Relaying of rising main and other necessary allied works at Shyamnagar Water Supply Scheme in Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000007/2025-2026</t>
   </si>
   <si>
     <t>21/AE-I/NACD-II</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>NISHITH BANERJEE</t>
   </si>
   <si>
-    <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 nonmagnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Shyamnagar PWSS in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>BILL/00189/2025-2026</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>BILL/00190/2025-2026</t>
-  </si>
-[...22 lines deleted...]
-    <t>SAMAR ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -879,51 +855,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1097,237 +1073,237 @@
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>4.97</v>
+        <v>36.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.97</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.9</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.74</v>
+        <v>34.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.72</v>
+        <v>34.61</v>
       </c>
       <c r="R5" s="4">
-        <v>99.48</v>
+        <v>99.99</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>8.58</v>
+        <v>4.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>8.51</v>
+        <v>4.97</v>
       </c>
       <c r="R6" s="4">
-        <v>99.17</v>
+        <v>99.9</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>36.12</v>
+        <v>45.84</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
@@ -1341,425 +1317,425 @@
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="P8" s="4">
-        <v>34.62</v>
+        <v>2.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>34.61</v>
+        <v>2.72</v>
       </c>
       <c r="R8" s="4">
-        <v>99.99</v>
+        <v>99.48</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>45.84</v>
+        <v>96.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>96.88</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="P10" s="4">
-        <v>19.37</v>
+        <v>0.89</v>
       </c>
       <c r="Q10" s="4">
-        <v>6.37</v>
+        <v>0.83</v>
       </c>
       <c r="R10" s="4">
-        <v>32.86</v>
+        <v>93.89</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="P11" s="4">
-        <v>19.37</v>
+        <v>8.58</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>8.51</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.17</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.97</v>
+        <v>2.29</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.01</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>87.82</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>96.93</v>
+        <v>19.37</v>
       </c>
       <c r="Q13" s="4">
-        <v>96.88</v>
+        <v>6.37</v>
       </c>
       <c r="R13" s="4">
-        <v>99.95</v>
+        <v>32.86</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>94</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>38</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>0.89</v>
+        <v>19.37</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.83</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>93.89</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
@@ -1767,576 +1743,515 @@
       <c r="H15" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P15" s="4">
-        <v>2.29</v>
+        <v>0.97</v>
       </c>
       <c r="Q15" s="4">
-        <v>2.01</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>87.82</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P16" s="4">
         <v>194.41</v>
       </c>
       <c r="Q16" s="4">
         <v>194.41</v>
       </c>
       <c r="R16" s="4">
         <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="I17" s="13"/>
-      <c r="J17" s="13"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P17" s="4">
-        <v>0.44</v>
+        <v>0.98</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>117</v>
-[...6 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>87</v>
+        <v>122</v>
       </c>
       <c r="P18" s="4">
-        <v>105.58</v>
+        <v>0.44</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>127</v>
+        <v>105</v>
       </c>
       <c r="P19" s="4">
-        <v>3.66</v>
+        <v>105.58</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P20" s="4">
-        <v>0.98</v>
+        <v>3.66</v>
       </c>
       <c r="Q20" s="4">
-        <v>0.98</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>88</v>
+        <v>61</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L21" s="4"/>
       <c r="M21" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>135</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="P21" s="4">
         <v>5.19</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L22" s="4"/>
       <c r="M22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="P22" s="4">
         <v>0.46</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="3">
-[...18 lines deleted...]
-      <c r="H23" s="13" t="s">
+      <c r="A23" s="7" t="s">
         <v>137</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>635.84</v>
+      </c>
+      <c r="P23" s="8">
+        <v>352.29</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>55.4</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
-    <row r="24" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>