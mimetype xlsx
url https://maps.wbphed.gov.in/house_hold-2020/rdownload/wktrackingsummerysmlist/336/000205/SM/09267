--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -372,50 +372,113 @@
     <t>1396/NACD-II</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELLS</t>
   </si>
   <si>
     <t>Laying of distribution system and also dedicated pipe line including providing FHTC at left out households for Patharghata (Gobindapur, Patharghata) &amp; Puthimari (Vill-Puthimari) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000432/2024-2025</t>
   </si>
   <si>
     <t>247/NACD-II</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>26/08/2025</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Patharghata H/W &amp; 2nd Pump House site with Pathway concreting and Flooring Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000023/2024-2025</t>
+  </si>
+  <si>
+    <t>146/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>SANJIT DAS</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Patharghata H/W site with Reinforced Barbed Tape,Painting,Plastering ,Door, Window ,Valve Slab, and other allied works Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000024/2024-2025</t>
+  </si>
+  <si>
+    <t>147/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>CHINMOY BISWAS</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Patharghata Headwork site with Overhead Reservoir Painting, Plastering and other allied works Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000245/2024-2025</t>
+  </si>
+  <si>
+    <t>1427/NACD-II</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Patharghata PWSS inTehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000308/2024-2025</t>
+  </si>
+  <si>
+    <t>360/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -804,73 +867,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -967,54 +1030,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1028,54 +1091,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>4.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.69</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1089,54 +1152,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>47.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>32.75</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>68.85</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1150,54 +1213,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>75.41</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>75.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1211,54 +1274,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>4.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.64</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1329,54 +1392,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>19.37</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.41</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>33.08</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1386,54 +1449,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>5.9</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1508,54 +1571,54 @@
       <c r="I12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P12" s="4">
         <v>1.24</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.15</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>92.57</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1628,54 +1691,54 @@
       <c r="I14" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>4.98</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.38</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>7.53</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1689,54 +1752,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P15" s="4">
         <v>20.63</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>12.83</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>62.18</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1750,54 +1813,54 @@
       <c r="I16" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>107</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P16" s="4">
         <v>4.98</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>3.97</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>79.67</v>
       </c>
       <c r="S16" s="4">
         <v>60</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1886,87 +1949,331 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P18" s="4">
         <v>101.71</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="P19" s="4">
+        <v>3.13</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="P20" s="4">
+        <v>4.5</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P21" s="4">
+        <v>6.28</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>701.86</v>
+      </c>
+      <c r="P23" s="8">
+        <v>152.32</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>21.7</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>