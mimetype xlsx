--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,396 +89,396 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND BASED WATER BASED PATHARGHATA PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER TEHATTA-I BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
   </si>
   <si>
     <t>SM/09267</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Patharghata W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000035/2021-2022</t>
+  </si>
+  <si>
+    <t>528/NACD-II</t>
+  </si>
+  <si>
+    <t>14/06/2021</t>
+  </si>
+  <si>
+    <t>29/07/2021</t>
+  </si>
+  <si>
+    <t>M/S K.P. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) and also construction of Steps with earth filling at Patharghata W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000133/2021-2022</t>
+  </si>
+  <si>
+    <t>872/NACD-II</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
+    <t>23/12/2021</t>
+  </si>
+  <si>
+    <t>SANDIP BISWAS</t>
+  </si>
+  <si>
+    <t>Preparation of DPR for augmentation of existing Patharghata (Phase-II), (Block -Tehatta-I) piped water supply schemes</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000175/2021-2022</t>
+  </si>
+  <si>
+    <t>758/NACD-II</t>
+  </si>
+  <si>
+    <t>16/09/2021</t>
+  </si>
+  <si>
+    <t>26/09/2021</t>
+  </si>
+  <si>
+    <t>SIRCON ENGINEERING SERVICE</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Patharghata Water Supply Scheme 2nd Pump House site under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000269/2021-2022</t>
   </si>
   <si>
     <t>53/AE-II/NACD-II</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>19/03/2022</t>
   </si>
   <si>
     <t>SURAJIT KUMAR GHOSH</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Patharghata W/s Scheme in Nadia District under Nadia Arsenic Civil Division-Il, P,H.E. Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000291/2021-2022</t>
+  </si>
+  <si>
+    <t>126/NACD-II</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>22/05/2022</t>
+  </si>
+  <si>
+    <t>J.D. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Damaged pipe line repair and piling work at Patharghata W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000256/2021-2022</t>
   </si>
   <si>
     <t>37/AE-II/NACD-II</t>
   </si>
   <si>
     <t>SAHA ENGINEERS</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Patharghata W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...71 lines deleted...]
-    <t>J.D. CONSTRUCTION</t>
+    <t>Providing Functional House Hold Tap Connection including laying of pipeline at Patharghata W/S Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000179/2023-2024</t>
+  </si>
+  <si>
+    <t>527/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>02/01/2024</t>
+  </si>
+  <si>
+    <t>TOTAN DAS</t>
+  </si>
+  <si>
+    <t>Hiring of 1(one) number vehicle of Category Motor Days Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ Diesel/ LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Assistant Engineer-I, under Executive Engineer, Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, PINCODE:- 741101,West Bengal</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000400/2022-2023</t>
+  </si>
+  <si>
+    <t>413/NACD-II</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>BABLU KUMAR SINGH</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under SHYAMNAGAR(Block-Krishnaganj), MOBARAKPUR(Block-Tehatt-I), PATHARGHAT(Block-Tehatt-I) W/S Scheme, Dist. - Nadia.</t>
   </si>
   <si>
     <t>ORD/001482/2023-2024</t>
   </si>
   <si>
     <t>1505/EMD.</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>DIPALI CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Patharghata Piped Water Supply Scheme in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000136/2023-2024</t>
+  </si>
+  <si>
+    <t>1254/NACD-II</t>
+  </si>
+  <si>
+    <t>08/11/2023</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
     <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Tehatta-I Block of Nadia District through Jadavpur University. (Name of PWSS Patherghata)</t>
   </si>
   <si>
     <t>ORD/000168/2023-2024</t>
   </si>
   <si>
     <t>1297/NACD-II</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including laying of pipeline at Patharghata W/S Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...20 lines deleted...]
-    <t>TOTAN DAS</t>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000395/2022-2023</t>
+  </si>
+  <si>
+    <t>Conversion of IEP to AIRP at Patharghata Water Supply Scheme of capacity 96 Cu.m/hr in Tehatta - I Block under Nadia Arsenic Civil Division -II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000295/2024-2025</t>
+  </si>
+  <si>
+    <t>1396/NACD-II</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>17/10/2025</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELLS</t>
   </si>
   <si>
     <t>Continuation work order Hiring of 1(one) number vehicle of Category Motor Days Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ Diesel/ LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Assistant Engineer-I, under Executive Engineer, Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, PINCODE:- 741101,West Bengal. (From 01/04/2024 to 30/06/2024)</t>
   </si>
   <si>
-    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000004/2024-2025</t>
   </si>
   <si>
     <t>505/NACD-II</t>
   </si>
   <si>
     <t>01/04/2024</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
-    <t>BABLU KUMAR SINGH</t>
-[...1 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I , II Zone-I under Rajapura ground water based water supply scheme under Block_ Sandeshkhali-I Dist. - North 24PGS under EMD, PHE Dte. WBPHED/EE/EMD/NIeT-37 of 2023-24 (Sl no. 12)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/003196/2023-2024</t>
   </si>
   <si>
     <t>944/EMD</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>17/04/2024</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
-    <t>Hiring of 1(one) number vehicle of Category Motor Days Cab/ Maruti Omni(standard) (Non Air-Conditioned)/ Diesel/ LPG/ CNG Engine including Driver for performing the inspection works and official duties of the Assistant Engineer-I, under Executive Engineer, Nadia Arsenic Civil Division-II, P.H.E. Dte.at 1 S.K Basu Road Krishnagar, District-Nadia, PINCODE:- 741101,West Bengal</t>
-[...50 lines deleted...]
-    <t>JOY HIND TUBEWELLS</t>
+    <t>Repair and Renovation work at Patharghata H/W &amp; 2nd Pump House site with Pathway concreting and Flooring Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000023/2024-2025</t>
+  </si>
+  <si>
+    <t>146/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>SANJIT DAS</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Patharghata H/W site with Reinforced Barbed Tape,Painting,Plastering ,Door, Window ,Valve Slab, and other allied works Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000024/2024-2025</t>
+  </si>
+  <si>
+    <t>147/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>CHINMOY BISWAS</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Patharghata Headwork site with Overhead Reservoir Painting, Plastering and other allied works Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000245/2024-2025</t>
+  </si>
+  <si>
+    <t>1427/NACD-II</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Patharghata PWSS inTehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000308/2024-2025</t>
+  </si>
+  <si>
+    <t>360/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Laying of distribution system and also dedicated pipe line including providing FHTC at left out households for Patharghata (Gobindapur, Patharghata) &amp; Puthimari (Vill-Puthimari) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000432/2024-2025</t>
   </si>
   <si>
     <t>247/NACD-II</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>26/08/2025</t>
-  </si>
-[...61 lines deleted...]
-    <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1027,895 +1027,895 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.26</v>
+        <v>47.57</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.25</v>
+        <v>32.75</v>
       </c>
       <c r="R3" s="4">
-        <v>99.81</v>
+        <v>68.85</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.69</v>
+        <v>75.41</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.69</v>
+        <v>75.37</v>
       </c>
       <c r="R4" s="4">
-        <v>99.92</v>
+        <v>99.95</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>47.57</v>
+        <v>4.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>32.75</v>
+        <v>4.64</v>
       </c>
       <c r="R5" s="4">
-        <v>68.85</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>75.41</v>
+        <v>4.26</v>
       </c>
       <c r="Q6" s="4">
-        <v>75.37</v>
+        <v>4.25</v>
       </c>
       <c r="R6" s="4">
-        <v>99.95</v>
+        <v>99.81</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>4.64</v>
+        <v>106.8</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.64</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>106.8</v>
+        <v>4.69</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.69</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>64</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>19.37</v>
+        <v>0.97</v>
       </c>
       <c r="Q9" s="4">
-        <v>6.41</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>33.08</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>71</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>5.9</v>
+        <v>4.98</v>
       </c>
       <c r="Q10" s="4">
-        <v>5.9</v>
+        <v>0.38</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>7.53</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P11" s="4">
+        <v>19.37</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>6.41</v>
+      </c>
+      <c r="R11" s="4">
+        <v>33.08</v>
+      </c>
+      <c r="S11" s="4">
         <v>80</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>89</v>
+        <v>61</v>
       </c>
       <c r="P12" s="4">
-        <v>1.24</v>
+        <v>20.63</v>
       </c>
       <c r="Q12" s="4">
-        <v>1.15</v>
+        <v>12.83</v>
       </c>
       <c r="R12" s="4">
-        <v>92.57</v>
+        <v>62.18</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>25.48</v>
+        <v>5.9</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>97</v>
+        <v>70</v>
       </c>
       <c r="I14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>76</v>
-      </c>
-[...16 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>4.98</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.38</v>
+        <v>3.97</v>
       </c>
       <c r="R14" s="4">
-        <v>7.53</v>
+        <v>79.67</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>20.63</v>
+        <v>258.38</v>
       </c>
       <c r="Q15" s="4">
-        <v>12.83</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>62.18</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="J16" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="K16" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="P16" s="4">
-        <v>4.98</v>
+        <v>1.24</v>
       </c>
       <c r="Q16" s="4">
-        <v>3.97</v>
+        <v>1.15</v>
       </c>
       <c r="R16" s="4">
-        <v>79.67</v>
+        <v>92.57</v>
       </c>
       <c r="S16" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I17" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P17" s="4">
-        <v>258.38</v>
+        <v>25.48</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
@@ -1929,176 +1929,176 @@
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>115</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>48</v>
+        <v>120</v>
       </c>
       <c r="P18" s="4">
-        <v>101.71</v>
+        <v>3.13</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="N19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>3.13</v>
+        <v>4.5</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N20" s="4" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>129</v>
+        <v>61</v>
       </c>
       <c r="P20" s="4">
-        <v>4.5</v>
+        <v>6.28</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
@@ -2112,124 +2112,124 @@
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>36</v>
+        <v>135</v>
       </c>
       <c r="P21" s="4">
-        <v>6.28</v>
+        <v>0.95</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>140</v>
+        <v>38</v>
       </c>
       <c r="P22" s="4">
-        <v>0.95</v>
+        <v>101.71</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>141</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>701.86</v>