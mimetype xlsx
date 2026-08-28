--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,152 +113,188 @@
   <si>
     <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension) at Betbaria W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000104/2020-2021</t>
   </si>
   <si>
     <t>167/NACD-II</t>
   </si>
   <si>
     <t>09/02/2021</t>
   </si>
   <si>
     <t>02/03/2021</t>
   </si>
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Betberia W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000138/2021-2022</t>
+  </si>
+  <si>
+    <t>865/NACD-II</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
+    <t>23/12/2021</t>
+  </si>
+  <si>
+    <t>SHIBU BISWAS</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Betberia 2nd site Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000285/2021-2022</t>
   </si>
   <si>
     <t>240/AE-I/NACD-II</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>19/03/2022</t>
   </si>
   <si>
     <t>SAHA ENGINEERS</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Betberia W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of Boundary wall with Grill Gate and Barbed wire fencing at Betberia Water Supply Scheme at Head Work Site under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000260/2022-2023</t>
   </si>
   <si>
     <t>1015/NACD-II</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>28/01/2023</t>
   </si>
   <si>
     <t>BISHAL CONSTRUCTION</t>
   </si>
   <si>
+    <t>Continuation work order for Survey, Design, Drawing &amp; DPR preparation for Betberia Water Supply Scheme in Chapra Block of Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000074/2023-2024</t>
+  </si>
+  <si>
+    <t>328/1/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>RISHAN ENGINEERING CONSULTANCY</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under SAKDA (Block-Krishnaganj), BAHADURPUR(Block-Tehatt-I), BETBERIA(Block-Chapra) W/S Scheme, Dist. - Nadia. NIET No.- 37 of EE/EMD of 2022-23 (Sl. No.- 01)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000009/2023-2024</t>
   </si>
   <si>
     <t>1507/EMD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>SWAPAN KUMAR BHANJA</t>
   </si>
   <si>
     <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Chapra Block of Nadia District through Jadavpur University. (Name of PWSS Betberia)</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000101/2023-2024</t>
   </si>
   <si>
     <t>1146/NACD-II</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
+    <t>Structural Health assesment of existing shaft type OHR of Chapra Blocks and ancillary structures conducting Non Destructive test and through visual observation under Nadia Arsenic Civil Division-II P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000187/2023-2024</t>
+  </si>
+  <si>
+    <t>1434/NACD-II</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>14/01/2024</t>
+  </si>
+  <si>
     <t>Acceptance cum work order "Conversion of IEP to AIRP at Betberia Water Supply Scheme of capacity 39Cu.m/hr in Chapra Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
   </si>
   <si>
     <t>ORD/000291/2023-2024</t>
   </si>
   <si>
     <t>397/NACD-II</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>12/05/2024</t>
   </si>
   <si>
     <t>M/S. R.K.ENTERPRISE</t>
   </si>
   <si>
     <t>Repair and Renovation work at Betberia Headwork Site under Betberia Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
   </si>
   <si>
     <t>ORD/000331/2024-2025</t>
   </si>
   <si>
     <t>1028/AE-I/NACD-II</t>
@@ -267,86 +303,50 @@
     <t>10/12/2024</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>JAYBRATO HALDER</t>
   </si>
   <si>
     <t>Repair and Renovation work at Betberia 2nd tube well Site under Betberia Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
   </si>
   <si>
     <t>ORD/000207/2024-2025</t>
   </si>
   <si>
     <t>904/AE-I/NACD-II</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>ARIT KUMAR PAL</t>
-  </si>
-[...34 lines deleted...]
-    <t>14/01/2024</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Betberia W/S Scheme &amp; Hridaypur W/S Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000135/2024-2025</t>
   </si>
   <si>
     <t>748_NACD-II</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>SAFTI PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -974,57 +974,57 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.04</v>
+        <v>53.1</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>53.07</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1035,57 +1035,57 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>53.1</v>
+        <v>4.04</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.04</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1099,510 +1099,510 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>9.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.76</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.12</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>14.69</v>
+        <v>0.46</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.46</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>5.9</v>
+        <v>14.69</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.88</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>33.2</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>150.86</v>
+        <v>5.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="P10" s="4">
-        <v>3.53</v>
+        <v>8.46</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>8.44</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>4.83</v>
+        <v>150.86</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.46</v>
+        <v>3.53</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>8.46</v>
+        <v>4.83</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P14" s="4">
         <v>18.22</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
@@ -1613,54 +1613,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>333.77</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>86.55</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>25.93</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>