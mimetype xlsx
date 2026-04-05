--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,83 @@
     <t>27/03/2025</t>
   </si>
   <si>
     <t>RAJIB DUTTA</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC under Maheshpur (Source Augmentation, Maheshpur) ground water based water supply scheme under Block_ Chapra Dist. - Nadia under EMD, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000032/2025-2026</t>
   </si>
   <si>
     <t>704/EMD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>04/05/2025</t>
   </si>
   <si>
     <t>M/S DILIP MITRA</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including laying of pipeline at Mahespur W/S Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000158/2023-2024</t>
+  </si>
+  <si>
+    <t>525./AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>RUPALI ELECTRONICS</t>
+  </si>
+  <si>
+    <t>Acceptance cum work Order "Conversion of IEP to AIRP at Maheshpur Water Supply Scheme of capacity 53 Cu.m/hr in Chapra Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000281/2023-2024</t>
+  </si>
+  <si>
+    <t>151/NACD-II</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>23/03/2025</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,73 +747,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -877,54 +910,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.8</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>97.78</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -938,54 +971,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>79.08</v>
       </c>
       <c r="Q4" s="4">
-        <v>78.54</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.31</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -999,54 +1032,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>5.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.9</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1060,54 +1093,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>1.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.14</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1434,87 +1467,209 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P12" s="4">
         <v>11.4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P14" s="4">
+        <v>157.78</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>326.98</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>