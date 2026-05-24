--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -209,123 +209,84 @@
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>BABA LOKNATH ENTERPRISE</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Quotation for load enhancement and security deposit charges at PH-I of Mahespur PWSS</t>
   </si>
   <si>
     <t>BILL/02078/2024-2025</t>
   </si>
   <si>
     <t>BP-170-24-25</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (GROUP CHAPRA C.C.C)</t>
   </si>
   <si>
-    <t>Repair and Renovation work at Maheshpur 2nd tube well Site under Maheshpur Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia</t>
-[...16 lines deleted...]
-  <si>
     <t>Comprehensive augmentation in technical regards including aquifer management with extraction, compliance of Ground water contamination removal as per IS 10500 with subsequent amendments and composite RCC Cum masonry structures mouza Maheshpur under Maheshpur Piped Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000344/2024-2025</t>
   </si>
   <si>
     <t>1580/NACD-II</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>M/S FREEDOM CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply of Water Level Indicator at Maheshpur, Gongra, Madhabpur, Laxmipur, Balibanga PWSS in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000429/2024-2025</t>
   </si>
   <si>
     <t>1192/AE-I/NACD-II</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>RAJIB DUTTA</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S DILIP MITRA</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Mahespur W/S Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000158/2023-2024</t>
   </si>
   <si>
     <t>525./AE-I/NACD-II</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>RUPALI ELECTRONICS</t>
   </si>
   <si>
     <t>Acceptance cum work Order "Conversion of IEP to AIRP at Maheshpur Water Supply Scheme of capacity 53 Cu.m/hr in Chapra Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
   </si>
   <si>
     <t>ORD/000281/2023-2024</t>
   </si>
   <si>
     <t>151/NACD-II</t>
   </si>
@@ -747,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -910,54 +871,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.78</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -971,54 +932,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>79.08</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>78.54</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.31</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1032,54 +993,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>5.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1093,54 +1054,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>1.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.14</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1269,60 +1230,60 @@
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>3.37</v>
+        <v>54.01</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1330,346 +1291,226 @@
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>54.01</v>
+        <v>3.83</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>3.83</v>
+        <v>0.97</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="J12" s="13"/>
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>11.4</v>
+        <v>157.78</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>153.04</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>312.21</v>
+      </c>
+      <c r="P13" s="8">
+        <v>243.43</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>77.97</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>