--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,98 @@
     <t>525./AE-I/NACD-II</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>RUPALI ELECTRONICS</t>
   </si>
   <si>
     <t>Acceptance cum work Order "Conversion of IEP to AIRP at Maheshpur Water Supply Scheme of capacity 53 Cu.m/hr in Chapra Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
   </si>
   <si>
     <t>ORD/000281/2023-2024</t>
   </si>
   <si>
     <t>151/NACD-II</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>23/03/2025</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection and security deposit for Maheshpur PH-1</t>
+  </si>
+  <si>
+    <t>BILL/00459/2024-2025</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Maheshpur 2nd tube well Site under Maheshpur Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000329/2024-2025</t>
+  </si>
+  <si>
+    <t>1026/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>ACHARJEE &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC under Maheshpur (Source Augmentation, Maheshpur) ground water based water supply scheme under Block_ Chapra Dist. - Nadia under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000032/2025-2026</t>
+  </si>
+  <si>
+    <t>704/EMD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>M/S DILIP MITRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1430,87 +1478,266 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>157.78</v>
       </c>
       <c r="Q12" s="4">
         <v>153.04</v>
       </c>
       <c r="R12" s="4">
         <v>97</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L13" s="4">
+        <v>294</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P13" s="4">
+        <v>4.71</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P14" s="4">
+        <v>3.37</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P15" s="4">
+        <v>11.4</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>90</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>331.69</v>
+      </c>
+      <c r="P16" s="8">
+        <v>243.43</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>73.39</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>