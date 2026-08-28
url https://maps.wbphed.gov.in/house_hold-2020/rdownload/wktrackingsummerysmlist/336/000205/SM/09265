--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,285 +89,285 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND BASED WATER BASED MAHESHPUR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER CHAPRA BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
   </si>
   <si>
     <t>SM/09265</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Mahespur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000155/2021-2022</t>
+  </si>
+  <si>
+    <t>881/NACD-II</t>
+  </si>
+  <si>
+    <t>12/11/2021</t>
+  </si>
+  <si>
+    <t>27/12/2021</t>
+  </si>
+  <si>
+    <t>M/S ASHA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Painting works at Maheshpur Head Work site boundary wall,including road restoration work and other anciliary works at Maheshpur Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000022/2022-2023</t>
   </si>
   <si>
     <t>01/AE-I/NACD-II</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
     <t>21/05/2022</t>
   </si>
   <si>
     <t>TARUN GHOSH</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Mahespur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Chapra Block of Nadia District through Jadavpur University. (Name of PWSS Maheshpur)</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000098/2023-2024</t>
   </si>
   <si>
     <t>1118/NACD-II</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>27/10/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
     <t>Continuation work order for Survey, Design, Drawing &amp; DPR preparation for Maheshpur Water Supply Scheme in Chapra Block of Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000075/2023-2024</t>
   </si>
   <si>
     <t>328_2/AE-I/NACD-II</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICE</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including laying of pipeline at Mahespur W/S Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000158/2023-2024</t>
+  </si>
+  <si>
+    <t>525./AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>RUPALI ELECTRONICS</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Maheshpur 2nd tube well Site under Maheshpur Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000329/2024-2025</t>
+  </si>
+  <si>
+    <t>1026/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>ACHARJEE &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Comprehensive augmentation in technical regards including aquifer management with extraction, compliance of Ground water contamination removal as per IS 10500 with subsequent amendments and composite RCC Cum masonry structures mouza Maheshpur under Maheshpur Piped Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000344/2024-2025</t>
+  </si>
+  <si>
+    <t>1580/NACD-II</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>M/S FREEDOM CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work Order "Conversion of IEP to AIRP at Maheshpur Water Supply Scheme of capacity 53 Cu.m/hr in Chapra Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000281/2023-2024</t>
+  </si>
+  <si>
+    <t>151/NACD-II</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>23/03/2025</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
+  </si>
+  <si>
     <t>Jungle cutting and Earthwork in filling at Maheshpur, Maitari and Thanarapara Piped Water Supply Scheme in different blocks under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000120/2024-2025</t>
   </si>
   <si>
     <t>818/AE-I/NACD-II</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>BABA LOKNATH ENTERPRISE</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Quotation for load enhancement and security deposit charges at PH-I of Mahespur PWSS</t>
   </si>
   <si>
     <t>BILL/02078/2024-2025</t>
   </si>
   <si>
     <t>BP-170-24-25</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (GROUP CHAPRA C.C.C)</t>
   </si>
   <si>
-    <t>Comprehensive augmentation in technical regards including aquifer management with extraction, compliance of Ground water contamination removal as per IS 10500 with subsequent amendments and composite RCC Cum masonry structures mouza Maheshpur under Maheshpur Piped Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Supply of Water Level Indicator at Maheshpur, Gongra, Madhabpur, Laxmipur, Balibanga PWSS in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000429/2024-2025</t>
   </si>
   <si>
     <t>1192/AE-I/NACD-II</t>
   </si>
   <si>
-    <t>25/02/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>RAJIB DUTTA</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including laying of pipeline at Mahespur W/S Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
-[...29 lines deleted...]
-    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC under Maheshpur (Source Augmentation, Maheshpur) ground water based water supply scheme under Block_ Chapra Dist. - Nadia under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000032/2025-2026</t>
+  </si>
+  <si>
+    <t>704/EMD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>M/S DILIP MITRA</t>
   </si>
   <si>
     <t>Quotation for new service connection and security deposit for Maheshpur PH-1</t>
   </si>
   <si>
     <t>BILL/00459/2024-2025</t>
-  </si>
-[...40 lines deleted...]
-    <t>M/S DILIP MITRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -916,57 +916,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.91</v>
+        <v>79.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.8</v>
+        <v>78.54</v>
       </c>
       <c r="R3" s="4">
-        <v>97.78</v>
+        <v>99.31</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -977,57 +977,57 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>79.08</v>
+        <v>4.91</v>
       </c>
       <c r="Q4" s="4">
-        <v>78.54</v>
+        <v>4.8</v>
       </c>
       <c r="R4" s="4">
-        <v>99.31</v>
+        <v>97.78</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1142,135 +1142,139 @@
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>0.76</v>
+        <v>0.97</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>3.83</v>
+        <v>3.37</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1339,392 +1343,388 @@
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>3.83</v>
+        <v>157.78</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>153.04</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>0.97</v>
+        <v>0.76</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>71.68</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>157.78</v>
+        <v>3.83</v>
       </c>
       <c r="Q12" s="4">
-        <v>153.04</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>89</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>64</v>
+        <v>93</v>
       </c>
       <c r="P13" s="4">
-        <v>4.71</v>
+        <v>3.83</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>95</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>40</v>
+        <v>96</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="P14" s="4">
-        <v>3.37</v>
+        <v>11.4</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>103</v>
+      </c>
+      <c r="L15" s="4">
+        <v>294</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="P15" s="4">
-        <v>11.4</v>
+        <v>4.71</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>331.69</v>
       </c>
       <c r="P16" s="8">
-        <v>243.43</v>
+        <v>243.97</v>
       </c>
       <c r="Q16" s="8">
-        <v>73.39</v>
+        <v>73.55</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>