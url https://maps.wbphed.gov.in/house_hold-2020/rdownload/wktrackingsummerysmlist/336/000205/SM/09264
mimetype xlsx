--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -390,50 +390,65 @@
     <t>BABLU MALLICK</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I/II, under Krishnanagar ground water based water supply scheme under Block_ Tehatta-II Dist. - Nadia under EMD, PHE Dte. [SM/09264]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000023/2025-2026</t>
   </si>
   <si>
     <t>693/EMD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>04/05/2025</t>
   </si>
   <si>
     <t>JOYSHREE CONCERN</t>
+  </si>
+  <si>
+    <t>Sinking of 1 no. 300 mm X 200 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; strainer, at new proposed site of Krishnagar in Tehatta-II Block under Krishnagar Public Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000333/2024-2025</t>
+  </si>
+  <si>
+    <t>1583/NACD-II</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>09/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -822,51 +837,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -985,54 +1000,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>12.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.96</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.37</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1046,54 +1061,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1107,54 +1122,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>4.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.94</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1168,54 +1183,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>4.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1229,54 +1244,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P7" s="4">
         <v>4.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.94</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1290,54 +1305,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P8" s="4">
         <v>4.96</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1351,54 +1366,54 @@
       <c r="I9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>34.08</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>34.06</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1473,54 +1488,54 @@
       <c r="I11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>0.98</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>77.04</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1534,54 +1549,54 @@
       <c r="I12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>10.22</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.44</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>92.37</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1595,54 +1610,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>5.9</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1656,54 +1671,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>0.61</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.57</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>94.22</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1717,54 +1732,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
         <v>0.91</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>94.22</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1778,54 +1793,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
         <v>0.93</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>96.17</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1839,54 +1854,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="4">
         <v>0.9</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>98.58</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2034,87 +2049,148 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P20" s="4">
         <v>13.82</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="B21" s="7"/>
-[...15 lines deleted...]
-      <c r="P21" s="8">
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P21" s="4">
+        <v>10.85</v>
+      </c>
+      <c r="Q21" s="4">
         <v>0</v>
       </c>
-      <c r="Q21" s="8">
+      <c r="R21" s="4">
         <v>0</v>
       </c>
-      <c r="R21" s="8"/>
-      <c r="S21" s="8"/>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>248.13</v>
+      </c>
+      <c r="P22" s="8">
+        <v>89.92</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>36.24</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>