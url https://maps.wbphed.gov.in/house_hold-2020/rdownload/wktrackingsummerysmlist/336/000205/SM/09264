--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,74 +89,110 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND BASED WATER BASED KRISHNAGAR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER TEHATTA-II BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
   </si>
   <si>
     <t>SM/09264</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Continuation work order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged pipe line repair) at Krishnagar &amp; Bahadurpur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000177/2021-2022</t>
+  </si>
+  <si>
+    <t>948/NACD-II</t>
+  </si>
+  <si>
+    <t>09/12/2021</t>
+  </si>
+  <si>
+    <t>23/01/2022</t>
+  </si>
+  <si>
+    <t>MITRA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Krishnagar Water Supply Scheme at Head Work site under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
-    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000247/2021-2022</t>
   </si>
   <si>
     <t>103/NACD-II</t>
   </si>
   <si>
     <t>10/02/2022</t>
   </si>
   <si>
     <t>27/03/2022</t>
   </si>
   <si>
     <t>DEBASISH DEY</t>
   </si>
   <si>
+    <t>Continuation work order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged pipeline repair) at Krishnagar &amp; Bahadurpur (Vill- Krishnagar, Chak Chilakhali) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000215/2021-2022</t>
+  </si>
+  <si>
+    <t>08/NACD-II</t>
+  </si>
+  <si>
+    <t>04/01/2022</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
     <t>Upgradation of D.G panel Board of NACD-II office building from 40 KVA to 63.5 KVA at Krishnagar under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000237/2021-2022</t>
   </si>
   <si>
     <t>217/AE-I/NACD-II</t>
   </si>
   <si>
     <t>01/02/2022</t>
   </si>
   <si>
     <t>08/02/2022</t>
   </si>
   <si>
     <t>ABHISEK ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>Earth work in filling at H/W site of Krishnagar ( Eastern site) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000278/2021-2022</t>
   </si>
   <si>
     <t>233/AE-I/NACD-II</t>
@@ -185,270 +221,234 @@
   <si>
     <t>Continuation work order for Earth work in filling at H/W site of Krishnagar ( Eastern site) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000328/2021-2022</t>
   </si>
   <si>
     <t>306/AE-I/NACD-II</t>
   </si>
   <si>
     <t>23/03/2022</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
     <t>Continuation work order for Earth work in filling at H/W site of Krishnagar (Western site) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000329/2021-2022</t>
   </si>
   <si>
     <t>307/AE-I/NACD-II</t>
   </si>
   <si>
-    <t>Continuation work order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged pipeline repair) at Krishnagar &amp; Bahadurpur (Vill- Krishnagar, Chak Chilakhali) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>SUPPLY &amp; DELIVERY OF PEA SIZE GRAVELS AT SITE FOR CONSTRUCTION OF TUBE WELL AT KRISHNAGAR W/S SCH, UNDER NADIA DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000354/2022-2023</t>
   </si>
   <si>
     <t>509/CMSD-II</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>18/11/2022</t>
   </si>
   <si>
     <t>M/S SAIKAT ENTERPRISE</t>
   </si>
   <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 150 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR KRISHNAGAR W/S SCH, UNDER NADIA DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000355/2022-2023</t>
   </si>
   <si>
     <t>1195/CDD</t>
   </si>
   <si>
     <t>11/12/2022</t>
   </si>
   <si>
+    <t>Continuation work order for Survey, Design, Drawing &amp; DPR preparation for Krishnagar Water Supply Scheme in Tehatta-II Block of Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000068/2023-2024</t>
+  </si>
+  <si>
+    <t>324_2/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>RISHAN ENGINEERING CONSULTANCY</t>
+  </si>
+  <si>
     <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Tehatta-II Block of Nadia District through Jadavpur University. (Name of PWSS Krishnagar)</t>
   </si>
   <si>
     <t>ORD/000102/2023-2024</t>
   </si>
   <si>
     <t>1147/NACD-II</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
-    <t>Continuation work order for Survey, Design, Drawing &amp; DPR preparation for Krishnagar Water Supply Scheme in Tehatta-II Block of Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
-[...17 lines deleted...]
-    <t>RISHAN ENGINEERING CONSULTANCY</t>
+    <t>Conversion of IEP to AIRP at Krishnagar Water Supply Scheme of capacity 21 Cu.m/hr in Tehatta-II Block under Nadia Arsenic Civil Division -II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000160/2024-2025</t>
+  </si>
+  <si>
+    <t>1125/NACD-II</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>16/06/2025</t>
+  </si>
+  <si>
+    <t>BIPLAB GUHA</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe as per required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) of Purba Para habitation at Krishnanagar W/s Scheme at Tehatta-2 Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000238/2023-2024</t>
+  </si>
+  <si>
+    <t>640/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>BABLU MALLICK</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe as per required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) of Pascim Para , Ramchandrapur Ghat habitation at Krishnanagar W/s Scheme at Tehatta-2 Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000234/2023-2024</t>
+  </si>
+  <si>
+    <t>642/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>PRITI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe as per required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) of Muslim Para habitation at Krishnanagar W/s Scheme at Tehatta-2 Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000235/2023-2024</t>
+  </si>
+  <si>
+    <t>643/AE-I/NACD-II</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe as per required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) of Ramchandrapur habitation at Krishnanagar W/s Scheme at Tehatta-2 Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000239/2023-2024</t>
   </si>
   <si>
     <t>641/AE-I/NACD-II</t>
   </si>
   <si>
-    <t>12/02/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>TAPAN SAHA</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe as per required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) of Pascim Para , Ramchandrapur Ghat habitation at Krishnanagar W/s Scheme at Tehatta-2 Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...47 lines deleted...]
-    <t>BABLU MALLICK</t>
+    <t>Sinking of 1 no. 300 mm X 200 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; strainer, at new proposed site of Krishnagar in Tehatta-II Block under Krishnagar Public Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000333/2024-2025</t>
+  </si>
+  <si>
+    <t>1583/NACD-II</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>09/06/2025</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I/II, under Krishnanagar ground water based water supply scheme under Block_ Tehatta-II Dist. - Nadia under EMD, PHE Dte. [SM/09264]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000023/2025-2026</t>
   </si>
   <si>
     <t>693/EMD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>04/05/2025</t>
   </si>
   <si>
     <t>JOYSHREE CONCERN</t>
-  </si>
-[...13 lines deleted...]
-    <t>09/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -997,484 +997,484 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>12.04</v>
+        <v>45.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>11.96</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.37</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>4.78</v>
+        <v>12.04</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.78</v>
+        <v>11.96</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>99.37</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>4.95</v>
+        <v>34.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.94</v>
+        <v>34.06</v>
       </c>
       <c r="R5" s="4">
-        <v>99.72</v>
+        <v>99.95</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>4.98</v>
+        <v>4.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.97</v>
+        <v>4.78</v>
       </c>
       <c r="R6" s="4">
-        <v>99.79</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>4.95</v>
       </c>
       <c r="Q7" s="4">
         <v>4.94</v>
       </c>
       <c r="R7" s="4">
-        <v>99.79</v>
+        <v>99.72</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>4.96</v>
+        <v>4.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.96</v>
+        <v>4.97</v>
       </c>
       <c r="R8" s="4">
-        <v>99.87</v>
+        <v>99.79</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="P9" s="4">
-        <v>34.08</v>
+        <v>4.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>34.06</v>
+        <v>4.94</v>
       </c>
       <c r="R9" s="4">
-        <v>99.95</v>
+        <v>99.79</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="P10" s="4">
-        <v>45.4</v>
+        <v>4.96</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1586,567 +1586,567 @@
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>5.9</v>
+        <v>0.61</v>
       </c>
       <c r="Q13" s="4">
-        <v>5.9</v>
+        <v>0.57</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>94.22</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>0.61</v>
+        <v>5.9</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.57</v>
+        <v>5.9</v>
       </c>
       <c r="R14" s="4">
-        <v>94.22</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>0.91</v>
+        <v>85.92</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.85</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>94.22</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>0.93</v>
+        <v>0.96</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.9</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>96.17</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P17" s="4">
+        <v>0.93</v>
+      </c>
+      <c r="Q17" s="4">
         <v>0.9</v>
       </c>
-      <c r="Q17" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="R17" s="4">
-        <v>98.58</v>
+        <v>96.17</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>85.92</v>
+        <v>0.9</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>98.58</v>
       </c>
       <c r="S18" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P19" s="4">
-        <v>0.96</v>
+        <v>0.91</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>94.22</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="I20" s="13" t="s">
+      <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="J20" s="13"/>
-      <c r="K20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O20" s="4" t="s">
-        <v>125</v>
+        <v>56</v>
       </c>
       <c r="P20" s="4">
-        <v>13.82</v>
+        <v>10.85</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="N21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="O21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>10.85</v>
+        <v>13.82</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>248.13</v>