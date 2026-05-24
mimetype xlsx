--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -329,66 +329,66 @@
   <si>
     <t>20/01/2022</t>
   </si>
   <si>
     <t>06/03/2022</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe as per required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Kadipur (Vill- Mukundapur, Kadaghata,Chak Pratappur) W/S Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
   </si>
   <si>
     <t>ORD/000070/2024-2025</t>
   </si>
   <si>
     <t>726/NACD-II</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
-    <t>Conversion of IEP to AIRP at KADIPUR Water Supply Scheme of capacity 55 Cu.m/hr in Krishnaganj Block &amp; CHANDERGHAT, PANINALA &amp; BARUIHUDA Water Supply Scheme under Nadia Arsenic Civil Division -II, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>MERCURY ENGINEERING COMPANY.</t>
+    <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Kadipur PWSS in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000310/2024-2025</t>
+  </si>
+  <si>
+    <t>363/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -940,54 +940,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1062,54 +1062,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>88.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>88.86</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1123,54 +1123,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>36.37</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>36.31</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1184,54 +1184,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>2</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.99</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1245,54 +1245,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>2.07</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.04</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.44</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1306,54 +1306,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>1.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.61</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.61</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1367,54 +1367,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P10" s="4">
         <v>36.28</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>36.28</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1428,54 +1428,54 @@
       <c r="I11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>1.29</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.29</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1489,54 +1489,54 @@
       <c r="I12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P12" s="4">
         <v>0.97</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>97.84</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1550,54 +1550,54 @@
       <c r="I13" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P13" s="4">
         <v>0.87</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.03</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1709,112 +1709,112 @@
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>100</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P16" s="4">
-        <v>173.69</v>
+        <v>0.98</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
-        <v>538.13</v>
+        <v>365.42</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>175.16</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>47.93</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>