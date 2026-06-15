--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -345,50 +345,68 @@
     <t>726/NACD-II</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Kadipur PWSS in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000310/2024-2025</t>
   </si>
   <si>
     <t>363/AE-II/NACD-II</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Conversion of IEP to AIRP at KADIPUR Water Supply Scheme of capacity 55 Cu.m/hr in Krishnaganj Block &amp; CHANDERGHAT, PANINALA &amp; BARUIHUDA Water Supply Scheme under Nadia Arsenic Civil Division -II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000419/2024-2025</t>
+  </si>
+  <si>
+    <t>1147/NACD-II</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,51 +795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1747,87 +1765,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P16" s="4">
         <v>0.98</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P17" s="4">
+        <v>173.69</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>8</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>539.11</v>
+      </c>
+      <c r="P18" s="8">
+        <v>175.16</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>32.49</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>