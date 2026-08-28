--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,324 +89,324 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND BASED WATER BASED KADIPUR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER KRISHNAGANJ BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
   </si>
   <si>
     <t>SM/09262</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension) at Kadipur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000124/2020-2021</t>
+  </si>
+  <si>
+    <t>265/NACD-II</t>
+  </si>
+  <si>
+    <t>22/02/2021</t>
+  </si>
+  <si>
+    <t>15/03/2021</t>
+  </si>
+  <si>
+    <t>NILAY KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Kadipur &amp; Taldaha W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000111/2021-2022</t>
+  </si>
+  <si>
+    <t>769/NACD-II</t>
+  </si>
+  <si>
+    <t>22/09/2021</t>
+  </si>
+  <si>
+    <t>06/11/2021</t>
+  </si>
+  <si>
+    <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Kadipur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000126/2021-2022</t>
+  </si>
+  <si>
+    <t>860/NACD-II</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
+    <t>23/12/2021</t>
+  </si>
+  <si>
+    <t>DIAMOND ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Kadipur Water Supply Scheme 2nd Pump House site under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000262/2021-2022</t>
   </si>
   <si>
     <t>44/AE-II/NACD-II</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>19/03/2022</t>
   </si>
   <si>
     <t>SANJIT DAS</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension) at Kadipur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...50 lines deleted...]
-    <t>DIAMOND ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
+    <t>Continuation work order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Kadipur &amp; Taldaha W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E.</t>
+  </si>
+  <si>
+    <t>ORD/000222/2021-2022</t>
+  </si>
+  <si>
+    <t>52/NACD-II</t>
+  </si>
+  <si>
+    <t>20/01/2022</t>
+  </si>
+  <si>
+    <t>06/03/2022</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection to the School Premises including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete (Remaining School Only) at Kadipur W/s Scheme at Krishnaganj Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000296/2022-2023</t>
+  </si>
+  <si>
+    <t>1194/NACD-II</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>07/01/2023</t>
   </si>
   <si>
     <t>Construction of Soak pit for disposing of back wash water from IEP and also construction of pathway for smooth movement at Kadipur Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000262/2022-2023</t>
   </si>
   <si>
     <t>1017/NACD-II</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>19/12/2022</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection to the School Premises including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete (Remaining School Only) at Kadipur W/s Scheme at Krishnaganj Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...11 lines deleted...]
-    <t>07/01/2023</t>
+    <t>Continuation Work Order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Kadipur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000052/2022-2023</t>
+  </si>
+  <si>
+    <t>222/NACD-II</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>20/05/2022</t>
   </si>
   <si>
     <t>Functional House Hold Tap Connection for left out Household regarding Har Ghar Jal Certification including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete at (Vill- Mukundapur) Kadipur W/s Scheme at Krishnaganj Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000345/2022-2023</t>
   </si>
   <si>
     <t>146/NACD-II</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>CHANDRA NATH GHOSH</t>
   </si>
   <si>
-    <t>Continuation Work Order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Kadipur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Continuation work order for Survey, Design, Drawing &amp; DPR preparation for Kadipur Water Supply Scheme in Krishnaganj Block of Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000072/2023-2024</t>
   </si>
   <si>
     <t>326_2/AE-I/NACD-II</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICE</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe as per required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Kadipur (Vill- Mukundapur, Kadaghata,Chak Pratappur) W/S Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000070/2024-2025</t>
+  </si>
+  <si>
+    <t>726/NACD-II</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>Conversion of IEP to AIRP at KADIPUR Water Supply Scheme of capacity 55 Cu.m/hr in Krishnaganj Block &amp; CHANDERGHAT, PANINALA &amp; BARUIHUDA Water Supply Scheme under Nadia Arsenic Civil Division -II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000419/2024-2025</t>
+  </si>
+  <si>
+    <t>1147/NACD-II</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY.</t>
+  </si>
+  <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Kadipur Water Supply Scheme for Swajal gram certification under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
   </si>
   <si>
-    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000247/2023-2024</t>
   </si>
   <si>
     <t>24/AE-II/NACD-II</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>Reparing of damaged Rising Main at Kadipur Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000041/2024-2025</t>
   </si>
   <si>
     <t>755/AE-I/NACD-II</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
-    <t>Continuation work order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Kadipur &amp; Taldaha W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E.</t>
-[...31 lines deleted...]
-  <si>
     <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Kadipur PWSS in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000310/2024-2025</t>
   </si>
   <si>
     <t>363/AE-II/NACD-II</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
-  </si>
-[...16 lines deleted...]
-    <t>MERCURY ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -955,57 +955,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.99</v>
+        <v>55.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.99</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.91</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1016,57 +1016,57 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>55.81</v>
+        <v>88.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>88.86</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1077,57 +1077,57 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>88.87</v>
+        <v>36.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>88.86</v>
+        <v>36.31</v>
       </c>
       <c r="R5" s="4">
-        <v>99.99</v>
+        <v>99.84</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1138,57 +1138,57 @@
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>36.37</v>
+        <v>4.99</v>
       </c>
       <c r="Q6" s="4">
-        <v>36.31</v>
+        <v>4.99</v>
       </c>
       <c r="R6" s="4">
-        <v>99.84</v>
+        <v>99.91</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1196,60 +1196,60 @@
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>2</v>
+        <v>27.75</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.99</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.6</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1257,51 +1257,51 @@
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
         <v>2.07</v>
       </c>
       <c r="Q8" s="4">
         <v>2.04</v>
       </c>
       <c r="R8" s="4">
         <v>98.44</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
@@ -1318,551 +1318,551 @@
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="P9" s="4">
-        <v>1.61</v>
+        <v>2</v>
       </c>
       <c r="Q9" s="4">
-        <v>1.61</v>
+        <v>1.99</v>
       </c>
       <c r="R9" s="4">
-        <v>99.61</v>
+        <v>99.6</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="P10" s="4">
         <v>36.28</v>
       </c>
       <c r="Q10" s="4">
         <v>36.28</v>
       </c>
       <c r="R10" s="4">
         <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>1.29</v>
+        <v>1.61</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.29</v>
+        <v>1.61</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>99.61</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.97</v>
+        <v>1.29</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.95</v>
+        <v>1.29</v>
       </c>
       <c r="R12" s="4">
-        <v>97.84</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="I13" s="13" t="s">
+      <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="J13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="P13" s="4">
-        <v>0.87</v>
+        <v>105.56</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.86</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>98.03</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>27.75</v>
+        <v>173.69</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I15" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="I15" s="13" t="s">
+      <c r="J15" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="P15" s="4">
-        <v>105.56</v>
+        <v>0.97</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>97.84</v>
       </c>
       <c r="S15" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I16" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J16" s="13" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="P16" s="4">
-        <v>0.98</v>
+        <v>0.87</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>98.03</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>111</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>100</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P17" s="4">
-        <v>173.69</v>
+        <v>0.98</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>117</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>539.11</v>