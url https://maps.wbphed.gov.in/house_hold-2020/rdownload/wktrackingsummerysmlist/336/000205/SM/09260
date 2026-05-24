--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,71 @@
     <t>27/11/2024</t>
   </si>
   <si>
     <t>24/08/2025</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD with dedicated Pipe Line including laying of distribution network for left out FHTC under Fatepur, Bahadurpur and Gongra Piped Water Supply Scheme in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000348/2024-2025</t>
   </si>
   <si>
     <t>1657/NACD-II</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>25/12/2025</t>
   </si>
   <si>
     <t>CHANDAN ROY</t>
+  </si>
+  <si>
+    <t>Supply of flow control devices in the closed water conduit at Gongra PWSS in Chapra Block under Nadia Arsenic Civil Division II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000271/2024-2025</t>
+  </si>
+  <si>
+    <t>949/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>24/10/2024</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,73 +744,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -886,54 +907,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>66.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>66.38</v>
+        <v>132.76</v>
       </c>
       <c r="R3" s="4">
-        <v>99.91</v>
+        <v>199.83</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -947,54 +968,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>65.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>65.89</v>
+        <v>131.79</v>
       </c>
       <c r="R4" s="4">
-        <v>99.91</v>
+        <v>199.81</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1008,54 +1029,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>59.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>59.55</v>
+        <v>119.1</v>
       </c>
       <c r="R5" s="4">
-        <v>99.97</v>
+        <v>199.95</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1130,54 +1151,54 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>84.78</v>
       </c>
       <c r="Q7" s="4">
-        <v>84.77</v>
+        <v>169.54</v>
       </c>
       <c r="R7" s="4">
-        <v>99.99</v>
+        <v>199.98</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1374,54 +1395,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>1.29</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.29</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1510,87 +1531,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
         <v>149.25</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>20</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="R14" s="4">
+        <v>100</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>735.76</v>
+      </c>
+      <c r="P15" s="8">
+        <v>555.46</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>75.5</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>