--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -191,114 +191,114 @@
   <si>
     <t>23/12/2021</t>
   </si>
   <si>
     <t>PRIYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Helenchi Zone-III W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000108/2021-2022</t>
   </si>
   <si>
     <t>766/NACD-II</t>
   </si>
   <si>
     <t>22/09/2021</t>
   </si>
   <si>
     <t>06/11/2021</t>
   </si>
   <si>
     <t>SANDIP BISWAS</t>
   </si>
   <si>
+    <t>ORD/000137/2021-2022</t>
+  </si>
+  <si>
+    <t>859/NACD-II</t>
+  </si>
+  <si>
     <t>Functional House Hold Tap Connection for providing connection to the School Premises including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete at (Remaining School only) Gongra W/s Scheme at Chapra Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000001/2023-2024</t>
   </si>
   <si>
     <t>438/NACD-II</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>BIPLAB BHOWMICK</t>
   </si>
   <si>
-    <t>ORD/000137/2021-2022</t>
-[...2 lines deleted...]
-    <t>859/NACD-II</t>
+    <t>Continuation work order for Survey, Design, Drawing &amp; DPR preparation for Gongra Water Supply Scheme in CHAPRA Block of Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000060/2023-2024</t>
+  </si>
+  <si>
+    <t>320_2/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>SIRCON ENGINEERING SERVICE</t>
   </si>
   <si>
     <t>Acceptance cum work order "Conversion of IEP to AIRP at Gongra Water Supply Scheme of capacity 58 Cu.m/hr in Chapra Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000284/2023-2024</t>
   </si>
   <si>
     <t>176/NACD-II</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>07/04/2024</t>
   </si>
   <si>
     <t>ACQUA CONSTRUCTION CONSORTIUM</t>
-  </si>
-[...19 lines deleted...]
-    <t>SIRCON ENGINEERING SERVICE</t>
   </si>
   <si>
     <t>Sinking of 2 nos. 300 mm X 200 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at new proposed site of Gongra Zone-I and Zone-II in Chapra Block under Gongra Public Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000317/2024-2025</t>
   </si>
   <si>
     <t>1527/NACD-II</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>24/08/2025</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD with dedicated Pipe Line including laying of distribution network for left out FHTC under Fatepur, Bahadurpur and Gongra Piped Water Supply Scheme in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000348/2024-2025</t>
   </si>
@@ -1185,145 +1185,145 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="P8" s="4">
-        <v>1.47</v>
+        <v>53.27</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>53.27</v>
+        <v>1.47</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1331,60 +1331,60 @@
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>177.79</v>
+        <v>1.29</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.29</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1392,94 +1392,94 @@
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>1.29</v>
+        <v>177.79</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.29</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P12" s="4">
         <v>21.68</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>