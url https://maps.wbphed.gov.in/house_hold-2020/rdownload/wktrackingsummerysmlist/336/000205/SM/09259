--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -281,87 +281,87 @@
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICE</t>
   </si>
   <si>
     <t>Rendering consultancy services for Geotechnical Investigation and Report preparation of site locations under Tehatta-II Block of Nadia District through Jadavpur University. (Name of PWSS Barnia)</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000160/2023-2024</t>
   </si>
   <si>
     <t>1271/NACD-II</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Mobarakpur, Binodnagar &amp; Taranipur Water Supply Scheme of capacity 93 Cu.m/hr in Tehatta-I Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000282/2023-2024</t>
+  </si>
+  <si>
+    <t>152/NACD-II</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
+  </si>
+  <si>
+    <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Mobarakpur Piped Water Supply Scheme in Tehatta-I Block under Nadia Arsenic Civil Division-II, P.H.E Dte</t>
   </si>
   <si>
-    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000066/2024-2025</t>
   </si>
   <si>
     <t>721/NACD-II</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1512,60 +1512,60 @@
       <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P13" s="4">
-        <v>19.42</v>
+        <v>241.81</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
@@ -1573,60 +1573,60 @@
       <c r="H14" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P14" s="4">
-        <v>241.81</v>
+        <v>19.42</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>627.56</v>