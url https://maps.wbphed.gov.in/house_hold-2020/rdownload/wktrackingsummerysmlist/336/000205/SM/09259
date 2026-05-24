--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -318,50 +318,68 @@
     <t>02/02/2024</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Mobarakpur Piped Water Supply Scheme in Tehatta-I Block under Nadia Arsenic Civil Division-II, P.H.E Dte</t>
   </si>
   <si>
     <t>ORD/000066/2024-2025</t>
   </si>
   <si>
     <t>721/NACD-II</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Mobarakpur H/W and 2nd Pump house site with R.B.T (Reinforced Barbed Tape) , Earth work in filling , Plaster and other allied works under Nadia Arsenic Division-II,P.H.E.Dte</t>
+  </si>
+  <si>
+    <t>ORD/000012/2024-2025</t>
+  </si>
+  <si>
+    <t>132/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>SHYAMAL KANTI GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -913,54 +931,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.47</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.04</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1096,54 +1114,54 @@
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>152.25</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>137.15</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>90.08</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1157,54 +1175,54 @@
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>98.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>98.42</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1214,54 +1232,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>19.37</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.37</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>32.86</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1271,54 +1289,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>5.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1393,54 +1411,54 @@
       <c r="I11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>1.68</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.68</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1454,54 +1472,54 @@
       <c r="I12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P12" s="4">
         <v>4.78</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1590,87 +1608,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P14" s="4">
         <v>19.42</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B15" s="7"/>
-[...15 lines deleted...]
-      <c r="P15" s="8">
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P15" s="4">
+        <v>3.91</v>
+      </c>
+      <c r="Q15" s="4">
         <v>0</v>
       </c>
-      <c r="Q15" s="8">
+      <c r="R15" s="4">
         <v>0</v>
       </c>
-      <c r="R15" s="8"/>
-      <c r="S15" s="8"/>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>631.47</v>
+      </c>
+      <c r="P16" s="8">
+        <v>257.73</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>40.81</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>