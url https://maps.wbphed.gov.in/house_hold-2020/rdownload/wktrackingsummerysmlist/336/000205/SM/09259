--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,258 +89,258 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND BASED WATER BASED MOBARAKPUR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER TEHATTA-I BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
   </si>
   <si>
     <t>SM/09259</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension) at Mobarakpur W/s Scheme (Vill - Haripur) in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000126/2020-2021</t>
+  </si>
+  <si>
+    <t>268/NACD-II</t>
+  </si>
+  <si>
+    <t>22/02/2021</t>
+  </si>
+  <si>
+    <t>15/03/2021</t>
+  </si>
+  <si>
+    <t>SANJIB DEY</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension) at Mobarakpur W/s Scheme (Vill - Mobarakpur) in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000128/2020-2021</t>
+  </si>
+  <si>
+    <t>267/NACD-II</t>
+  </si>
+  <si>
+    <t>CHANDAN ROY</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Barnia W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000232/2021-2022</t>
+  </si>
+  <si>
+    <t>982/EE/NACD-II</t>
+  </si>
+  <si>
+    <t>27/12/2021</t>
+  </si>
+  <si>
+    <t>10/02/2022</t>
+  </si>
+  <si>
+    <t>M/S. R.K.ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Mobarakpur 2nd site Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000267/2021-2022</t>
   </si>
   <si>
     <t>52/AE-II/NACD-II</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>19/03/2022</t>
   </si>
   <si>
     <t>MUKHERJEE CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension) at Mobarakpur W/s Scheme (Vill - Haripur) in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...52 lines deleted...]
-  <si>
     <t>Continuation work order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Mobarakpur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E.</t>
   </si>
   <si>
     <t>ORD/000315/2021-2022</t>
   </si>
   <si>
     <t>173/NACD-II</t>
   </si>
   <si>
     <t>21/03/2022</t>
   </si>
   <si>
     <t>19/06/2022</t>
   </si>
   <si>
     <t>PATHIK PABAN NANDI</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under SHYAMNAGAR(Block-Krishnaganj), MOBARAKPUR(Block-Tehatt-I), PATHARGHAT(Block-Tehatt-I) W/S Scheme, Dist. - Nadia.</t>
   </si>
   <si>
     <t>ORD/001482/2023-2024</t>
   </si>
   <si>
     <t>1505/EMD.</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>DIPALI CONSTRUCTION</t>
   </si>
   <si>
+    <t>Continuation work order for Survey, Design, Drawing &amp; DPR preparation for Mobarakpur Water Supply Scheme in Tehatta-I Block of Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000076/2023-2024</t>
+  </si>
+  <si>
+    <t>330/1/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>SIRCON ENGINEERING SERVICE</t>
+  </si>
+  <si>
     <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Tehatta-I Block of Nadia District through Jadavpur University. (Name of PWSS Mobarakpur)</t>
   </si>
   <si>
     <t>ORD/000164/2023-2024</t>
   </si>
   <si>
     <t>1278/NACD-II</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
     <t>05/12/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
+    <t>Rendering consultancy services for Geotechnical Investigation and Report preparation of site locations under Tehatta-II Block of Nadia District through Jadavpur University. (Name of PWSS Barnia)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000160/2023-2024</t>
+  </si>
+  <si>
+    <t>1271/NACD-II</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under SHYAMNAGAR(Block-Krishnaganj), MOBARAKPUR(Block-Tehatt-I), PATHARGHAT(Block-Tehatt-I) W/S Scheme, Dist. - Nadia. NIET No.- 37 of EE/EMD of 2022-23 (Sl. No.- 03)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000007/2023-2024</t>
   </si>
   <si>
     <t>1505/EMD</t>
   </si>
   <si>
-    <t>Continuation work order for Survey, Design, Drawing &amp; DPR preparation for Mobarakpur Water Supply Scheme in Tehatta-I Block of Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Acceptance cum work order "Conversion of IEP to AIRP at Mobarakpur, Binodnagar &amp; Taranipur Water Supply Scheme of capacity 93 Cu.m/hr in Tehatta-I Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
   </si>
   <si>
     <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000282/2023-2024</t>
   </si>
   <si>
     <t>152/NACD-II</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>17/09/2026</t>
   </si>
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Mobarakpur Piped Water Supply Scheme in Tehatta-I Block under Nadia Arsenic Civil Division-II, P.H.E Dte</t>
   </si>
   <si>
     <t>ORD/000066/2024-2025</t>
   </si>
   <si>
     <t>721/NACD-II</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Repair and Renovation work at Mobarakpur H/W and 2nd Pump house site with R.B.T (Reinforced Barbed Tape) , Earth work in filling , Plaster and other allied works under Nadia Arsenic Division-II,P.H.E.Dte</t>
   </si>
@@ -928,277 +928,277 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.47</v>
+        <v>30.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.44</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.04</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>30.48</v>
+        <v>30.39</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>30.39</v>
+        <v>152.25</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>137.15</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>90.08</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>152.25</v>
+        <v>3.47</v>
       </c>
       <c r="Q6" s="4">
-        <v>137.15</v>
+        <v>3.44</v>
       </c>
       <c r="R6" s="4">
-        <v>90.08</v>
+        <v>99.04</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>98.64</v>
       </c>
       <c r="Q7" s="4">
         <v>98.42</v>
       </c>
       <c r="R7" s="4">
         <v>99.78</v>
       </c>
@@ -1268,261 +1268,261 @@
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>66</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>5.9</v>
+        <v>1.68</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.9</v>
+        <v>1.68</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>99.85</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-      <c r="J10" s="13" t="s">
         <v>72</v>
       </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>19.37</v>
+        <v>5.9</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K11" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>1.68</v>
+        <v>4.78</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.68</v>
+        <v>4.78</v>
       </c>
       <c r="R11" s="4">
-        <v>99.85</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>87</v>
+        <v>61</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="P12" s="4">
-        <v>4.78</v>
+        <v>19.37</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.78</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>