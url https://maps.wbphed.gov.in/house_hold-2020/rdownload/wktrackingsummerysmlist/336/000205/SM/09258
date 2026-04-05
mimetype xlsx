--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,68 @@
     <t>321_1/AE-I/NACD-II</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICE</t>
   </si>
   <si>
     <t>Quotation for load enhancement of power supply at PH-I of Nischintapur W/S scheme ,under EMSD-III, PHE Dte., Nadia</t>
   </si>
   <si>
     <t>BILL/02017/2024-2025</t>
   </si>
   <si>
     <t>BP-163-24-25</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (TEHATTA CCC)</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Nischintapur Water Supply Scheme of capacity 62 Cu.m/hr in Tehatta-I Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000318/2023-2024</t>
+  </si>
+  <si>
+    <t>216/NACD-II</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>12/04/2025</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,73 +753,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1575,87 +1593,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P14" s="4">
         <v>4.34</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" s="4">
+        <v>207.27</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>72</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>376.45</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>