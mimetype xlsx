--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -916,54 +916,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -977,54 +977,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>1.08</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.08</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1038,54 +1038,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>4.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.54</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1099,54 +1099,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>4.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.92</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1160,54 +1160,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>51.28</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>91.65</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1221,54 +1221,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>66.93</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>66.91</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1343,54 +1343,54 @@
       <c r="I10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>10.69</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>5.24</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="S10" s="4">
         <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1404,54 +1404,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>7.15</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.75</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>80.48</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1461,54 +1461,54 @@
       </c>
       <c r="H12" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P12" s="4">
         <v>5.9</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1522,54 +1522,54 @@
       <c r="I13" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>1.43</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>1.43</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1640,88 +1640,88 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
         <v>207.27</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>203.13</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="S15" s="4">
         <v>72</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>376.45</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>350.87</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>93.21</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>