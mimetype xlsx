--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,282 +89,282 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND BASED WATER BASED NISCHINTAPUR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER TEHATTA-I BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
   </si>
   <si>
     <t>SM/09258</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Nischintapur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000139/2021-2022</t>
+  </si>
+  <si>
+    <t>866/NACD-II</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
+    <t>23/12/2021</t>
+  </si>
+  <si>
+    <t>TAPU SAHA</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Nischintapur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000095/2021-2022</t>
+  </si>
+  <si>
+    <t>733/NACD-II</t>
+  </si>
+  <si>
+    <t>13/09/2021</t>
+  </si>
+  <si>
+    <t>28/10/2021</t>
+  </si>
+  <si>
+    <t>USHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Drawal of HT OH power line incld. errection of PCC pole inst. of electrical Transformer &amp; supply of materials under supervision of WBSEDCL for new service connection at PH- II under Nischintapur w/s scheme NACD II under EMD PHE dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000477/2021-2022</t>
+  </si>
+  <si>
+    <t>4426/ EMD</t>
+  </si>
+  <si>
+    <t>30/06/2021</t>
+  </si>
+  <si>
+    <t>30/06/2022</t>
+  </si>
+  <si>
+    <t>ABHISEK ENGINEERING CONCERN</t>
+  </si>
+  <si>
     <t>Construction of Soak Pit and land development and also concrete road construction for smooth movement within OHR site at Nischintapur Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000255/2021-2022</t>
   </si>
   <si>
     <t>36/AE-II/NACD-II</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>19/03/2022</t>
   </si>
   <si>
     <t>A.K ADHIKARY</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Construction of Boundary wall with Grill Gate at Nischintapur Water Supply Scheme 2nd Pump House site under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000264/2021-2022</t>
   </si>
   <si>
     <t>49/AE-II/NACD-II</t>
   </si>
   <si>
     <t>NAMDAR ALI</t>
   </si>
   <si>
     <t>Reparing of vertical distribution line and also renovation of inside of OHR at Nischintapur Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000138/2022-2023</t>
   </si>
   <si>
     <t>454/NACD-II</t>
   </si>
   <si>
     <t>14/07/2022</t>
   </si>
   <si>
     <t>13/08/2022</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Nischintapur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...32 lines deleted...]
-    <t>USHA CONSTRUCTION</t>
+    <t>Laying of D.I. Pipeline as rising main from 2nd Tube Well Site to head work site and also construction of column for supporting the pipeline at Nischintapur Water Supply Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000271/2022-2023</t>
+  </si>
+  <si>
+    <t>1082/NACD-II</t>
+  </si>
+  <si>
+    <t>09/12/2022</t>
+  </si>
+  <si>
+    <t>08/01/2023</t>
+  </si>
+  <si>
+    <t>SUPER CONSTRUCTION</t>
   </si>
   <si>
     <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Tehatta-I Block of Nadia District through Jadavpur University. (Name of PWSS Nischintapur)</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1299/NACD-II</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
+    <t>Continuation work order for Survey, Design, Drawing &amp; DPR preparation for Nischintapur Water Supply Scheme in Tehatta-I Block of Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000061/2023-2024</t>
+  </si>
+  <si>
+    <t>321_1/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>SIRCON ENGINEERING SERVICE</t>
+  </si>
+  <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under PUTIMARI(Block-Tehatt-I), NISCHINTAPUR(Block-Tehatt-I), W/S Scheme, Dist. - Nadia. NIET No.- 37 of EE/EMD of 2022-23 (Sl. No.- 04)</t>
   </si>
   <si>
     <t>ORD/000006/2023-2024</t>
   </si>
   <si>
     <t>1504/EMD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>SRI KRISHNA NIRMAN</t>
   </si>
   <si>
-    <t>Laying of D.I. Pipeline as rising main from 2nd Tube Well Site to head work site and also construction of column for supporting the pipeline at Nischintapur Water Supply Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/000171/2023-2024</t>
   </si>
   <si>
     <t>1301/NACD-II</t>
   </si>
   <si>
-    <t>Continuation work order for Survey, Design, Drawing &amp; DPR preparation for Nischintapur Water Supply Scheme in Tehatta-I Block of Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
-[...17 lines deleted...]
-    <t>SIRCON ENGINEERING SERVICE</t>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Nischintapur Water Supply Scheme of capacity 62 Cu.m/hr in Tehatta-I Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000318/2023-2024</t>
+  </si>
+  <si>
+    <t>216/NACD-II</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>12/04/2025</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
   </si>
   <si>
     <t>Quotation for load enhancement of power supply at PH-I of Nischintapur W/S scheme ,under EMSD-III, PHE Dte., Nadia</t>
   </si>
   <si>
     <t>BILL/02017/2024-2025</t>
   </si>
   <si>
     <t>BP-163-24-25</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (TEHATTA CCC)</t>
-  </si>
-[...16 lines deleted...]
-    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -913,784 +913,784 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.99</v>
+        <v>51.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.98</v>
+        <v>47</v>
       </c>
       <c r="R3" s="4">
-        <v>99.79</v>
+        <v>91.65</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>1.08</v>
+        <v>66.93</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.08</v>
+        <v>66.91</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>99.96</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>4.56</v>
+        <v>1.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.54</v>
+        <v>1.08</v>
       </c>
       <c r="R5" s="4">
-        <v>99.72</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>4.92</v>
+        <v>4.99</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.92</v>
+        <v>4.98</v>
       </c>
       <c r="R6" s="4">
-        <v>99.91</v>
+        <v>99.79</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>51.28</v>
+        <v>4.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>47</v>
+        <v>4.54</v>
       </c>
       <c r="R7" s="4">
-        <v>91.65</v>
+        <v>99.72</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>66.93</v>
+        <v>4.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>66.91</v>
+        <v>4.92</v>
       </c>
       <c r="R8" s="4">
-        <v>99.96</v>
+        <v>99.91</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>5.9</v>
+        <v>7.15</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.75</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>80.48</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>10.69</v>
+        <v>5.9</v>
       </c>
       <c r="Q10" s="4">
-        <v>5.24</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>78</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>7.15</v>
+        <v>1.43</v>
       </c>
       <c r="Q11" s="4">
-        <v>5.75</v>
+        <v>1.43</v>
       </c>
       <c r="R11" s="4">
-        <v>80.48</v>
+        <v>99.94</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>84</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>69</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>5.9</v>
+        <v>10.69</v>
       </c>
       <c r="Q12" s="4">
-        <v>5.9</v>
+        <v>5.24</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="P13" s="4">
-        <v>1.43</v>
+        <v>5.9</v>
       </c>
       <c r="Q13" s="4">
-        <v>1.43</v>
+        <v>5.9</v>
       </c>
       <c r="R13" s="4">
-        <v>99.94</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="I14" s="13"/>
-      <c r="J14" s="13"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>4.34</v>
+        <v>207.27</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>203.13</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>207.27</v>
+        <v>4.34</v>
       </c>
       <c r="Q15" s="4">
-        <v>203.13</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>376.45</v>