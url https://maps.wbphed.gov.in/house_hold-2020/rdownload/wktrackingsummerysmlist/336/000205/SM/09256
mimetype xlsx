--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,68 @@
     <t>13/07/2023</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICE</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Lakshmipur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000125/2021-2022</t>
   </si>
   <si>
     <t>858/NACD-II</t>
   </si>
   <si>
     <t>08/11/2021</t>
   </si>
   <si>
     <t>23/12/2021</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Lakshmipur 2nd Tube Well Site under Lakshmipur Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000205/2024-2025</t>
+  </si>
+  <si>
+    <t>901/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>PARTHA DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1510,87 +1528,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
         <v>82.39</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P14" s="4">
+        <v>4.08</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>305.63</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>