--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -965,54 +965,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.37</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>47.37</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1026,54 +1026,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>4.94</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.94</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1087,54 +1087,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>4.51</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.51</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1148,54 +1148,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P7" s="4">
         <v>4.9</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1209,54 +1209,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>17.93</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>17.87</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.65</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1270,54 +1270,54 @@
       <c r="I9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>4.85</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.16</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1331,54 +1331,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>5.9</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1453,54 +1453,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>1.11</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.1</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.52</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1514,54 +1514,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
         <v>82.39</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>82.36</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1609,54 +1609,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>305.63</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>128.75</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>42.13</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>