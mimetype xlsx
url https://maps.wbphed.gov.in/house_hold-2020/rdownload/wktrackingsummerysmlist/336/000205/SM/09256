--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,252 +89,252 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND BASED WATER BASED LAKSHMIPUR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER CHAPRA BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
   </si>
   <si>
     <t>SM/09256</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Continuation work order for Providing Functional House Hold Tap Connection (FHTC) including supply of 15 mm dia GI/PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete at Helenchi Zone-I (Vill- Shimlibas) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000086/2021-2022</t>
+  </si>
+  <si>
+    <t>627/NACD-II</t>
+  </si>
+  <si>
+    <t>10/08/2021</t>
+  </si>
+  <si>
+    <t>25/08/2021</t>
+  </si>
+  <si>
+    <t>M/S TARUN GHOSH &amp; CO.</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Lakshmipur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
+  </si>
+  <si>
+    <t>ORD/000125/2021-2022</t>
+  </si>
+  <si>
+    <t>858/NACD-II</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
+    <t>23/12/2021</t>
+  </si>
+  <si>
+    <t>M/S GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Repairing and paitning of Overhead Reservoir and other allied works under augmentation of Lakshmipur PWSS of Chapra Block.</t>
   </si>
   <si>
-    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000203/2021-2022</t>
   </si>
   <si>
     <t>191/AE-I/NACD-II</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
     <t>23/01/2022</t>
   </si>
   <si>
     <t>PRABIR KUMAR ROY</t>
   </si>
   <si>
     <t>Raising the height of Boundary wall at H/W site and also Construction of Soak Pit at Lakshmipur Water Supply Scheme Head Work site under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000024/2022-2023</t>
   </si>
   <si>
     <t>03/AE-I/NACD-II</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
     <t>21/05/2022</t>
   </si>
   <si>
+    <t>Continuation work order for Supply of CIDF Sluice valve and DI specials for vavle to facilitate Functional House Hold Connection of Lakshmipur Piped Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000319/2021-2022</t>
+  </si>
+  <si>
+    <t>303/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
+  </si>
+  <si>
+    <t>22/03/2022</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
+  </si>
+  <si>
     <t>Supply of CIDF Sluice valve and DI specials for vavle to facilitate Functional House Hold Connection of Lakshmipur Piped Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000306/2021-2022</t>
   </si>
   <si>
     <t>281/AE-I/NACD-II</t>
   </si>
   <si>
     <t>04/03/2022</t>
   </si>
   <si>
     <t>09/03/2022</t>
   </si>
   <si>
-    <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
-[...35 lines deleted...]
-    <t>22/03/2022</t>
+    <t>Restoration of damaged distribution pipe line and parallel pipeline laying due to construction of PMGSY Road and Extension of Boundary Wall at Lakshmipur (Vill-Kalyandaha) Head Work Site W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000265/2022-2023</t>
+  </si>
+  <si>
+    <t>1020/NACD-II</t>
+  </si>
+  <si>
+    <t>29/11/2022</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR BANIK</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Lakshmipur (Vill- Kalyandaha, Lakshmipur) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000259/2022-2023</t>
   </si>
   <si>
     <t>1014/NACD-II</t>
   </si>
   <si>
-    <t>29/11/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>28/01/2023</t>
   </si>
   <si>
-    <t>Restoration of damaged distribution pipe line and parallel pipeline laying due to construction of PMGSY Road and Extension of Boundary Wall at Lakshmipur (Vill-Kalyandaha) Head Work Site W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>PRADIP KUMAR BANIK</t>
+    <t>Continuation work order for Survey, Design, Drawing &amp; DPR preparation for Lakshmipur Water Supply Scheme in Chapra Block of Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000069/2023-2024</t>
+  </si>
+  <si>
+    <t>325/1/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>SIRCON ENGINEERING SERVICE</t>
   </si>
   <si>
     <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Chapra Block of Nadia District through Jadavpur University. (Name of PWSS Lakshmipur)</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000096/2023-2024</t>
   </si>
   <si>
     <t>1116/NACD-II</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>27/10/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
     <t>Conversion of IEP to AIRP at Laksmipur Water Supply Scheme of capacity 60 Cu.m/hr in Chapra Block under Nadia Arsenic Civil Division -II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000214/2024-2025</t>
   </si>
   <si>
     <t>1308/NACD-II</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELLS</t>
-  </si>
-[...37 lines deleted...]
-    <t>M/S GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Repair and Renovation work at Lakshmipur 2nd Tube Well Site under Lakshmipur Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
   </si>
   <si>
     <t>ORD/000205/2024-2025</t>
   </si>
   <si>
     <t>901/AE-I/NACD-II</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>PARTHA DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -901,704 +901,704 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.81</v>
+        <v>4.51</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.51</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>5</v>
+        <v>82.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.37</v>
+        <v>82.36</v>
       </c>
       <c r="R4" s="4">
-        <v>47.37</v>
+        <v>99.97</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>4.94</v>
+        <v>4.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.94</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>4.51</v>
+        <v>5</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.51</v>
+        <v>2.37</v>
       </c>
       <c r="R6" s="4">
-        <v>99.86</v>
+        <v>47.37</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>4.9</v>
       </c>
       <c r="Q7" s="4">
         <v>4.9</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>17.93</v>
+        <v>4.94</v>
       </c>
       <c r="Q8" s="4">
-        <v>17.87</v>
+        <v>4.94</v>
       </c>
       <c r="R8" s="4">
-        <v>99.65</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>4.85</v>
       </c>
       <c r="Q9" s="4">
         <v>4.81</v>
       </c>
       <c r="R9" s="4">
         <v>99.16</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>45</v>
       </c>
       <c r="P10" s="4">
-        <v>5.9</v>
+        <v>17.93</v>
       </c>
       <c r="Q10" s="4">
-        <v>5.9</v>
+        <v>17.87</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>99.65</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>165.22</v>
+        <v>1.11</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.1</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.52</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>1.11</v>
+        <v>5.9</v>
       </c>
       <c r="Q12" s="4">
-        <v>1.1</v>
+        <v>5.9</v>
       </c>
       <c r="R12" s="4">
-        <v>99.52</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>81</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>82.39</v>
+        <v>165.22</v>
       </c>
       <c r="Q13" s="4">
-        <v>82.36</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.97</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P14" s="4">
         <v>4.08</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>