--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -278,69 +278,69 @@
   <si>
     <t>Continuation work order for Survey, Design, Drawing &amp; DPR preparation for Chanderghat Water Supply Scheme in Tehatta-I Block of Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000070/2023-2024</t>
   </si>
   <si>
     <t>325_2/AE-I/NACD-II</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICE</t>
   </si>
   <si>
-    <t>Conversion of IEP to AIRP at KADIPUR Water Supply Scheme of capacity 55 Cu.m/hr in Krishnaganj Block &amp; CHANDERGHAT, PANINALA &amp; BARUIHUDA Water Supply Scheme under Nadia Arsenic Civil Division -II, PHE Dte.</t>
+    <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Chanderghat PWSS in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
   </si>
   <si>
-    <t>ORD/000419/2024-2025</t>
-[...11 lines deleted...]
-    <t>MERCURY ENGINEERING COMPANY.</t>
+    <t>ORD/000305/2024-2025</t>
+  </si>
+  <si>
+    <t>357/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -751,51 +751,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1420,103 +1420,103 @@
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P12" s="4">
-        <v>173.69</v>
+        <v>0.99</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
-        <v>561.77</v>
+        <v>389.08</v>
       </c>
       <c r="P13" s="8">
         <v>0</v>
       </c>
       <c r="Q13" s="8">
         <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>