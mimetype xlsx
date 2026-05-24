--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,68 @@
     <t>20/07/2023</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICE</t>
   </si>
   <si>
     <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Chanderghat PWSS in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
   </si>
   <si>
     <t>ORD/000305/2024-2025</t>
   </si>
   <si>
     <t>357/AE-II/NACD-II</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Relaying of D.I. Pipeline by replacing the damaged old UPVC Pipe for rising main from 1st pump house to 2nd pump house at Chanderghat W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000003/2025-2026</t>
+  </si>
+  <si>
+    <t>20/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>09/08/2025</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR BANIK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -892,54 +910,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>11.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.54</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -953,54 +971,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>11.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.17</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.25</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1075,54 +1093,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>23.48</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>23.43</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1136,54 +1154,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>11.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>11.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.42</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1197,54 +1215,54 @@
       <c r="I8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>21.65</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.57</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>21.11</v>
       </c>
       <c r="S8" s="4">
         <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1319,54 +1337,54 @@
       <c r="I10" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P10" s="4">
         <v>17.08</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>16.18</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>94.77</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1380,54 +1398,54 @@
       <c r="I11" s="13" t="s">
         <v>81</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P11" s="4">
         <v>1.43</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.41</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.75</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1455,87 +1473,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P12" s="4">
         <v>0.99</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B13" s="7"/>
-[...15 lines deleted...]
-      <c r="P13" s="8">
+      <c r="I13" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P13" s="4">
+        <v>4.61</v>
+      </c>
+      <c r="Q13" s="4">
         <v>0</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="R13" s="4">
         <v>0</v>
       </c>
-      <c r="R13" s="8"/>
-      <c r="S13" s="8"/>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>393.68</v>
+      </c>
+      <c r="P14" s="8">
+        <v>79.47</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>20.19</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>