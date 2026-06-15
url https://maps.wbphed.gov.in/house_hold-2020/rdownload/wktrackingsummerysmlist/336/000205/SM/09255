--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -315,50 +315,68 @@
     <t>19/11/2024</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Relaying of D.I. Pipeline by replacing the damaged old UPVC Pipe for rising main from 1st pump house to 2nd pump house at Chanderghat W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>20/AE-I/NACD-II</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>09/08/2025</t>
   </si>
   <si>
     <t>PRADIP KUMAR BANIK</t>
+  </si>
+  <si>
+    <t>Conversion of IEP to AIRP at KADIPUR Water Supply Scheme of capacity 55 Cu.m/hr in Krishnaganj Block &amp; CHANDERGHAT, PANINALA &amp; BARUIHUDA Water Supply Scheme under Nadia Arsenic Civil Division -II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000419/2024-2025</t>
+  </si>
+  <si>
+    <t>1147/NACD-II</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +765,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1534,87 +1552,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P13" s="4">
         <v>4.61</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P14" s="4">
+        <v>173.69</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>8</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>567.37</v>
+      </c>
+      <c r="P15" s="8">
+        <v>79.47</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>14.01</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>