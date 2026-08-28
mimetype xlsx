--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -113,270 +113,270 @@
   <si>
     <t>Continuation work order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Chanderghat W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
   </si>
   <si>
     <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000216/2021-2022</t>
   </si>
   <si>
     <t>919/NACD-II</t>
   </si>
   <si>
     <t>26/11/2021</t>
   </si>
   <si>
     <t>10/01/2022</t>
   </si>
   <si>
     <t>SINGHA ROY &amp; CO.</t>
   </si>
   <si>
+    <t>Continuation work order for Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Chenderghat W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000168/2021-2022</t>
+  </si>
+  <si>
+    <t>835/NACD-II</t>
+  </si>
+  <si>
+    <t>28/10/2021</t>
+  </si>
+  <si>
+    <t>12/12/2021</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at MobarakpurW/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000220/2021-2022</t>
+  </si>
+  <si>
+    <t>50/NACD-II</t>
+  </si>
+  <si>
+    <t>19/01/2022</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>PATHIK PABAN NANDI</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Chanderghat Water Supply Scheme at Head Work site under Nadia Arsenic Civil Division-II PHE Dte</t>
   </si>
   <si>
     <t>ORD/000244/2021-2022</t>
   </si>
   <si>
     <t>100/NACD-II</t>
   </si>
   <si>
     <t>10/02/2022</t>
   </si>
   <si>
     <t>27/03/2022</t>
   </si>
   <si>
     <t>M/S FREEDOM CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at MobarakpurW/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E.</t>
-[...34 lines deleted...]
-  <si>
     <t>Restoration of damaged distribution pipe line laying, broken due to construction of Drain by the local panchayat at Chanderghat (Purba para) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000179/2022-2023</t>
   </si>
   <si>
     <t>521/NACD-II</t>
   </si>
   <si>
     <t>05/08/2022</t>
   </si>
   <si>
     <t>04/09/2022</t>
   </si>
   <si>
     <t>CHANDAN ROY</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under CHANDERGHAT(Block-Tehatt-I), FATEPUR(Block-Tehatt-I), KADIPUR(Block-Krishnaganj) W/S Scheme, Dist. - Nadia. NIET No.- 37 of EE/EMD of 2022-23 (Sl. No.- 02)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000008/2023-2024</t>
+  </si>
+  <si>
+    <t>1506/EMD</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>BARISAL TRADING CO.</t>
+  </si>
+  <si>
+    <t>Continuation work order for Survey, Design, Drawing &amp; DPR preparation for Chanderghat Water Supply Scheme in Tehatta-I Block of Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000070/2023-2024</t>
+  </si>
+  <si>
+    <t>325_2/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>SIRCON ENGINEERING SERVICE</t>
+  </si>
+  <si>
     <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe as per required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) under Chanderghat Mouza at Chanderghat Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
   </si>
   <si>
     <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000254/2023-2024</t>
   </si>
   <si>
     <t>231/NACD-II</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
     <t>SAFTI PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Acceptance cum work order "Conversion of IEP to AIRP at Chanderhat Water Supply Scheme of capacity 53 Cu.m/hr in Tehatta-I Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
   </si>
   <si>
     <t>ORD/000288/2023-2024</t>
   </si>
   <si>
     <t>178/NACD-II</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...47 lines deleted...]
-    <t>SIRCON ENGINEERING SERVICE</t>
+    <t>Conversion of IEP to AIRP at KADIPUR Water Supply Scheme of capacity 55 Cu.m/hr in Krishnaganj Block &amp; CHANDERGHAT, PANINALA &amp; BARUIHUDA Water Supply Scheme under Nadia Arsenic Civil Division -II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+  </si>
+  <si>
+    <t>ORD/000419/2024-2025</t>
+  </si>
+  <si>
+    <t>1147/NACD-II</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Chanderghat PWSS in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000305/2024-2025</t>
   </si>
   <si>
     <t>357/AE-II/NACD-II</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Relaying of D.I. Pipeline by replacing the damaged old UPVC Pipe for rising main from 1st pump house to 2nd pump house at Chanderghat W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>20/AE-I/NACD-II</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>09/08/2025</t>
   </si>
   <si>
     <t>PRADIP KUMAR BANIK</t>
-  </si>
-[...16 lines deleted...]
-    <t>MERCURY ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -983,182 +983,182 @@
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>11.26</v>
+        <v>23.48</v>
       </c>
       <c r="Q4" s="4">
-        <v>11.17</v>
+        <v>23.43</v>
       </c>
       <c r="R4" s="4">
-        <v>99.25</v>
+        <v>99.79</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>127.95</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>23.48</v>
+        <v>11.26</v>
       </c>
       <c r="Q6" s="4">
-        <v>23.43</v>
+        <v>11.17</v>
       </c>
       <c r="R6" s="4">
-        <v>99.79</v>
+        <v>99.25</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1194,462 +1194,462 @@
         <v>11.7</v>
       </c>
       <c r="Q7" s="4">
         <v>11.16</v>
       </c>
       <c r="R7" s="4">
         <v>95.42</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>21.65</v>
+        <v>17.08</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.57</v>
+        <v>16.18</v>
       </c>
       <c r="R8" s="4">
-        <v>21.11</v>
+        <v>94.77</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>161.99</v>
+        <v>1.43</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.41</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.75</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="P10" s="4">
-        <v>17.08</v>
+        <v>21.65</v>
       </c>
       <c r="Q10" s="4">
-        <v>16.18</v>
+        <v>4.57</v>
       </c>
       <c r="R10" s="4">
-        <v>94.77</v>
+        <v>21.11</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P11" s="4">
-        <v>1.43</v>
+        <v>161.99</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.41</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>98.75</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P12" s="4">
-        <v>0.99</v>
+        <v>173.69</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P13" s="4">
-        <v>4.61</v>
+        <v>0.99</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>76</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P14" s="4">
-        <v>173.69</v>
+        <v>4.61</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>567.37</v>