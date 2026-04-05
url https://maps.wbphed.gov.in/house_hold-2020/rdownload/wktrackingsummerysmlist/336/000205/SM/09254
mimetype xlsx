--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -375,50 +375,83 @@
     <t>Provisioning of Har Ghar Jal an Integral Component of Jal Jeevan Mission with necessary addition and alteration at sakdaha water supply scheme in the Krishnagar Sadar Sub Division, Nadia under Nadia Arsenic Civil Division-II, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000030/2024-2025</t>
   </si>
   <si>
     <t>130/AE-II/NACD-II</t>
   </si>
   <si>
     <t>Acceptance cum Work Order "Sinking of 2 nos. 300 mm X 200 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at the new proposed sites of Sakdah Zone-I and Zone-II in Krishnaganj Block under Sakdah Public Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte. Alternate Site - Thanapara Zone-II 2nd T/w Site, Maliapota, Patharghata."</t>
   </si>
   <si>
     <t>ORD/000032/2025-2026</t>
   </si>
   <si>
     <t>570/NACD-II</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including laying of pipeline at Sakdaha Water Supply Scheme for Swajal gram certification under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000246/2023-2024</t>
+  </si>
+  <si>
+    <t>23/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Sakdaha Water Supply Scheme of capacity 30 Cu.m/hr in Krishnaganj Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000307/2023-2024</t>
+  </si>
+  <si>
+    <t>423/NACD-II</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>12/11/2025</t>
+  </si>
+  <si>
+    <t>JOY GOPAL GUPTI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -807,51 +840,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1838,87 +1871,209 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P17" s="4">
         <v>21.67</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>40</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="P19" s="4">
+        <v>84.47</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>82</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>214.88</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>