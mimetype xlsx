--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -408,50 +408,95 @@
     <t>23/AE-II/NACD-II</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order "Conversion of IEP to AIRP at Sakdaha Water Supply Scheme of capacity 30 Cu.m/hr in Krishnaganj Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
   </si>
   <si>
     <t>ORD/000307/2023-2024</t>
   </si>
   <si>
     <t>423/NACD-II</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>JOY GOPAL GUPTI</t>
+  </si>
+  <si>
+    <t>Construction of Remote Segment Components of some of the pipe water supply schemes in Sakdaha water supply scheme Under Nadia Arsenic Civil Division-II, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2024-2025</t>
+  </si>
+  <si>
+    <t>131/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Sakdaha Head Work site in Krishnaganj Block with Overhead Reservoir with Plaster, Painting, and other allied works under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000226/2024-2025</t>
+  </si>
+  <si>
+    <t>1358/NACD-II</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>EVEREST CONSULTANT SERVICES.</t>
+  </si>
+  <si>
+    <t>Continuation work order for Construction of Remote Segment Components of some of the pipe water supply schemes in Sakdaha water supply scheme Under Nadia Arsenic Civil Division-II, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000424/2024-2025</t>
+  </si>
+  <si>
+    <t>243/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>15/08/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -840,51 +885,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1003,54 +1048,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>45.89</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1064,54 +1109,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>50.23</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>50.12</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1125,54 +1170,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>5.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.34</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.86</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1186,54 +1231,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>4.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.98</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1247,54 +1292,54 @@
       <c r="I7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>4.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1308,54 +1353,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>1.33</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.27</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.74</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1369,54 +1414,54 @@
       <c r="I9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
         <v>14.69</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.88</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>33.2</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1430,54 +1475,54 @@
       <c r="I10" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P10" s="4">
         <v>0.71</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.71</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1491,54 +1536,54 @@
       <c r="I11" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P11" s="4">
         <v>5.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1552,54 +1597,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P12" s="4">
         <v>0.51</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1613,54 +1658,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P13" s="4">
         <v>3.96</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.31</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>83.69</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1674,54 +1719,54 @@
       <c r="I14" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P14" s="4">
         <v>0.53</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>19.56</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1735,54 +1780,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>106</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P15" s="4">
         <v>4.85</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.14</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1796,54 +1841,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>106</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P16" s="4">
         <v>4.83</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.42</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1979,101 +2024,284 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P19" s="4">
         <v>84.47</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>16.11</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>19.07</v>
       </c>
       <c r="S19" s="4">
         <v>82</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P20" s="4">
+        <v>4.84</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>4.83</v>
+      </c>
+      <c r="R20" s="4">
+        <v>99.8</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="P21" s="4">
+        <v>6.29</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>6.24</v>
+      </c>
+      <c r="R21" s="4">
+        <v>99.3</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P22" s="4">
+        <v>2.81</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>228.81</v>
+      </c>
+      <c r="P23" s="8">
+        <v>120.99</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>52.88</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>