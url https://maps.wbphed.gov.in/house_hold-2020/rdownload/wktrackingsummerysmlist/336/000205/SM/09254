--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -131,107 +131,107 @@
   <si>
     <t>12/03/2021</t>
   </si>
   <si>
     <t>M/S. ASIT KUMAR BISWAS</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Sakdaha W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000302/2021-2022</t>
   </si>
   <si>
     <t>734./NACD-II</t>
   </si>
   <si>
     <t>13/09/2021</t>
   </si>
   <si>
     <t>28/10/2021</t>
   </si>
   <si>
     <t>M/S K.P. CONSTRUCTION</t>
   </si>
   <si>
+    <t>Supply of CIDF Sluice valve and DI specials for vavle to facilitate Functional House Hold Connection of Sakdaha Piped Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000309/2021-2022</t>
+  </si>
+  <si>
+    <t>109/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>04/03/2022</t>
+  </si>
+  <si>
+    <t>09/03/2022</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Continuation work order for Supply of CIDF Sluice valve and DI specials for vavle to facilitate Functional House Hold Connection of Sakdaha Piped Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000317/2021-2022</t>
+  </si>
+  <si>
+    <t>113/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Sakdaha Water Supply Scheme 2nd Pump House site under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000249/2021-2022</t>
   </si>
   <si>
     <t>107/NACD-II</t>
   </si>
   <si>
     <t>10/02/2022</t>
   </si>
   <si>
     <t>27/03/2022</t>
   </si>
   <si>
     <t>SAMAR ENTERPRISE</t>
   </si>
   <si>
-    <t>Supply of CIDF Sluice valve and DI specials for vavle to facilitate Functional House Hold Connection of Sakdaha Piped Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte</t>
-[...37 lines deleted...]
-  <si>
     <t>Providing Functional House Hold Tap Connection to the School Premises including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete (Remaining School Only) at Sakdaha W/s Scheme at Krishnaganj Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000294/2022-2023</t>
   </si>
   <si>
     <t>1192/NACD-II</t>
   </si>
   <si>
     <t>23/12/2022</t>
   </si>
   <si>
     <t>07/01/2023</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under SAKDA (Block-Krishnaganj), BAHADURPUR(Block-Tehatt-I), BETBERIA(Block-Chapra) W/S Scheme, Dist. - Nadia. NIET No.- 37 of EE/EMD of 2022-23 (Sl. No.- 01)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
@@ -254,249 +254,249 @@
   <si>
     <t>Continuation work order for Survey, Design, Drawing &amp; DPR preparation for Sakdaha Water Supply Scheme in Krishnaganj Block of Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000064/2023-2024</t>
   </si>
   <si>
     <t>322_2/AE-I/NACD-II</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>RISHAN ENGINEERING CONSULTANCY</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including laying of pipeline at Sakdaha Water Supply Scheme for Swajal gram certification under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000246/2023-2024</t>
+  </si>
+  <si>
+    <t>23/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>SHYAMAL SHIL</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Sakdaha Water Supply Scheme of capacity 30 Cu.m/hr in Krishnaganj Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000307/2023-2024</t>
+  </si>
+  <si>
+    <t>423/NACD-II</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>12/11/2025</t>
+  </si>
+  <si>
+    <t>JOY GOPAL GUPTI</t>
+  </si>
+  <si>
+    <t>Additional work for the Sakdaha W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000054/2024-2025</t>
+  </si>
+  <si>
+    <t>162/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
     <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Krishnaganj Block of Nadia District through Jadavpur University. (Name of PWSS Sakdaha)</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000086/2024-2025</t>
   </si>
   <si>
     <t>863/NACD-II</t>
   </si>
   <si>
     <t>03/07/2024</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
-    <t>Additional work for the Sakdaha W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...11 lines deleted...]
-    <t>29/06/2024</t>
+    <t>Providing of Hydraulic Connectivity in the Left out habitations at sakdaha water supply scheme as per IS Code 10500:2012 in the Block of Krishnaganj, Nadia Under Nadia Arsenic Civil Division-II, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000029/2024-2025</t>
+  </si>
+  <si>
+    <t>129/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>Provisioning of Har Ghar Jal an Integral Component of Jal Jeevan Mission with necessary addition and alteration at sakdaha water supply scheme in the Krishnagar Sadar Sub Division, Nadia under Nadia Arsenic Civil Division-II, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000030/2024-2025</t>
+  </si>
+  <si>
+    <t>130/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>Construction of Remote Segment Components of some of the pipe water supply schemes in Sakdaha water supply scheme Under Nadia Arsenic Civil Division-II, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2024-2025</t>
+  </si>
+  <si>
+    <t>131/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
   </si>
   <si>
     <t>Repair and Renovation work at Sakdaha H/W and 2nd Pump house site with Reinforced Barbed Tape , Plaster , Painting , and other allied works.Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000016/2024-2025</t>
   </si>
   <si>
     <t>138/AE-II/NACD-II</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>BABLU MALLICK</t>
   </si>
   <si>
+    <t>Continuation work order for Construction of Remote Segment Components of some of the pipe water supply schemes in Sakdaha water supply scheme Under Nadia Arsenic Civil Division-II, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000424/2024-2025</t>
+  </si>
+  <si>
+    <t>243/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>15/08/2024</t>
+  </si>
+  <si>
     <t>Jungle cutting and Earthwork in filling at Taldaha,Sakdaha and Brittihuda Piped Water Supply Scheme in different blocks under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000121/2024-2025</t>
   </si>
   <si>
     <t>819/AE-I/NACD-II</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>BABA LOKNATH ENTERPRISE</t>
   </si>
   <si>
-    <t>Providing of Hydraulic Connectivity in the Left out habitations at sakdaha water supply scheme as per IS Code 10500:2012 in the Block of Krishnaganj, Nadia Under Nadia Arsenic Civil Division-II, P.H.E Dte.</t>
-[...26 lines deleted...]
-    <t>130/AE-II/NACD-II</t>
+    <t>Repair and Renovation work at Sakdaha Head Work site in Krishnaganj Block with Overhead Reservoir with Plaster, Painting, and other allied works under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000226/2024-2025</t>
+  </si>
+  <si>
+    <t>1358/NACD-II</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>EVEREST CONSULTANT SERVICES.</t>
   </si>
   <si>
     <t>Acceptance cum Work Order "Sinking of 2 nos. 300 mm X 200 mm dia, 150 mtr deep Tube Well by Direct Rotary Method with UPVC pipe (CD) &amp; strainer, ( 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at the new proposed sites of Sakdah Zone-I and Zone-II in Krishnaganj Block under Sakdah Public Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte. Alternate Site - Thanapara Zone-II 2nd T/w Site, Maliapota, Patharghata."</t>
   </si>
   <si>
     <t>ORD/000032/2025-2026</t>
   </si>
   <si>
     <t>570/NACD-II</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>01/08/2026</t>
   </si>
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
-  </si>
-[...76 lines deleted...]
-    <t>15/08/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1146,200 +1146,200 @@
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>5.63</v>
+        <v>4.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.34</v>
+        <v>4.98</v>
       </c>
       <c r="R5" s="4">
-        <v>94.86</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>4.98</v>
+        <v>4.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.98</v>
+        <v>4.93</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.93</v>
+        <v>5.63</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.93</v>
+        <v>5.34</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>94.86</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1512,261 +1512,261 @@
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>5.9</v>
+        <v>0.97</v>
       </c>
       <c r="Q11" s="4">
-        <v>5.9</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>47</v>
+        <v>87</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="P12" s="4">
-        <v>0.51</v>
+        <v>84.47</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.5</v>
+        <v>16.11</v>
       </c>
       <c r="R12" s="4">
-        <v>99.72</v>
+        <v>19.07</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="P13" s="4">
-        <v>3.96</v>
+        <v>0.51</v>
       </c>
       <c r="Q13" s="4">
-        <v>3.31</v>
+        <v>0.5</v>
       </c>
       <c r="R13" s="4">
-        <v>83.69</v>
+        <v>99.72</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J14" s="13" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P14" s="4">
-        <v>0.53</v>
+        <v>5.9</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.1</v>
+        <v>5.9</v>
       </c>
       <c r="R14" s="4">
-        <v>19.56</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1774,490 +1774,490 @@
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>106</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>111</v>
+        <v>85</v>
       </c>
       <c r="P15" s="4">
         <v>4.85</v>
       </c>
       <c r="Q15" s="4">
         <v>4.81</v>
       </c>
       <c r="R15" s="4">
         <v>99.14</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>106</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>111</v>
+        <v>85</v>
       </c>
       <c r="P16" s="4">
         <v>4.83</v>
       </c>
       <c r="Q16" s="4">
         <v>4.81</v>
       </c>
       <c r="R16" s="4">
         <v>99.42</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>47</v>
+        <v>106</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>120</v>
+        <v>85</v>
       </c>
       <c r="P17" s="4">
-        <v>21.67</v>
+        <v>4.84</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.8</v>
       </c>
       <c r="S17" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>47</v>
+        <v>87</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>0.97</v>
+        <v>3.96</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>3.31</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>83.69</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O19" s="4" t="s">
-        <v>131</v>
+        <v>85</v>
       </c>
       <c r="P19" s="4">
-        <v>84.47</v>
+        <v>2.81</v>
       </c>
       <c r="Q19" s="4">
-        <v>16.11</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>19.07</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>4.84</v>
+        <v>0.53</v>
       </c>
       <c r="Q20" s="4">
-        <v>4.83</v>
+        <v>0.1</v>
       </c>
       <c r="R20" s="4">
-        <v>99.8</v>
+        <v>19.56</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="N21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="P21" s="4">
         <v>6.29</v>
       </c>
       <c r="Q21" s="4">
         <v>6.24</v>
       </c>
       <c r="R21" s="4">
         <v>99.3</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="M22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="N22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="O22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>2.81</v>
+        <v>21.67</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>147</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>228.81</v>