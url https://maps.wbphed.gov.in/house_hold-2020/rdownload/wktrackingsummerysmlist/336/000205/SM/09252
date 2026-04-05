--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -467,90 +467,108 @@
   <si>
     <t>WBSEDCL KARIMPUR CCC</t>
   </si>
   <si>
     <t>Exigent connection of higher specification components as per IS Code 8329 with its latest version in the mouza in the JL No. 008 at Joyghata Piped Water Supply Scheme under Krishnaganj Development Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000196/2024-2025</t>
   </si>
   <si>
     <t>312AE-II/NACD-II</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>PAPAN ROY</t>
   </si>
   <si>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Joyghata Water Supply Scheme of capacity 64 Cu.m/hr under Krishnaganj Block &amp; Jayrampur water Supply Scheme under Karimpur-I Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000283/2023-2024</t>
+  </si>
+  <si>
+    <t>140/NACD-II</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>23/09/2025</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Joyghata Head Work site in Krishnaganj Block with Overhead Reservoir painting, Plaster, Painting and other allied works under Nadia Arsenic Division-II,P.H.E.Dte</t>
+  </si>
+  <si>
+    <t>ORD/000216/2024-2025</t>
+  </si>
+  <si>
+    <t>1310/NACD-II</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>17/12/2024</t>
+  </si>
+  <si>
+    <t>SANJIT DAS</t>
+  </si>
+  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Rejuvenation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under JOYGHATA ground water based water supply scheme under Block_ KRISHNAGANJ Dist. - Nadia under EMD, PHE Dte. [SM/09252]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000647/2024-2025</t>
   </si>
   <si>
     <t>2684/EMD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>M/S GHOSH ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -939,51 +957,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:W27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1102,54 +1120,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>6.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>6.37</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>98.71</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1163,54 +1181,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.47</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.44</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.41</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1224,54 +1242,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>2.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.9</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.95</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1346,54 +1364,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>46.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>46.24</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.59</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1407,54 +1425,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>63.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>63.37</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.99</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1468,54 +1486,54 @@
       <c r="I9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>4.75</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.75</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1529,54 +1547,54 @@
       <c r="I10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>4.89</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.89</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1651,54 +1669,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P12" s="4">
         <v>2.49</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.41</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>96.52</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1712,54 +1730,54 @@
       <c r="I13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
         <v>1.18</v>
       </c>
       <c r="Q13" s="4">
-        <v>1.18</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1773,54 +1791,54 @@
       <c r="I14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P14" s="4">
         <v>0.97</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.97</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>99.77</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1834,54 +1852,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>99</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P15" s="4">
         <v>0.97</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.93</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>95.84</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1895,54 +1913,54 @@
       <c r="I16" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>106</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P16" s="4">
         <v>5.9</v>
       </c>
       <c r="Q16" s="4">
-        <v>5.9</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1956,54 +1974,54 @@
       <c r="I17" s="13" t="s">
         <v>86</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>113</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P17" s="4">
         <v>0.16</v>
       </c>
       <c r="Q17" s="4">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>5.58</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2017,54 +2035,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>99</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P18" s="4">
         <v>2.97</v>
       </c>
       <c r="Q18" s="4">
-        <v>2.96</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>99.88</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2078,54 +2096,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>99</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P19" s="4">
         <v>0.85</v>
       </c>
       <c r="Q19" s="4">
-        <v>0.85</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>99.59</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2139,54 +2157,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>99</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P20" s="4">
         <v>0.86</v>
       </c>
       <c r="Q20" s="4">
-        <v>0.86</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>99.08</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2336,201 +2354,262 @@
         <v>3.31</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>151</v>
       </c>
       <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="K24" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="J24" s="13" t="s">
+      <c r="L24" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="K24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="N24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>20.24</v>
+        <v>202.08</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>99</v>
+        <v>145</v>
       </c>
       <c r="K25" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="M25" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="M25" s="4" t="s">
+      <c r="O25" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="N25" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>202.08</v>
+        <v>7.64</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>164</v>
+      </c>
+      <c r="J26" s="13" t="s">
         <v>165</v>
       </c>
-      <c r="B26" s="7"/>
-[...22 lines deleted...]
-      <c r="S26" s="8"/>
+      <c r="K26" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="P26" s="4">
+        <v>20.24</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>100</v>
+      </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8">
+        <v>449.38</v>
+      </c>
+      <c r="P27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>0</v>
+      </c>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A26:N26"/>
+    <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>