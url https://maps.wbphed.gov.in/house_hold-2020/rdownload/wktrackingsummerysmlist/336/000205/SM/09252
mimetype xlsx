--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -446,90 +446,54 @@
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Quotation charges and security deposit for new power connection at Joyghata Mini scheme under Eastern Mechanical Subdivision-III, Nadia</t>
   </si>
   <si>
     <t>BILL/02249/2024-2025</t>
   </si>
   <si>
     <t>BP-174</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL KARIMPUR CCC</t>
   </si>
   <si>
-    <t>Exigent connection of higher specification components as per IS Code 8329 with its latest version in the mouza in the JL No. 008 at Joyghata Piped Water Supply Scheme under Krishnaganj Development Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+    <t>Repair and Renovation work at Joyghata Head Work site in Krishnaganj Block with Overhead Reservoir painting, Plaster, Painting and other allied works under Nadia Arsenic Division-II,P.H.E.Dte</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
-  </si>
-[...34 lines deleted...]
-    <t>Repair and Renovation work at Joyghata Head Work site in Krishnaganj Block with Overhead Reservoir painting, Plaster, Painting and other allied works under Nadia Arsenic Division-II,P.H.E.Dte</t>
   </si>
   <si>
     <t>ORD/000216/2024-2025</t>
   </si>
   <si>
     <t>1310/NACD-II</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>SANJIT DAS</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Rejuvenation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under JOYGHATA ground water based water supply scheme under Block_ KRISHNAGANJ Dist. - Nadia under EMD, PHE Dte. [SM/09252]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
@@ -957,51 +921,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1120,54 +1084,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>6.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.37</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.71</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1181,54 +1145,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.47</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.44</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.41</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1242,54 +1206,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>2.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.9</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1364,54 +1328,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>46.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>46.24</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1425,54 +1389,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>63.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>63.37</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1486,54 +1450,54 @@
       <c r="I9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>4.75</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.75</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1547,54 +1511,54 @@
       <c r="I10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>4.89</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.89</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1669,54 +1633,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P12" s="4">
         <v>2.49</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.41</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>96.52</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1730,54 +1694,54 @@
       <c r="I13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
         <v>1.18</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1791,54 +1755,54 @@
       <c r="I14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P14" s="4">
         <v>0.97</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1852,54 +1816,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>99</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P15" s="4">
         <v>0.97</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>95.84</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1913,54 +1877,54 @@
       <c r="I16" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>106</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P16" s="4">
         <v>5.9</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1974,54 +1938,54 @@
       <c r="I17" s="13" t="s">
         <v>86</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>113</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P17" s="4">
         <v>0.16</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>5.58</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2035,54 +1999,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>99</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P18" s="4">
         <v>2.97</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>2.96</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2096,54 +2060,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>99</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P19" s="4">
         <v>0.85</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2157,54 +2121,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>99</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P20" s="4">
         <v>0.86</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>99.08</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2329,287 +2293,165 @@
       <c r="H23" s="13" t="s">
         <v>144</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>145</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>146</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>148</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>149</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>150</v>
       </c>
       <c r="P23" s="4">
-        <v>3.31</v>
+        <v>7.64</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>2.82</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>36.87</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>138</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>151</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>26</v>
+        <v>152</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>99</v>
+        <v>153</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="P24" s="4">
-        <v>202.08</v>
+        <v>20.24</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="3">
-[...30 lines deleted...]
-      <c r="L25" s="4" t="s">
+      <c r="A25" s="7" t="s">
         <v>159</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>243.99</v>
+      </c>
+      <c r="P25" s="8">
+        <v>151.83</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>62.23</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
-    <row r="26" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>