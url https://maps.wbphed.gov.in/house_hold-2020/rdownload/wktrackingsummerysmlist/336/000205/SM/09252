--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -489,50 +489,86 @@
     <t>SANJIT DAS</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Rejuvenation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under JOYGHATA ground water based water supply scheme under Block_ KRISHNAGANJ Dist. - Nadia under EMD, PHE Dte. [SM/09252]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000647/2024-2025</t>
   </si>
   <si>
     <t>2684/EMD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>M/S GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Exigent connection of higher specification components as per IS Code 8329 with its latest version in the mouza in the JL No. 008 at Joyghata Piped Water Supply Scheme under Krishnaganj Development Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000196/2024-2025</t>
+  </si>
+  <si>
+    <t>312AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>PAPAN ROY</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Joyghata Water Supply Scheme of capacity 64 Cu.m/hr under Krishnaganj Block &amp; Jayrampur water Supply Scheme under Karimpur-I Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000283/2023-2024</t>
+  </si>
+  <si>
+    <t>140/NACD-II</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -921,51 +957,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2371,87 +2407,209 @@
       </c>
       <c r="N24" s="4" t="s">
         <v>157</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>158</v>
       </c>
       <c r="P24" s="4">
         <v>20.24</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
         <v>159</v>
       </c>
-      <c r="B25" s="7"/>
-[...22 lines deleted...]
-      <c r="S25" s="8"/>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="P25" s="4">
+        <v>3.31</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>100</v>
+      </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="P26" s="4">
+        <v>202.08</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>80</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8">
+        <v>449.38</v>
+      </c>
+      <c r="P27" s="8">
+        <v>151.83</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>33.79</v>
+      </c>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>