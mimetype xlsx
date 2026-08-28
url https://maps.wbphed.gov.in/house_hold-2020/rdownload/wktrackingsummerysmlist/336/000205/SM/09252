--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,486 +89,486 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND BASED WATER BASED JOYGHATA PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER KRISHNAGANJ BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
   </si>
   <si>
     <t>SM/09252</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension) at Joyghata W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000129/2020-2021</t>
+  </si>
+  <si>
+    <t>269/NACD-II</t>
+  </si>
+  <si>
+    <t>22/02/2021</t>
+  </si>
+  <si>
+    <t>15/03/2021</t>
+  </si>
+  <si>
+    <t>SUBHASIS MOJUMDER</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) and also construction of Soak Pit at Joyghata W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000099/2021-2022</t>
+  </si>
+  <si>
+    <t>738/NACD-II</t>
+  </si>
+  <si>
+    <t>13/09/2021</t>
+  </si>
+  <si>
+    <t>28/10/2021</t>
+  </si>
+  <si>
+    <t>CHANDAN ROY</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Joyghata W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000130/2021-2022</t>
+  </si>
+  <si>
+    <t>869/NACD-II</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
+    <t>23/12/2021</t>
+  </si>
+  <si>
+    <t>USHA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Joyghata Water Supply Scheme at Head Work site under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000246/2021-2022</t>
   </si>
   <si>
     <t>102/NACD-II</t>
   </si>
   <si>
     <t>10/02/2022</t>
   </si>
   <si>
     <t>27/03/2022</t>
   </si>
   <si>
     <t>BIPLAB GUHA</t>
   </si>
   <si>
+    <t>Continuation work order for Supply of CIDF Sluice valve and DI specials for vavle to facilitate Functional House Hold Connection of Joyghata Piped Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000316/2021-2022</t>
+  </si>
+  <si>
+    <t>112/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Supply of CIDF Sluice valve and DI specials for vavle to facilitate Functional House Hold Connection of Joyghata Piped Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000308/2021-2022</t>
+  </si>
+  <si>
+    <t>108/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>04/03/2022</t>
+  </si>
+  <si>
+    <t>09/03/2022</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Joyghata 2nd site Water Supply Scheme under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000266/2021-2022</t>
   </si>
   <si>
     <t>51/AE-II/NACD-II</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>19/03/2022</t>
   </si>
   <si>
     <t>PARTHA DAS</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection to the School Premises including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete (Remaining School Only) at Joyghata W/s Scheme at Krishnaganj Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000300/2022-2023</t>
+  </si>
+  <si>
+    <t>1198/NACD-II</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>07/01/2023</t>
+  </si>
+  <si>
     <t>Reparing and renovation of inside of OHR at Joyghata Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000131/2022-2023</t>
   </si>
   <si>
     <t>67/AE-II/NACD-II</t>
   </si>
   <si>
     <t>28/06/2022</t>
   </si>
   <si>
     <t>28/07/2022</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension) at Joyghata W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
-[...88 lines deleted...]
-  <si>
     <t>Functional House Hold Tap Connection for left out Household regarding Har Ghar Jal Certification including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete at (Vill- Ghuguragachhi) Joyghata W/s Scheme at Krishnaganj Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000347/2022-2023</t>
   </si>
   <si>
     <t>147/NACD-II</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>CHANDRA NATH GHOSH</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection to the School Premises including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete (Remaining School Only) at Joyghata W/s Scheme at Krishnaganj Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Continuation work order for Survey, Design, Drawing &amp; DPR preparation for Joyghata Water Supply Scheme in Krishnaganj Block of Nadia District under Nadia Arsenic Civil Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000065/2023-2024</t>
   </si>
   <si>
     <t>323/1/AE-I/NACD-II</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICE</t>
   </si>
   <si>
+    <t>Exigent connection of higher specification components as per IS Code 8329 with its latest version in the mouza in the JL No. 008 at Joyghata Piped Water Supply Scheme under Krishnaganj Development Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000196/2024-2025</t>
+  </si>
+  <si>
+    <t>312AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>PAPAN ROY</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Joyghata Water Supply Scheme of capacity 64 Cu.m/hr under Krishnaganj Block &amp; Jayrampur water Supply Scheme under Karimpur-I Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000283/2023-2024</t>
+  </si>
+  <si>
+    <t>140/NACD-II</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
     <t>Newly added pipeline at Joyghata Piped Water Supply Scheme ( Vill- Joyghata) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000192/2023-2024</t>
   </si>
   <si>
     <t>555/AE-I/NACD-II</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Joyghata Water Supply Scheme for Swajal gram certification under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
   </si>
   <si>
-    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000249/2023-2024</t>
   </si>
   <si>
     <t>22/AE-II/NACD-II</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>SUPRIO MAJUMDER</t>
   </si>
   <si>
     <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Krishnaganj Block of Nadia District through Jadavpur University. (Name of PWSS Joyghata)</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000085/2024-2025</t>
   </si>
   <si>
     <t>862/NACD-II</t>
   </si>
   <si>
     <t>03/07/2024</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
+    <t>Repair and Renovation work at Joyghata H/W and 2nd Pump house site with Reinforced Barbed Tape , Plaster , Painting and other allied works.Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000015/2024-2025</t>
+  </si>
+  <si>
+    <t>137/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR BANIK</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Rejuvenation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under JOYGHATA ground water based water supply scheme under Block_ KRISHNAGANJ Dist. - Nadia under EMD, PHE Dte. [SM/09252]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000647/2024-2025</t>
+  </si>
+  <si>
+    <t>2684/EMD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>M/S GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Joyghata Head Work site in Krishnaganj Block with Overhead Reservoir painting, Plaster, Painting and other allied works under Nadia Arsenic Division-II,P.H.E.Dte</t>
+  </si>
+  <si>
+    <t>ORD/000216/2024-2025</t>
+  </si>
+  <si>
+    <t>1310/NACD-II</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>17/12/2024</t>
+  </si>
+  <si>
+    <t>SANJIT DAS</t>
+  </si>
+  <si>
     <t>Jungle cutting at Mahatpur,Patharghata,Baliadanga,Helenchi Zone-III,Joyghata and Damodarkhali Piped Water Supply Scheme in different blocks under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000122/2024-2025</t>
   </si>
   <si>
     <t>820/AE-I/NACD-II</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>BABA LOKNATH ENTERPRISE</t>
   </si>
   <si>
-    <t>Repair and Renovation work at Joyghata H/W and 2nd Pump house site with Reinforced Barbed Tape , Plaster , Painting and other allied works.Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe as per required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at 2nd TW site of Joyghata W/s Scheme at Krishnaganj Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000143/2024-2025</t>
   </si>
   <si>
     <t>245/AE-II/NACD-II</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>15/08/2024</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe as per required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Joyghata W/s Scheme at Krishnaganj Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000144/2024-2025</t>
   </si>
   <si>
     <t>246/AE-II/NACD-II</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000002/2024-2025</t>
   </si>
   <si>
     <t>984/NACD-II</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation charges and security deposit for new power connection at Joyghata Mini scheme under Eastern Mechanical Subdivision-III, Nadia</t>
   </si>
   <si>
     <t>BILL/02249/2024-2025</t>
   </si>
   <si>
     <t>BP-174</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL KARIMPUR CCC</t>
-  </si>
-[...79 lines deleted...]
-    <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1117,57 +1117,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.45</v>
+        <v>46.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>6.37</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>98.71</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1178,57 +1178,57 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.47</v>
+        <v>46.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.44</v>
+        <v>46.24</v>
       </c>
       <c r="R4" s="4">
-        <v>99.41</v>
+        <v>99.59</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1236,365 +1236,365 @@
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>2.9</v>
+        <v>63.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.9</v>
+        <v>63.37</v>
       </c>
       <c r="R5" s="4">
-        <v>99.95</v>
+        <v>99.99</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>46.67</v>
+        <v>6.45</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.71</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>46.43</v>
+        <v>4.75</v>
       </c>
       <c r="Q7" s="4">
-        <v>46.24</v>
+        <v>4.75</v>
       </c>
       <c r="R7" s="4">
-        <v>99.59</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>63.38</v>
+        <v>4.89</v>
       </c>
       <c r="Q8" s="4">
-        <v>63.37</v>
+        <v>4.89</v>
       </c>
       <c r="R8" s="4">
-        <v>99.99</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>4.75</v>
+        <v>4.47</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.75</v>
+        <v>4.44</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>99.41</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>4.89</v>
+        <v>2.49</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.89</v>
+        <v>2.41</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>96.52</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1602,121 +1602,121 @@
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="P11" s="4">
-        <v>3.15</v>
+        <v>2.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.9</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>2.49</v>
+        <v>3.15</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.41</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>96.52</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1767,805 +1767,805 @@
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>86</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>32</v>
+        <v>99</v>
       </c>
       <c r="P14" s="4">
-        <v>0.97</v>
+        <v>3.31</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.97</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>99.77</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="P15" s="4">
-        <v>0.97</v>
+        <v>202.08</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.93</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>95.84</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>63</v>
+        <v>86</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>106</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>111</v>
+        <v>50</v>
       </c>
       <c r="P16" s="4">
-        <v>5.9</v>
+        <v>0.97</v>
       </c>
       <c r="Q16" s="4">
-        <v>5.9</v>
+        <v>0.97</v>
       </c>
       <c r="R16" s="4">
-        <v>100</v>
+        <v>99.77</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>112</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>86</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.16</v>
+        <v>0.97</v>
       </c>
       <c r="Q17" s="4">
-        <v>0.01</v>
+        <v>0.93</v>
       </c>
       <c r="R17" s="4">
-        <v>5.58</v>
+        <v>95.84</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J18" s="13" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P18" s="4">
-        <v>2.97</v>
+        <v>5.9</v>
       </c>
       <c r="Q18" s="4">
-        <v>2.96</v>
+        <v>5.9</v>
       </c>
       <c r="R18" s="4">
-        <v>99.88</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>125</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>49</v>
+        <v>130</v>
       </c>
       <c r="P19" s="4">
-        <v>0.85</v>
+        <v>2.97</v>
       </c>
       <c r="Q19" s="4">
-        <v>0.85</v>
+        <v>2.96</v>
       </c>
       <c r="R19" s="4">
-        <v>99.59</v>
+        <v>99.88</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>26</v>
+        <v>133</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>99</v>
+        <v>134</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>104</v>
+        <v>139</v>
       </c>
       <c r="P20" s="4">
-        <v>0.86</v>
+        <v>20.24</v>
       </c>
       <c r="Q20" s="4">
-        <v>0.86</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>99.08</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-      <c r="J21" s="13"/>
+        <v>140</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>94</v>
+      </c>
       <c r="K21" s="4" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="P21" s="4">
-        <v>16.59</v>
+        <v>7.64</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>2.82</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>36.87</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-      <c r="J22" s="13"/>
+        <v>146</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>147</v>
+      </c>
       <c r="K22" s="4" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="P22" s="4">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>5.58</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>145</v>
+        <v>101</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>150</v>
+        <v>32</v>
       </c>
       <c r="P23" s="4">
-        <v>7.64</v>
+        <v>0.85</v>
       </c>
       <c r="Q23" s="4">
-        <v>2.82</v>
+        <v>0.85</v>
       </c>
       <c r="R23" s="4">
-        <v>36.87</v>
+        <v>99.59</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>152</v>
+        <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>156</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>157</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>158</v>
+        <v>117</v>
       </c>
       <c r="P24" s="4">
-        <v>20.24</v>
+        <v>0.86</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>99.08</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>159</v>
-[...6 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="P25" s="4">
-        <v>3.31</v>
+        <v>16.59</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>165</v>
-[...6 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>169</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>170</v>
       </c>
       <c r="P26" s="4">
-        <v>202.08</v>
+        <v>0.09</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
         <v>171</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="11"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="14"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8">
         <v>449.38</v>