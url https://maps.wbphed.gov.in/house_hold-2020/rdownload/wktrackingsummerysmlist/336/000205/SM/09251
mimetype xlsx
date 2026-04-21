--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -890,54 +890,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>27.03</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>27.03</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -947,54 +947,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>65.68</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>8.94</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1006,54 +1006,54 @@
         <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>5.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1223,54 +1223,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>217.44</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>38.8</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>17.84</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>