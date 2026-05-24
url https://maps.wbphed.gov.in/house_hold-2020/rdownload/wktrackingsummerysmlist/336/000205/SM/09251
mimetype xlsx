--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,68 @@
     <t>18/03/2024</t>
   </si>
   <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Supply of Water Level Indicator at Bansberia in Krishnagar-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000413/2024-2025</t>
   </si>
   <si>
     <t>1158/AE-I/NACD-II</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>M/S S.K. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Bansberia 2nd tube well Site under Bansberia Piped Water Supply Scheme at Krishnagar-I Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000340/2024-2025</t>
+  </si>
+  <si>
+    <t>1055/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>15/04/2025</t>
+  </si>
+  <si>
+    <t>GAUTAM HALDER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1128,54 +1146,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>78.06</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>74.16</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1203,87 +1221,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P9" s="4">
         <v>0.77</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P10" s="4">
+        <v>3.7</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>221.14</v>
+      </c>
+      <c r="P11" s="8">
+        <v>112.96</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>51.08</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>