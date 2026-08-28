--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -131,171 +131,171 @@
   <si>
     <t>16/03/2021</t>
   </si>
   <si>
     <t>SANDIP BISWAS</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe as per required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair due to construction of road) at Bansbaria W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000264/2022-2023</t>
   </si>
   <si>
     <t>1019/NACD-II</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>28/01/2023</t>
   </si>
   <si>
     <t>S.B. CONSTRUCTION</t>
   </si>
   <si>
+    <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Krishnagar-I Block of Nadia District through Jadavpur University. (Name of PWSS Bansberia)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000092/2023-2024</t>
+  </si>
+  <si>
+    <t>1058/NACD-II</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>JADAVPUR UNIVERSITY</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under HELENCHI (Z-I, Z-II, Z-III) (Block- Krishnaganj ) AND BANSBERIA,CHANDPUR &amp; DAMODARKHALI (Block- Krishnagar I) W/S Scheme, , Dist. - Nadia. NIET NO.- 31 of EE/EMD of 2022-23 (Sl. No.- 02)</t>
   </si>
   <si>
     <t>ORD/001771/2022-2023</t>
   </si>
   <si>
     <t>1121/EMD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>15/04/2023</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
   </si>
   <si>
-    <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Krishnagar-I Block of Nadia District through Jadavpur University. (Name of PWSS Bansberia)</t>
-[...19 lines deleted...]
-  <si>
     <t>Renovation work at Bansberia Head Work Site under Bansberia Piped Water Supply Scheme at Krishnagar-I Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000228/2024-2025</t>
   </si>
   <si>
     <t>926/AE-I/NACD-II</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>JYOTIRMOY ENTERPRISE</t>
   </si>
   <si>
     <t>Renovation of Arsenic cum Iron treatment Plant of Bansberia PWSS (Capacity- 31 m3/hr) and ancillary works of Krishnagar-I Block under Nadia Arsenic Civil Division-II P.H.E. Dte</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000199/2023-2024</t>
   </si>
   <si>
     <t>89/NACD-II</t>
   </si>
   <si>
     <t>18/01/2024</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
+    <t>Repair and Renovation work at Bansberia 2nd tube well Site under Bansberia Piped Water Supply Scheme at Krishnagar-I Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000340/2024-2025</t>
+  </si>
+  <si>
+    <t>1055/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>15/04/2025</t>
+  </si>
+  <si>
+    <t>GAUTAM HALDER</t>
+  </si>
+  <si>
     <t>Supply of Water Level Indicator at Bansberia in Krishnagar-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000413/2024-2025</t>
   </si>
   <si>
     <t>1158/AE-I/NACD-II</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>M/S S.K. CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>GAUTAM HALDER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -930,151 +930,151 @@
         <v>27.03</v>
       </c>
       <c r="Q4" s="4">
         <v>27.03</v>
       </c>
       <c r="R4" s="4">
         <v>99.98</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>65.68</v>
+        <v>5.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.87</v>
+        <v>5.9</v>
       </c>
       <c r="R5" s="4">
-        <v>8.94</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>5.9</v>
+        <v>65.68</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.9</v>
+        <v>5.87</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>8.94</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1204,51 +1204,51 @@
       <c r="H9" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>0.77</v>
+        <v>3.7</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
@@ -1265,51 +1265,51 @@
       <c r="H10" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P10" s="4">
-        <v>3.7</v>
+        <v>0.77</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>