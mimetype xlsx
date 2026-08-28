--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -89,327 +89,327 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA FOR BAHIRGACHI ZONE-II WATER SUPPLY SCHEME IN CHAPRA BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
   </si>
   <si>
     <t>SM/09250</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension) at Bahirgachhi Zone-II W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000134/2020-2021</t>
+  </si>
+  <si>
+    <t>274/EE/NACD-II</t>
+  </si>
+  <si>
+    <t>22/02/2021</t>
+  </si>
+  <si>
+    <t>15/03/2021</t>
+  </si>
+  <si>
+    <t>SOMNATH CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged pipe line repair) at Bahirgachhi Zone-II W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000098/2021-2022</t>
+  </si>
+  <si>
+    <t>736/NACD-II</t>
+  </si>
+  <si>
+    <t>13/09/2021</t>
+  </si>
+  <si>
+    <t>28/10/2021</t>
+  </si>
+  <si>
+    <t>CHAKRABORTTY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of Path Way &amp; Earth filling at H/w site of Bahirgachhi Zone-II Piped Water Supply Scheme under NACD - II, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000239/2021-2022</t>
   </si>
   <si>
     <t>81//AE-I/NACD-II</t>
   </si>
   <si>
     <t>27/08/2021</t>
   </si>
   <si>
     <t>11/09/2021</t>
   </si>
   <si>
     <t>SHYAMAL SHIL</t>
   </si>
   <si>
     <t>Continuation work order for Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Bahirgachhi Zone-II W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000274/2021-2022</t>
   </si>
   <si>
     <t>874/NACD-II</t>
   </si>
   <si>
     <t>09/11/2021</t>
   </si>
   <si>
     <t>24/12/2021</t>
   </si>
   <si>
-    <t>CHAKRABORTTY ENTERPRISE</t>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Bagakhali Zone-II W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000128/2021-2022</t>
+  </si>
+  <si>
+    <t>863/NACD-II</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
+    <t>23/12/2021</t>
+  </si>
+  <si>
+    <t>IJABUL SEKH</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Bahirgachhi Zone-II (Vill-Mirgipota,Choruitipi) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000258/2022-2023</t>
+  </si>
+  <si>
+    <t>1013/NACD-II</t>
+  </si>
+  <si>
+    <t>29/11/2022</t>
+  </si>
+  <si>
+    <t>13/01/2023</t>
+  </si>
+  <si>
+    <t>GHOSH &amp; CO.</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Rejuvenation of Bahirgachi Zone-II W/S Scheme in chapra block of Nadia, W/O-473/EMD, T.no.06/EMD</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000258/2021-2022</t>
   </si>
   <si>
     <t>473/EMD</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>15/04/2022</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension) at Bahirgachhi Zone-II W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...31 lines deleted...]
-  <si>
     <t>Functional House Hold Tap Connection for providing connection to the School Premises including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete at (Remaining School only) Bahirgachhi Zone-II W/s Scheme at Chapra Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000371/2022-2023</t>
   </si>
   <si>
     <t>350/NACD-II</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>SAMARESH GHOSH</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Bagakhali Zone-II W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...35 lines deleted...]
-    <t>GHOSH &amp; CO.</t>
+    <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Chapra Block of Nadia District through Jadavpur University. (Name of PWSS Bahirgachhi Zone -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000172/2023-2024</t>
+  </si>
+  <si>
+    <t>1302/NACD-II</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
     <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Chapra Block of Nadia District through Jadavpur University. (Name of PWSS Bahirgachhi Zone -II)</t>
   </si>
   <si>
-    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000166/2023-2024</t>
   </si>
   <si>
     <t>1294/NACD-II</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>14/12/2023</t>
   </si>
   <si>
-    <t>JADAVPUR UNIVERSITY</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under KHANJIPUR , Block-Tehatta I and TALDAH , Block-Krishnaganj, Bahirgachhi (Z-II) Block-Chapra, Bagakhali (Z-II) W/S Scheme, Block-Tehatta I Dist. - Nadia. NIET No.- 31 of EE/EMD of 2022-23 (Sl. No.- 03)</t>
   </si>
   <si>
     <t>ORD/001777/2022-2023</t>
   </si>
   <si>
     <t>1122/EMD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>15/04/2023</t>
   </si>
   <si>
     <t>ANJAN ENTERPRISE</t>
   </si>
   <si>
-    <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Chapra Block of Nadia District through Jadavpur University. (Name of PWSS Bahirgachhi Zone -II</t>
-[...11 lines deleted...]
-    <t>20/12/2023</t>
+    <t>Repair and Renovation work at Bahirgachi Zone-II 2nd Tube Well Site under Bahirgachi Zone-II Piped Water Supply Scheme at Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+  </si>
+  <si>
+    <t>ORD/000201/2024-2025</t>
+  </si>
+  <si>
+    <t>899/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>M/S FREEDOM CONSTRUCTION</t>
   </si>
   <si>
     <t>Route survey engaging qualified surveyors with modern instruments viz-GPS,Total station,DGPS, Auto levels etc over the command area of Water Supply Scheme and preparation of completion drawing of the LDS IN Auto CAD or similar software for Bahirgachi Zone-II W/S Scheme of Chapra Block Mouza Ramnagar &amp; Mrigipota of Nadia Dist.under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000211/2023-2024</t>
   </si>
   <si>
     <t>612/AE-I/NACD-II</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>17/02/2024</t>
   </si>
   <si>
     <t>MALLICK ENTERPRISE</t>
   </si>
   <si>
     <t>Renovation of Arsenic cum Iron treatment Plant of Bahirgachhi Zone-II PWSS (Capacity- 23 m3/hr) and Bhatgachhi PWSS ancillary works of Chapra Block under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
   </si>
   <si>
     <t>ORD/000361/2023-2024</t>
   </si>
   <si>
     <t>35/NACD-II</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S FREEDOM CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -958,51 +958,51 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.77</v>
+        <v>30.67</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -1019,423 +1019,423 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>17.84</v>
+        <v>50.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>6.02</v>
+        <v>2.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
-        <v>30.67</v>
+        <v>17.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>17.65</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.91</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>50.01</v>
+        <v>60.77</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13" t="s">
+      <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.78</v>
+        <v>9.65</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.34</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.75</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="J9" s="13" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>60.77</v>
+        <v>6.02</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.02</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>9.65</v>
+        <v>0.78</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1449,301 +1449,301 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P11" s="4">
         <v>5.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>46.98</v>
+        <v>5.9</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>5.9</v>
+        <v>46.98</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>98</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P14" s="4">
-        <v>0.97</v>
+        <v>3.96</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P15" s="4">
-        <v>100.51</v>
+        <v>0.97</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.38</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
@@ -1751,91 +1751,91 @@
       <c r="H16" s="13" t="s">
         <v>111</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>112</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P16" s="4">
-        <v>3.96</v>
+        <v>100.51</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>49.52</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>49.26</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>118</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>342.74</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>148.82</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>43.42</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>