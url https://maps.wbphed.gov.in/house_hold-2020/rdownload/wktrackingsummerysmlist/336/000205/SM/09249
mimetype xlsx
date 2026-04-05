--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -321,50 +321,65 @@
     <t>19/09/2024</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
     <t>Renovation of Arsenic cum Iron treatment Plant of Khanjipur PWSS (Capacity- 21 m3/hr) and ancillary works of Rajapur W/s Scheme at Tehatta-I Block under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000340/2023-2024</t>
   </si>
   <si>
     <t>38/NACD-II</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Khanjepur HW Site &amp; 2nd Pump House site with Reinforced Barbed Tape,Painting,Plastering, other allied works Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000021/2024-2025</t>
+  </si>
+  <si>
+    <t>144/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1585,87 +1600,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P14" s="4">
         <v>61.75</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P15" s="4">
+        <v>4.25</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>291.66</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>