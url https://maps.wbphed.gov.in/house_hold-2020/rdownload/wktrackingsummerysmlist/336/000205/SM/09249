--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -336,50 +336,68 @@
     <t>38/NACD-II</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
   </si>
   <si>
     <t>Repair and Renovation work at Khanjepur HW Site &amp; 2nd Pump House site with Reinforced Barbed Tape,Painting,Plastering, other allied works Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000021/2024-2025</t>
   </si>
   <si>
     <t>144/AE-II/NACD-II</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Khanjepur HW site with Pathway ,Door ,Windows ,Flooring, Plastering, Paintaing, other allied works Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000020/2024-2025</t>
+  </si>
+  <si>
+    <t>143/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>05/01/2025</t>
+  </si>
+  <si>
+    <t>AMIT KARMAKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,51 +786,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -929,54 +947,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.84</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.52</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1045,54 +1063,54 @@
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>47.75</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>47.71</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1228,54 +1246,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>6.47</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.01</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>77.52</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1289,54 +1307,54 @@
       <c r="I9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
         <v>5.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.99</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1407,54 +1425,54 @@
       <c r="I11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>46.98</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.61</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>5.56</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1464,54 +1482,54 @@
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
         <v>5.9</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1525,54 +1543,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P13" s="4">
         <v>3.87</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.87</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1586,54 +1604,54 @@
       <c r="I14" s="13" t="s">
         <v>97</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P14" s="4">
         <v>61.75</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.06</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>1.72</v>
       </c>
       <c r="S14" s="4">
         <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1661,87 +1679,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P15" s="4">
         <v>4.25</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P16" s="4">
+        <v>3.48</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>3.13</v>
+      </c>
+      <c r="R16" s="4">
+        <v>90.08</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>295.14</v>
+      </c>
+      <c r="P17" s="8">
+        <v>79.12</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>26.81</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>