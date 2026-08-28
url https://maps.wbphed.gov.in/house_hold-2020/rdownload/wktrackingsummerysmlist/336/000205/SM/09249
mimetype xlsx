--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,315 +89,315 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA KHANJEPUR WATER SUPPLY SCHEME IN TEHATTA-I BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
   </si>
   <si>
     <t>SM/09249</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged pipe line repair) at Tengra &amp; Khanjipur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000134/2021-2022</t>
+  </si>
+  <si>
+    <t>862/NACD-II</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
+    <t>23/12/2021</t>
+  </si>
+  <si>
+    <t>PALCON</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Khanjipur &amp; Bagakhali Zone-I, W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000303/2021-2022</t>
+  </si>
+  <si>
+    <t>768./NACD-II</t>
+  </si>
+  <si>
+    <t>22/09/2021</t>
+  </si>
+  <si>
+    <t>06/11/2021</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Khanjipur Water Supply Scheme 2nd Pump House site under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000268/2021-2022</t>
   </si>
   <si>
     <t>54/AE-II/NACD-II</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>19/03/2022</t>
   </si>
   <si>
     <t>SANJIB BISWAS</t>
   </si>
   <si>
+    <t>Relaying of D.I. Pipeline replacing the damaged old UPVC Pipe at Khanjipur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000176/2022-2023</t>
+  </si>
+  <si>
+    <t>469/NACD-II</t>
+  </si>
+  <si>
+    <t>21/07/2022</t>
+  </si>
+  <si>
+    <t>20/08/2022</t>
+  </si>
+  <si>
+    <t>PAPAN ROY</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Rejuvenation of Khanjipur W/S Scheme in Tehatta- Block of Nadia</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000633/2021-2022</t>
+  </si>
+  <si>
+    <t>230 /EMD</t>
+  </si>
+  <si>
+    <t>15/02/2022</t>
+  </si>
+  <si>
+    <t>01/04/2022</t>
+  </si>
+  <si>
+    <t>INDIA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000018/2022-2023</t>
+  </si>
+  <si>
+    <t>539/NACD-II</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>SUPPLY &amp; DELIVARY OF MS METIRIALS &amp; ELECTRICAL ACCESORIES INCLUD AB CABLE TO WBSEDCL FOR NEW SERVICES CONNECTION AT PH-II UNDER KHANJEPUR.</t>
   </si>
   <si>
     <t>VCH/000752/2021-2022</t>
   </si>
   <si>
     <t>02/02/2022</t>
   </si>
   <si>
     <t>M/S G.P. ENTERPRISE</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged pipe line repair) at Tengra &amp; Khanjipur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Khanjipur W/S Scheme in Tehatta-I Block under Nadia Arsenic Civil DivisionII, P.H.E. Dte</t>
   </si>
   <si>
-    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000156/2023-2024</t>
   </si>
   <si>
     <t>521/AE-I/NACD-II</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
-    <t>Relaying of D.I. Pipeline replacing the damaged old UPVC Pipe at Khanjipur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...56 lines deleted...]
-    <t>Resource Division</t>
+    <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Tehatta-I Block of Nadia District through Jadavpur University. (Name of PWSS Khanjipur)</t>
+  </si>
+  <si>
+    <t>ORD/000174/2023-2024</t>
+  </si>
+  <si>
+    <t>1320/NACD-II</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>22/12/2023</t>
+  </si>
+  <si>
+    <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under KHANJIPUR , Block-Tehatta I and TALDAH , Block-Krishnaganj, Bahirgachhi (Z-II) Block-Chapra, Bagakhali (Z-II) W/S Scheme, Block-Tehatta I Dist. - Nadia. NIET No.- 31 of EE/EMD of 2022-23 (Sl. No.- 03)</t>
   </si>
   <si>
     <t>ORD/001777/2022-2023</t>
   </si>
   <si>
     <t>1122/EMD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>15/04/2023</t>
   </si>
   <si>
     <t>ANJAN ENTERPRISE</t>
   </si>
   <si>
-    <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Tehatta-I Block of Nadia District through Jadavpur University. (Name of PWSS Khanjipur)</t>
-[...14 lines deleted...]
-    <t>JADAVPUR UNIVERSITY</t>
+    <t>Renovation of Arsenic cum Iron treatment Plant of Khanjipur PWSS (Capacity- 21 m3/hr) and ancillary works of Rajapur W/s Scheme at Tehatta-I Block under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000340/2023-2024</t>
+  </si>
+  <si>
+    <t>38/NACD-II</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Khanjepur HW Site &amp; 2nd Pump House site with Reinforced Barbed Tape,Painting,Plastering, other allied works Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000021/2024-2025</t>
+  </si>
+  <si>
+    <t>144/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Khanjepur HW site with Pathway ,Door ,Windows ,Flooring, Plastering, Paintaing, other allied works Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000020/2024-2025</t>
+  </si>
+  <si>
+    <t>143/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>05/01/2025</t>
+  </si>
+  <si>
+    <t>AMIT KARMAKAR</t>
   </si>
   <si>
     <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Khanjipur, Bahadurpur and Mobarakpur PWSS in Tehatta-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000181/2024-2025</t>
   </si>
   <si>
     <t>295_AE-II/NACD-II</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
-  </si>
-[...52 lines deleted...]
-    <t>AMIT KARMAKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -927,853 +927,853 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.86</v>
+        <v>47.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.84</v>
+        <v>47.71</v>
       </c>
       <c r="R3" s="4">
-        <v>99.52</v>
+        <v>99.91</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>7.83</v>
+        <v>84.44</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>47.75</v>
+        <v>3.86</v>
       </c>
       <c r="Q5" s="4">
-        <v>47.71</v>
+        <v>3.84</v>
       </c>
       <c r="R5" s="4">
-        <v>99.91</v>
+        <v>99.52</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>84.44</v>
+        <v>6.47</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.01</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>77.52</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>0.97</v>
+        <v>5.99</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.99</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>6.47</v>
+        <v>11.62</v>
       </c>
       <c r="Q8" s="4">
-        <v>5.01</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>77.52</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
+      <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>5.99</v>
+        <v>7.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.99</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>11.62</v>
+        <v>0.97</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>46.98</v>
+        <v>5.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.61</v>
+        <v>5.9</v>
       </c>
       <c r="R11" s="4">
-        <v>5.56</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>5.9</v>
+        <v>46.98</v>
       </c>
       <c r="Q12" s="4">
-        <v>5.9</v>
+        <v>2.61</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>5.56</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>90</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>90</v>
+        <v>47</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P13" s="4">
-        <v>3.87</v>
+        <v>61.75</v>
       </c>
       <c r="Q13" s="4">
-        <v>3.87</v>
+        <v>1.06</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>1.72</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>102</v>
+        <v>76</v>
       </c>
       <c r="P14" s="4">
-        <v>61.75</v>
+        <v>4.25</v>
       </c>
       <c r="Q14" s="4">
-        <v>1.06</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>1.72</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>4.25</v>
+        <v>3.48</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>3.13</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>90.08</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J16" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="13" t="s">
+      <c r="K16" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P16" s="4">
-        <v>3.48</v>
+        <v>3.87</v>
       </c>
       <c r="Q16" s="4">
-        <v>3.13</v>
+        <v>3.87</v>
       </c>
       <c r="R16" s="4">
-        <v>90.08</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>114</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>