--- v1 (2026-03-03)
+++ v2 (2026-04-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -327,50 +327,68 @@
     <t>76/NACD-II</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Repair and Renovation work with Reinforced Barbed Tape ,Overhead Reservoir Plaster , Painting and other allied works at Helenchi Zone - II Headwork site and 2nd Pump house site under Helenchi Zone-II Piped Water Supply Scheme in Krishnaganj Block under Nadia Arsenic Division-II,P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000389/2024-2025</t>
   </si>
   <si>
     <t>08/NACD-II</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>M/S INDUSTRIAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Helanchi zone-II PWSS in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000303/2024-2025</t>
+  </si>
+  <si>
+    <t>355/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,70 +777,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1599,87 +1617,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P14" s="4">
         <v>9.66</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>504.43</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>