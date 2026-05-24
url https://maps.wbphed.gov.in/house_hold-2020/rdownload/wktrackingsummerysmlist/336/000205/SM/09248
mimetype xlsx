--- v2 (2026-04-07)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -345,50 +345,86 @@
     <t>06/01/2025</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>M/S INDUSTRIAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Helanchi zone-II PWSS in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000303/2024-2025</t>
   </si>
   <si>
     <t>355/AE-II/NACD-II</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Joyrampur ground water based water supply scheme under Block_ Karimpur-I Dist. - Nadia under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000018/2024-2025</t>
+  </si>
+  <si>
+    <t>1310/EMD</t>
+  </si>
+  <si>
+    <t>09/05/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>SANKAR PRASAD DUTTA &amp; CO</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Helenchi Zone II Piped Water Supply Scheme in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E Dte. &amp; including Sanatanpur PWSS under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000138/2024-2025</t>
+  </si>
+  <si>
+    <t>1049/NACD-II</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>S.B. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,51 +813,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -940,54 +976,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>5.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.21</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.09</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1001,54 +1037,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1062,54 +1098,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>82.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>82.99</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1184,54 +1220,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>0.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.39</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1245,54 +1281,54 @@
       <c r="I8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>5.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.38</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1363,54 +1399,54 @@
       <c r="I10" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P10" s="4">
         <v>4.23</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.81</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>90.1</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1424,54 +1460,54 @@
       <c r="I11" s="13" t="s">
         <v>81</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P11" s="4">
         <v>93.16</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>93.14</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S11" s="4">
         <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1485,54 +1521,54 @@
       <c r="I12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P12" s="4">
         <v>120.13</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>103.57</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>86.22</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1678,87 +1714,209 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P15" s="4">
         <v>0.98</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="B16" s="7"/>
-[...15 lines deleted...]
-      <c r="P16" s="8">
+      <c r="I16" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P16" s="4">
+        <v>21.74</v>
+      </c>
+      <c r="Q16" s="4">
         <v>0</v>
       </c>
-      <c r="Q16" s="8">
+      <c r="R16" s="4">
         <v>0</v>
       </c>
-      <c r="R16" s="8"/>
-      <c r="S16" s="8"/>
+      <c r="S16" s="4">
+        <v>95</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="P17" s="4">
+        <v>19.07</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>545.24</v>
+      </c>
+      <c r="P18" s="8">
+        <v>299.9</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>55</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>