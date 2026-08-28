--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,342 +89,342 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA FOR HELENCHI ZONE-II WATER SUPPLY SCHEME IN KRISHNAGANJ BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
   </si>
   <si>
     <t>SM/09248</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Helenchi Zone-II W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000132/2021-2022</t>
+  </si>
+  <si>
+    <t>871/NACD-II</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
+    <t>23/12/2021</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELLS</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Helenchi ZoneII Water Supply Scheme 2nd Pump House site under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000252/2021-2022</t>
   </si>
   <si>
     <t>106/NACD-II</t>
   </si>
   <si>
     <t>10/02/2022</t>
   </si>
   <si>
     <t>27/03/2022</t>
   </si>
   <si>
     <t>BASUDEB SAHA</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Helenchi Zone-I W/s Scheme (Vill- Krishnapur) in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000277/2021-2022</t>
+  </si>
+  <si>
+    <t>125/NACD-II</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>22/05/2022</t>
+  </si>
+  <si>
+    <t>A.P. POWER &amp; CONCRETE</t>
+  </si>
+  <si>
     <t>Special repairing for house connection and relaying of UPVC pipe line at Helenchi Zone-II W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000295/2021-2022</t>
   </si>
   <si>
     <t>59/AE-II/NACD-II</t>
   </si>
   <si>
     <t>23/02/2022</t>
   </si>
   <si>
     <t>10/03/2022</t>
   </si>
   <si>
     <t>VAI ENTERPRISE</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Helenchi Zone-II W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
-[...34 lines deleted...]
-  <si>
     <t>Providing Functional House Hold Tap Connection to the School Premises including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete (Remaining School Only) at Helenchi Zone-II W/s Scheme at Krishnaganj Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000298/2022-2023</t>
   </si>
   <si>
     <t>1196/NACD-II</t>
   </si>
   <si>
     <t>23/12/2022</t>
   </si>
   <si>
     <t>07/01/2023</t>
   </si>
   <si>
     <t>BABLU MALLICK</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Rejuvenation of Helenchi Zone-II W/S scheme in Krishnganj Block of Nadia under EMSD-III PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000921/2021-2022</t>
   </si>
   <si>
     <t>472/ EMD</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>15/04/2022</t>
   </si>
   <si>
     <t>BINAPANI ENTERPRISE</t>
   </si>
   <si>
+    <t>Functional House Hold Tap Connection for left out Household regarding Har Ghar Jal Certification including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete at (Vill- Khatura) Helenchi Zone-II W/s Scheme at Krishnaganj Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000349/2022-2023</t>
+  </si>
+  <si>
+    <t>149/NACD-II</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>06/02/2023</t>
+  </si>
+  <si>
+    <t>ZOOM CONSTRUCTION &amp; INTERIO</t>
+  </si>
+  <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under HELENCHI (Z-I, Z-II, Z-III) (Block- Krishnaganj ) AND BANSBERIA,CHANDPUR &amp; DAMODARKHALI (Block- Krishnagar I) W/S Scheme, , Dist. - Nadia. NIET NO.- 31 of EE/EMD of 2022-23 (Sl. No.- 02)</t>
   </si>
   <si>
     <t>ORD/001771/2022-2023</t>
   </si>
   <si>
     <t>1121/EMD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>15/04/2023</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
   </si>
   <si>
-    <t>Functional House Hold Tap Connection for left out Household regarding Har Ghar Jal Certification including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete at (Vill- Khatura) Helenchi Zone-II W/s Scheme at Krishnaganj Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Retrofitting of OHR, AIRP of Helenchi Zone-II as well as providing of FHTC as per consultation with ISA under Krishnaganj BLock in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000130/2023-2024</t>
   </si>
   <si>
     <t>1213/NACD-II</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>16/12/2023</t>
   </si>
   <si>
     <t>M/S FREEDOM CONSTRUCTION</t>
   </si>
   <si>
     <t>Renovation of Arsenic cum Iron treatment Plant of Helenchi Z-II PWSS (Capacity- 39 m3/hr) and ancillary works of Krishnaganj Block under Nadia Arsenic Civil Division-II P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000189/2023-2024</t>
   </si>
   <si>
     <t>36/NACD-II</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
   </si>
   <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Joyrampur ground water based water supply scheme under Block_ Karimpur-I Dist. - Nadia under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000018/2024-2025</t>
+  </si>
+  <si>
+    <t>1310/EMD</t>
+  </si>
+  <si>
+    <t>09/05/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>SANKAR PRASAD DUTTA &amp; CO</t>
+  </si>
+  <si>
+    <t>Supply and delivery of CIDF sluice valve (Special type) PW-1.00 of different dia make with Cl double flanged non rusting spindle sluice valves conforming to IS 14846 -2000 with latest emended having body dome/bonnet and cover of C.I.Gr-F.G 210mtr. spindle of IS-6603 G.R12/Gr-13 non-magnetic, nuts seat rings are of Gunmetal as per IS:318 LTB-2 flanges and drilled to IS: 1538 Part IV &amp; VI valves are suitable for max. working pressure of 10kg/cm2 (seat test) and body tested to 15kg/cm2 for Helanchi zone-II PWSS in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000303/2024-2025</t>
+  </si>
+  <si>
+    <t>355/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Helenchi Zone II Piped Water Supply Scheme in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E Dte. &amp; including Sanatanpur PWSS under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000138/2024-2025</t>
+  </si>
+  <si>
+    <t>1049/NACD-II</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>S.B. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000004/2023-2024</t>
   </si>
   <si>
     <t>76/NACD-II</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Repair and Renovation work with Reinforced Barbed Tape ,Overhead Reservoir Plaster , Painting and other allied works at Helenchi Zone - II Headwork site and 2nd Pump house site under Helenchi Zone-II Piped Water Supply Scheme in Krishnaganj Block under Nadia Arsenic Division-II,P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000389/2024-2025</t>
   </si>
   <si>
     <t>08/NACD-II</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>M/S INDUSTRIAL CONSTRUCTION</t>
-  </si>
-[...52 lines deleted...]
-    <t>S.B. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -973,57 +973,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>5.37</v>
+        <v>82.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>5.21</v>
+        <v>82.99</v>
       </c>
       <c r="R3" s="4">
-        <v>97.09</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1034,57 +1034,57 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.97</v>
+        <v>5.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.97</v>
+        <v>5.21</v>
       </c>
       <c r="R4" s="4">
-        <v>99.89</v>
+        <v>97.09</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1095,57 +1095,57 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>82.99</v>
+        <v>105.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>82.99</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1156,57 +1156,57 @@
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>105.67</v>
+        <v>4.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1303,153 +1303,153 @@
         <v>5.38</v>
       </c>
       <c r="Q8" s="4">
         <v>5.38</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>65.68</v>
+        <v>4.23</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.81</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>90.1</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
-[...4 lines deleted...]
-      <c r="J10" s="13" t="s">
         <v>74</v>
       </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P10" s="4">
-        <v>4.23</v>
+        <v>65.68</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.81</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>90.1</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1497,373 +1497,373 @@
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P12" s="4">
         <v>120.13</v>
       </c>
       <c r="Q12" s="4">
         <v>103.57</v>
       </c>
       <c r="R12" s="4">
         <v>86.22</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P13" s="4">
-        <v>5.36</v>
+        <v>21.74</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P14" s="4">
-        <v>9.66</v>
+        <v>0.98</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="P15" s="4">
-        <v>0.98</v>
+        <v>19.07</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P16" s="4">
-        <v>21.74</v>
+        <v>5.36</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P17" s="4">
-        <v>19.07</v>
+        <v>9.66</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>123</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>