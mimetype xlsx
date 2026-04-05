--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,86 @@
     <t>21/02/2024</t>
   </si>
   <si>
     <t>21/04/2024</t>
   </si>
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD, dedicated line and Distribution network for new FHTC at Taldaha Piped Water Supply Scheme and laying distribution network for FHTC and Repairing of Top Dome and related work for 250 cum RCC elevated reservoir at Helenchi Zone- III in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000324/2024-2025</t>
   </si>
   <si>
     <t>1571/NACD-II</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>BIDYUT KUMAR</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Helenchi Zone - III HeadWork site in Krishnaganj Block with Overhead Reservoir with Plaster,Painting and other allied works under Nadia Arsenic Division-II,P.H.E.Dte</t>
+  </si>
+  <si>
+    <t>ORD/000236/2024-2025</t>
+  </si>
+  <si>
+    <t>1377/NACD-II</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>TAPAN SAHA</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Helenchi Zone - III H/W and 2nd Pump house site with Reinforced Barbed Tape , Plaster and other allied works. Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000017/2024-2025</t>
+  </si>
+  <si>
+    <t>139/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>BASUDEB SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,70 +699,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1198,87 +1234,209 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
         <v>105.92</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P10" s="4">
+        <v>7.56</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P11" s="4">
+        <v>3.56</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>376.96</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>