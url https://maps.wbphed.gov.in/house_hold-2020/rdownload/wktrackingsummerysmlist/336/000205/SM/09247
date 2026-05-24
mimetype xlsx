--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -862,54 +862,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>95.18</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>95.18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -980,54 +980,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>65.68</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>21.17</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>32.24</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1101,51 +1101,51 @@
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>0.16</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1281,54 +1281,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
         <v>7.56</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.63</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>21.59</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1342,88 +1342,88 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P11" s="4">
         <v>3.56</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.53</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.26</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>376.96</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>121.52</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>32.24</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>