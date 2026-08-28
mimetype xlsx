--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -152,165 +152,165 @@
   <si>
     <t>SUMIT GHOSH</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under HELENCHI (Z-I, Z-II, Z-III) (Block- Krishnaganj ) AND BANSBERIA,CHANDPUR &amp; DAMODARKHALI (Block- Krishnagar I) W/S Scheme, , Dist. - Nadia. NIET NO.- 31 of EE/EMD of 2022-23 (Sl. No.- 02)</t>
   </si>
   <si>
     <t>ORD/001771/2022-2023</t>
   </si>
   <si>
     <t>1121/EMD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>15/04/2023</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
   </si>
   <si>
+    <t>Renovation of Arsenic cum Iron treatment Plant of Helenchi Z-III PWSS (Capacity- 49 m3/hr) and ancillary works of Krishnaganj Block under Nadia Arsenic Civil Division-II P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000256/2023-2024</t>
+  </si>
+  <si>
+    <t>233/NACD-II</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>21/04/2024</t>
+  </si>
+  <si>
+    <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD, dedicated line and Distribution network for new FHTC at Taldaha Piped Water Supply Scheme and laying distribution network for FHTC and Repairing of Top Dome and related work for 250 cum RCC elevated reservoir at Helenchi Zone- III in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000324/2024-2025</t>
+  </si>
+  <si>
+    <t>1571/NACD-II</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>BIDYUT KUMAR</t>
+  </si>
+  <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Helenchi Zone-III Water Supply Scheme for Swajal gram certification under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000243/2023-2024</t>
   </si>
   <si>
     <t>19/AE-II/NACD-II</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>M/S SREE KRISHNA ENTERPRISE.</t>
   </si>
   <si>
+    <t>Repair and Renovation work at Helenchi Zone - III H/W and 2nd Pump house site with Reinforced Barbed Tape , Plaster and other allied works. Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000017/2024-2025</t>
+  </si>
+  <si>
+    <t>139/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>BASUDEB SAHA</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Helenchi Zone - III HeadWork site in Krishnaganj Block with Overhead Reservoir with Plaster,Painting and other allied works under Nadia Arsenic Division-II,P.H.E.Dte</t>
+  </si>
+  <si>
+    <t>ORD/000236/2024-2025</t>
+  </si>
+  <si>
+    <t>1377/NACD-II</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>TAPAN SAHA</t>
+  </si>
+  <si>
     <t>Jungle cutting at Mahatpur,Patharghata,Baliadanga,Helenchi Zone-III,Joyghata and Damodarkhali Piped Water Supply Scheme in different blocks under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
-    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000122/2024-2025</t>
   </si>
   <si>
     <t>820/AE-I/NACD-II</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>BABA LOKNATH ENTERPRISE</t>
-  </si>
-[...73 lines deleted...]
-    <t>BASUDEB SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1016,380 +1016,380 @@
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>0.97</v>
+        <v>96.32</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.16</v>
+        <v>105.92</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13" t="s">
+      <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>96.32</v>
+        <v>0.97</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>105.92</v>
+        <v>3.56</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.53</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.26</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P10" s="4">
         <v>7.56</v>
       </c>
       <c r="Q10" s="4">
         <v>1.63</v>
       </c>
       <c r="R10" s="4">
         <v>21.59</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J11" s="13" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>3.56</v>
+        <v>0.16</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.53</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.26</v>
+        <v>0.7</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>