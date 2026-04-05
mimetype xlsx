--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -360,50 +360,89 @@
     <t>20/01/2022</t>
   </si>
   <si>
     <t>06/03/2022</t>
   </si>
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD, dedicated line and Distribution network for new FHTC at Taldaha Piped Water Supply Scheme and laying distribution network for FHTC and Repairing of Top Dome and related work for 250 cum RCC elevated reservoir at Helenchi Zone- III in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000324/2024-2025</t>
   </si>
   <si>
     <t>1571/NACD-II</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>BIDYUT KUMAR</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or damaged line repair) at Taldaha ( Vill- Gopipur) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+  </si>
+  <si>
+    <t>ORD/000099/2023-2024</t>
+  </si>
+  <si>
+    <t>1131/NACD-II</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repair and Renovation work at Taldaha H/W and 2nd Pump house site with Reinforced Barbed Tape, Plaster and other allied works. Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000014/2024-2025</t>
+  </si>
+  <si>
+    <t>136/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>NIVEDITA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,70 +831,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1754,87 +1793,209 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P16" s="4">
         <v>105.92</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>40</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="P17" s="4">
+        <v>16.11</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P18" s="4">
+        <v>2.81</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>386.03</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>