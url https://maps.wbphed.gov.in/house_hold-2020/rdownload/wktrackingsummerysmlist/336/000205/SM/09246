--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -994,54 +994,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>62.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>62.73</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1055,54 +1055,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.04</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.13</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1116,54 +1116,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>7.43</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.43</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1177,54 +1177,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>2.27</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.26</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1238,54 +1238,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>1.13</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>70.93</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1417,54 +1417,54 @@
       <c r="I10" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P10" s="4">
         <v>94.35</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>84.91</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="S10" s="4">
         <v>99</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1478,54 +1478,54 @@
       <c r="I11" s="13" t="s">
         <v>81</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P11" s="4">
         <v>0.93</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1539,54 +1539,54 @@
       <c r="I12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P12" s="4">
         <v>0.53</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>36.31</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1600,54 +1600,54 @@
       <c r="I13" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>95</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P13" s="4">
         <v>5.9</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1718,54 +1718,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P15" s="4">
         <v>27.75</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>26.75</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>96.42</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1779,54 +1779,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P16" s="4">
         <v>105.92</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>10.24</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>9.67</v>
       </c>
       <c r="S16" s="4">
         <v>40</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1840,54 +1840,54 @@
       <c r="I17" s="13" t="s">
         <v>117</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P17" s="4">
         <v>16.11</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>14.14</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>87.82</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1935,54 +1935,54 @@
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>129</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>386.03</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>220.31</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>57.07</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>