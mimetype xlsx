--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -113,336 +113,336 @@
   <si>
     <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Taldaha W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000129/2021-2022</t>
   </si>
   <si>
     <t>868/NACD-II</t>
   </si>
   <si>
     <t>08/11/2021</t>
   </si>
   <si>
     <t>23/12/2021</t>
   </si>
   <si>
     <t>SANJOY BAKSHI</t>
   </si>
   <si>
+    <t>Continuation work order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Kadipur &amp; Taldaha W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E.</t>
+  </si>
+  <si>
+    <t>ORD/000222/2021-2022</t>
+  </si>
+  <si>
+    <t>52/NACD-II</t>
+  </si>
+  <si>
+    <t>20/01/2022</t>
+  </si>
+  <si>
+    <t>06/03/2022</t>
+  </si>
+  <si>
+    <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall with Grill Gate at Taldaha Water Supply Scheme 2nd Pump House site under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000265/2021-2022</t>
   </si>
   <si>
     <t>50/AE-II/NACD-II</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>19/03/2022</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection to the School Premises including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete (Remaining School Only) at Taldaha W/s Scheme at Krishnaganj Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000293/2022-2023</t>
+  </si>
+  <si>
+    <t>1191/NACD-II</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>07/01/2023</t>
+  </si>
+  <si>
+    <t>BABLU MALLICK</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Rejuvanation of Taldaha W/ Scheme in krishnaganj block nadia under EMSD-III Phe Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000693/2021-2022</t>
   </si>
   <si>
     <t>231/EMD</t>
   </si>
   <si>
     <t>15/02/2022</t>
   </si>
   <si>
     <t>15/09/2022</t>
   </si>
   <si>
     <t>ABHISEK ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>Functional House Hold Tap Connection for left out Household regarding Har Ghar Jal Certification including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete at (Vill- Goari, Gopipur &amp; Mathurapur) Taldaha W/s Scheme at Krishnaganj Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000344/2022-2023</t>
   </si>
   <si>
     <t>145/NACD-II</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>CHANDRA NATH GHOSH</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection to the School Premises including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete (Remaining School Only) at Taldaha W/s Scheme at Krishnaganj Block in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>BABLU MALLICK</t>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of required length, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or damaged line repair) at Taldaha ( Vill- Gopipur) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000099/2023-2024</t>
+  </si>
+  <si>
+    <t>1131/NACD-II</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under KHANJIPUR , Block-Tehatta I and TALDAH , Block-Krishnaganj, Bahirgachhi (Z-II) Block-Chapra, Bagakhali (Z-II) W/S Scheme, Block-Tehatta I Dist. - Nadia. NIET No.- 31 of EE/EMD of 2022-23 (Sl. No.- 03)</t>
+  </si>
+  <si>
+    <t>ORD/001777/2022-2023</t>
+  </si>
+  <si>
+    <t>1122/EMD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>15/04/2023</t>
+  </si>
+  <si>
+    <t>ANJAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD, dedicated line and Distribution network for new FHTC at Taldaha Piped Water Supply Scheme and laying distribution network for FHTC and Repairing of Top Dome and related work for 250 cum RCC elevated reservoir at Helenchi Zone- III in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000324/2024-2025</t>
+  </si>
+  <si>
+    <t>1571/NACD-II</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>BIDYUT KUMAR</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Taldaha Water Supply Scheme for Swajal gram certification under Krishnaganj Block under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000245/2023-2024</t>
   </si>
   <si>
     <t>21/AE-II/NACD-II</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>SHYAMAL SHIL</t>
   </si>
   <si>
-    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under KHANJIPUR , Block-Tehatta I and TALDAH , Block-Krishnaganj, Bahirgachhi (Z-II) Block-Chapra, Bagakhali (Z-II) W/S Scheme, Block-Tehatta I Dist. - Nadia. NIET No.- 31 of EE/EMD of 2022-23 (Sl. No.- 03)</t>
-[...16 lines deleted...]
-  <si>
     <t>Renovation of Arsenic cum Iron treatment Plant of Taldaha PWSS (Capacity- 43 m3/hr) and ancillary works of Krishnaganj Block under Nadia Arsenic Civil Division-II P.H.E. Dte</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
-    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000200/2023-2024</t>
   </si>
   <si>
     <t>90/NACD-II</t>
   </si>
   <si>
     <t>18/01/2024</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
+    <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Krishnaganj Block of Nadia District through Jadavpur University. (Name of PWSS Taldaha)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000088/2024-2025</t>
+  </si>
+  <si>
+    <t>867/NACD-II</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>JADAVPUR UNIVERSITY</t>
+  </si>
+  <si>
     <t>Wall writing work in various Gram Panchayats in Krishnaganj Block at Taldaha PWSS under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000047/2024-2025</t>
   </si>
   <si>
     <t>758/AE-I/NACD-II</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
-    <t>04/07/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>IMAGIN</t>
   </si>
   <si>
+    <t>Repair and Renovation work at Taldaha H/W and 2nd Pump house site with Reinforced Barbed Tape, Plaster and other allied works. Under Nadia Arsenic Division-II,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000014/2024-2025</t>
+  </si>
+  <si>
+    <t>136/AE-II/NACD-II</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>NIVEDITA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Jungle cutting and Earthwork in filling at Taldaha,Sakdaha and Brittihuda Piped Water Supply Scheme in different blocks under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000121/2024-2025</t>
   </si>
   <si>
     <t>819/AE-I/NACD-II</t>
   </si>
   <si>
-    <t>25/07/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>BABA LOKNATH ENTERPRISE</t>
   </si>
   <si>
-    <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Krishnaganj Block of Nadia District through Jadavpur University. (Name of PWSS Taldaha)</t>
-[...13 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000006/2023-2024</t>
   </si>
   <si>
     <t>79/NACD-II</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...73 lines deleted...]
-    <t>NIVEDITA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1052,906 +1052,906 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.04</v>
+        <v>27.75</v>
       </c>
       <c r="Q4" s="4">
-        <v>4</v>
+        <v>26.75</v>
       </c>
       <c r="R4" s="4">
-        <v>99.13</v>
+        <v>96.42</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>7.43</v>
+        <v>4.04</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.43</v>
+        <v>4</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>99.13</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>2.27</v>
+        <v>1.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.26</v>
+        <v>0.8</v>
       </c>
       <c r="R6" s="4">
-        <v>99.75</v>
+        <v>70.93</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>1.13</v>
+        <v>7.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.8</v>
+        <v>7.43</v>
       </c>
       <c r="R7" s="4">
-        <v>70.93</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>0.97</v>
+        <v>2.27</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.26</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>46.98</v>
+        <v>16.11</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>14.14</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>87.82</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P10" s="4">
-        <v>94.35</v>
+        <v>46.98</v>
       </c>
       <c r="Q10" s="4">
-        <v>84.91</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.93</v>
+        <v>105.92</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.93</v>
+        <v>10.24</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>9.67</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.53</v>
+        <v>0.97</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.19</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>36.31</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P13" s="4">
-        <v>5.9</v>
+        <v>94.35</v>
       </c>
       <c r="Q13" s="4">
-        <v>5.9</v>
+        <v>84.91</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="I14" s="13"/>
-      <c r="J14" s="13"/>
+      <c r="I14" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>100</v>
+      </c>
       <c r="K14" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P14" s="4">
+        <v>5.9</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>5.9</v>
+      </c>
+      <c r="R14" s="4">
         <v>100</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="P15" s="4">
-        <v>27.75</v>
+        <v>0.93</v>
       </c>
       <c r="Q15" s="4">
-        <v>26.75</v>
+        <v>0.93</v>
       </c>
       <c r="R15" s="4">
-        <v>96.42</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="P16" s="4">
-        <v>105.92</v>
+        <v>2.81</v>
       </c>
       <c r="Q16" s="4">
-        <v>10.24</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>9.67</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>120</v>
+        <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="P17" s="4">
-        <v>16.11</v>
+        <v>0.53</v>
       </c>
       <c r="Q17" s="4">
-        <v>14.14</v>
+        <v>0.19</v>
       </c>
       <c r="R17" s="4">
-        <v>87.82</v>
+        <v>36.31</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>123</v>
-[...6 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>128</v>
       </c>
       <c r="P18" s="4">
-        <v>2.81</v>
+        <v>6.16</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>129</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>386.03</v>