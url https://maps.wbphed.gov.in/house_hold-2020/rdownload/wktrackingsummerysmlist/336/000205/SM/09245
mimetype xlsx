--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,68 @@
     <t>19/12/2024</t>
   </si>
   <si>
     <t>18/01/2025</t>
   </si>
   <si>
     <t>TOTAN DAS</t>
   </si>
   <si>
     <t>Renovation of Arsenic cum Iron treatment Plant of Chandpur PWSS (Capacity- 30 m3/hr) and ancillary works of Krishnagar-I Block under Nadia Arsenic Civil Division-II P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000198/2023-2024</t>
   </si>
   <si>
     <t>88/NACD-II</t>
   </si>
   <si>
     <t>18/01/2024</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Supply of Water Level Indicator at Chandpur in Krishnagar-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000412/2024-2025</t>
+  </si>
+  <si>
+    <t>1157/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>M/S RAJESH CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -838,54 +856,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>9.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.28</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -899,54 +917,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>71.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>71.48</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -960,54 +978,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>5</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1017,54 +1035,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>65.68</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.87</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>8.94</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1078,54 +1096,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P7" s="4">
         <v>7.31</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.12</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.36</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1139,54 +1157,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>5.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1261,101 +1279,162 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>79.46</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>74.11</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>93.27</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B11" s="7"/>
-[...15 lines deleted...]
-      <c r="P11" s="8">
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.77</v>
+      </c>
+      <c r="Q11" s="4">
         <v>0</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="R11" s="4">
         <v>0</v>
       </c>
-      <c r="R11" s="8"/>
-      <c r="S11" s="8"/>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>249.16</v>
+      </c>
+      <c r="P12" s="8">
+        <v>178.77</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>71.75</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>