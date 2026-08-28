--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,168 +89,168 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA FOR CHANDPUR WATER SUPPLY SCHEME IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
   </si>
   <si>
     <t>SM/09245</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Chandpur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000140/2021-2022</t>
+  </si>
+  <si>
+    <t>856/NACD-II</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
+    <t>23/12/2021</t>
+  </si>
+  <si>
+    <t>M/S ANUBHAB CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Continuation work order for Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Chandpur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E.</t>
   </si>
   <si>
-    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000228/2021-2022</t>
   </si>
   <si>
     <t>27/NACD-II</t>
   </si>
   <si>
     <t>10/01/2022</t>
   </si>
   <si>
     <t>24/02/2022</t>
   </si>
   <si>
-    <t>M/S ANUBHAB CONSTRUCTION</t>
-[...19 lines deleted...]
-  <si>
     <t>Special reparing of damaged distribution pipe line due to construction of drain at Damodakhali and Chandpur W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000023/2022-2023</t>
   </si>
   <si>
     <t>02/AE-I/NACD-II</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
     <t>21/05/2022</t>
   </si>
   <si>
     <t>M/S SREE KRISHNA ENTERPRISE.</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of required length,Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline at Chandpur Pwss ( Vill- Chandpur, Krishnagar-I) W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000018/2023-2024</t>
+  </si>
+  <si>
+    <t>548/NACD-II</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>10/07/2023</t>
+  </si>
+  <si>
+    <t>Rendering consultancy services for Structural Health Monitoring and Report preparation of site locations (OHR Specially) under Krishnagar-I Block of Nadia District through Jadavpur University. (Name of PWSS Chandpur)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000091/2023-2024</t>
+  </si>
+  <si>
+    <t>1057/NACD-II</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>JADAVPUR UNIVERSITY</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under HELENCHI (Z-I, Z-II, Z-III) (Block- Krishnaganj ) AND BANSBERIA,CHANDPUR &amp; DAMODARKHALI (Block- Krishnagar I) W/S Scheme, , Dist. - Nadia. NIET NO.- 31 of EE/EMD of 2022-23 (Sl. No.- 02)</t>
   </si>
   <si>
     <t>ORD/001771/2022-2023</t>
   </si>
   <si>
     <t>1121/EMD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>15/04/2023</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
-  </si>
-[...37 lines deleted...]
-    <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
     <t>Renovation work at Chandpur Head Work Site &amp; 2nd tube well under Chandpur Piped Water Supply Scheme at Krishnagar-I Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia</t>
   </si>
   <si>
     <t>ORD/000341/2024-2025</t>
   </si>
   <si>
     <t>1056/AE-I/NACD-II</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>18/01/2025</t>
   </si>
   <si>
     <t>TOTAN DAS</t>
   </si>
   <si>
     <t>Renovation of Arsenic cum Iron treatment Plant of Chandpur PWSS (Capacity- 30 m3/hr) and ancillary works of Krishnagar-I Block under Nadia Arsenic Civil Division-II P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000198/2023-2024</t>
   </si>
@@ -853,57 +853,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>9.28</v>
+        <v>71.49</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.28</v>
+        <v>71.48</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>99.98</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -914,334 +914,334 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>71.49</v>
+        <v>9.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>71.48</v>
+        <v>9.28</v>
       </c>
       <c r="R4" s="4">
-        <v>99.98</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>5</v>
       </c>
       <c r="Q5" s="4">
         <v>5</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>65.68</v>
+        <v>7.31</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.87</v>
+        <v>7.12</v>
       </c>
       <c r="R6" s="4">
-        <v>8.94</v>
+        <v>97.36</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>7.31</v>
+        <v>5.9</v>
       </c>
       <c r="Q7" s="4">
-        <v>7.12</v>
+        <v>5.9</v>
       </c>
       <c r="R7" s="4">
-        <v>97.36</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>5.9</v>
+        <v>65.68</v>
       </c>
       <c r="Q8" s="4">
-        <v>5.9</v>
+        <v>5.87</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>8.94</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>4.27</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
@@ -1258,51 +1258,51 @@
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>79.46</v>
       </c>
       <c r="Q10" s="4">
         <v>74.11</v>
       </c>
       <c r="R10" s="4">
         <v>93.27</v>
       </c>
@@ -1319,51 +1319,51 @@
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>0.77</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>