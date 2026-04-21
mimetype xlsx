--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -904,54 +904,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>111.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>111.18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -965,54 +965,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.93</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1307,54 +1307,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P10" s="4">
         <v>51.46</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>40.46</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>78.62</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1368,54 +1368,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P11" s="4">
         <v>6.11</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>6.11</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1425,54 +1425,54 @@
       </c>
       <c r="H12" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P12" s="4">
         <v>65.68</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.87</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>8.94</v>
       </c>
       <c r="S12" s="4">
         <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1699,54 +1699,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>889.28</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>168.55</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>18.95</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>