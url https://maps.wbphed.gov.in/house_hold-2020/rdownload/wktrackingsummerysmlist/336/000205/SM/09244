--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -245,99 +245,78 @@
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>15/04/2023</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000004/2021-2022</t>
   </si>
   <si>
     <t>955/NACD-II</t>
   </si>
   <si>
     <t>14/12/2021</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction and installation of MANIFOLD and allied works at OHR site under Damodarkhali Piped Water Supply Scheme in Krishnagar-I Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
-[...2 lines deleted...]
-    <t>Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+    <t>Jungle cutting at Mahatpur,Patharghata,Baliadanga,Helenchi Zone-III,Joyghata and Damodarkhali Piped Water Supply Scheme in different blocks under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000122/2024-2025</t>
+  </si>
+  <si>
+    <t>820/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>BABA LOKNATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Renovation of Arsenic cum Iron treatment Plant of Damodarkhali PWSS (Capacity- 56 m3/hr) and ancillary works of Baruihuda W/S Scheme at Krishnagar-I Block under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
-  </si>
-[...40 lines deleted...]
-    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
   </si>
   <si>
     <t>ORD/000328/2023-2024</t>
   </si>
   <si>
     <t>37/NACD-II</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -741,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1519,247 +1498,186 @@
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="J14" s="13" t="s">
+      <c r="K14" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>19.1</v>
+        <v>0.16</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>6.93</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I15" s="13" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="4">
-        <v>0.16</v>
+        <v>100.41</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>20.2</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>20.12</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...18 lines deleted...]
-      <c r="H16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>870.19</v>
+      </c>
+      <c r="P16" s="8">
+        <v>188.76</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>21.69</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>