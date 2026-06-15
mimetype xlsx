--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,71 @@
     <t>BABA LOKNATH ENTERPRISE</t>
   </si>
   <si>
     <t>Renovation of Arsenic cum Iron treatment Plant of Damodarkhali PWSS (Capacity- 56 m3/hr) and ancillary works of Baruihuda W/S Scheme at Krishnagar-I Block under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000328/2023-2024</t>
   </si>
   <si>
     <t>37/NACD-II</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Damodarkhali Piped Water Supply Scheme in Krishnagar-I Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000065/2024-2025</t>
+  </si>
+  <si>
+    <t>711/NACD-II</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>21/06/2026</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1597,87 +1618,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="4">
         <v>100.41</v>
       </c>
       <c r="Q15" s="4">
         <v>20.2</v>
       </c>
       <c r="R15" s="4">
         <v>20.12</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P16" s="4">
+        <v>19.1</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>889.28</v>
+      </c>
+      <c r="P17" s="8">
+        <v>188.76</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>21.23</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>