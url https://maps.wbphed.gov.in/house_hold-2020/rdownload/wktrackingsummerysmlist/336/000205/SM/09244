--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,270 +89,270 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA FOR DAMODARKHALI WATER SUPPLY SCHEME IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
   </si>
   <si>
     <t>SM/09244</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) &amp; also construction of Soak Pit at Damodarkhali W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000029/2021-2022</t>
+  </si>
+  <si>
+    <t>522/NACD-II</t>
+  </si>
+  <si>
+    <t>14/06/2021</t>
+  </si>
+  <si>
+    <t>29/07/2021</t>
+  </si>
+  <si>
+    <t>SHYAMAL SHIL</t>
+  </si>
+  <si>
+    <t>Continuation work order for Providing Functional House Hold Tap Connection (Phase-I) including supply of 15 mm dia PVC pipe of average length of 15 mtr, 10 mm dia gun-Metal ferrule, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or daaged line repair) &amp; also construction of Soak Pit at Damodarkhali W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000141/2021-2022</t>
+  </si>
+  <si>
+    <t>569/NACD-II</t>
+  </si>
+  <si>
+    <t>14/07/2021</t>
+  </si>
+  <si>
+    <t>28/08/2021</t>
+  </si>
+  <si>
     <t>Providing Functional House Hold Tap Connection including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (As required size), 15 mm dia Bib cock etc all complete including newly added pipeline (parallel or extension or damaged line repair) at Damodarkhali W/s Scheme in Nadia District under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000193/2021-2022</t>
   </si>
   <si>
     <t>985/NACD-II</t>
   </si>
   <si>
     <t>27/12/2021</t>
   </si>
   <si>
     <t>27/03/2022</t>
   </si>
   <si>
     <t>SUPRITI ENTERPRISE</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000004/2021-2022</t>
+  </si>
+  <si>
+    <t>955/NACD-II</t>
+  </si>
+  <si>
+    <t>14/12/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Change of Media of AIRP at Damodarkhali H/W site under Damodarkhali W/S scheme under Nadia Arsenic Civil Division-II, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000093/2022-2023</t>
   </si>
   <si>
     <t>36/AE-I/NACD-II</t>
   </si>
   <si>
     <t>02/05/2022</t>
   </si>
   <si>
     <t>12/05/2022</t>
   </si>
   <si>
     <t>RUPALI ELECTRONICS</t>
   </si>
   <si>
+    <t>SUPPLY OF MATERIALS FOR THANAPARA,DAMODARKHALI,MADHABPUR AND BALIADANGA W/S. SCHEME UNDER NADIA ARSENIC CIVIL DIVISION-II,PHE DTE.</t>
+  </si>
+  <si>
+    <t>VCH/000646/2021-2022</t>
+  </si>
+  <si>
+    <t>07/01/2022</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E DTE.</t>
+  </si>
+  <si>
     <t>RESOURCE PAYMENT DAMODARKHALI</t>
   </si>
   <si>
     <t>VCH/000888/2021-2022</t>
   </si>
   <si>
     <t>26/03/2022</t>
   </si>
   <si>
-    <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E DTE.</t>
-[...1 lines deleted...]
-  <si>
     <t>OUTSTANDING BILL PAYMENT FOR SUPPLY OF MATERIALS FOR THANAPARA, DAMODARKHALI, MADHABPUR, BALIADANGA AS FRAMED BY RESOURCE DIVISION PHE DTE.</t>
   </si>
   <si>
     <t>VCH/000643/2021-2022</t>
   </si>
   <si>
     <t>05/01/2022</t>
   </si>
   <si>
+    <t>VCH/000889/2021-2022</t>
+  </si>
+  <si>
     <t>Outstanding as framed by Resource Division for supply of materials for augmentation/retrofitting of Thanapara, Damodarkhali &amp; Madhabpur under Nadia Arsenic Civil Division-II, PHE dte.</t>
   </si>
   <si>
     <t>VCH/000718/2021-2022</t>
   </si>
   <si>
     <t>212, 213, 214</t>
   </si>
   <si>
     <t>18/01/2022</t>
   </si>
   <si>
-    <t>VCH/000889/2021-2022</t>
-[...43 lines deleted...]
-  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under HELENCHI (Z-I, Z-II, Z-III) (Block- Krishnaganj ) AND BANSBERIA,CHANDPUR &amp; DAMODARKHALI (Block- Krishnagar I) W/S Scheme, , Dist. - Nadia. NIET NO.- 31 of EE/EMD of 2022-23 (Sl. No.- 02)</t>
   </si>
   <si>
     <t>ORD/001771/2022-2023</t>
   </si>
   <si>
     <t>1121/EMD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>15/04/2023</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Damodarkhali Piped Water Supply Scheme in Krishnagar-I Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000065/2024-2025</t>
+  </si>
+  <si>
+    <t>711/NACD-II</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>21/06/2026</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Renovation of Arsenic cum Iron treatment Plant of Damodarkhali PWSS (Capacity- 56 m3/hr) and ancillary works of Baruihuda W/S Scheme at Krishnagar-I Block under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000328/2023-2024</t>
+  </si>
+  <si>
+    <t>37/NACD-II</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
   </si>
   <si>
     <t>Jungle cutting at Mahatpur,Patharghata,Baliadanga,Helenchi Zone-III,Joyghata and Damodarkhali Piped Water Supply Scheme in different blocks under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000122/2024-2025</t>
   </si>
   <si>
     <t>820/AE-I/NACD-II</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>BABA LOKNATH ENTERPRISE</t>
-  </si>
-[...43 lines deleted...]
-    <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -901,57 +901,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>111.19</v>
+        <v>51.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>111.18</v>
+        <v>40.46</v>
       </c>
       <c r="R3" s="4">
-        <v>99.99</v>
+        <v>78.62</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -959,672 +959,672 @@
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>4.93</v>
+        <v>6.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.93</v>
+        <v>6.11</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>20.38</v>
+        <v>111.19</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>111.18</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="L6" s="4"/>
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>143.43</v>
+        <v>64.9</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>124.39</v>
+        <v>4.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>33.72</v>
+        <v>143.43</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="L9" s="4"/>
+        <v>60</v>
+      </c>
+      <c r="L9" s="4">
+        <v>257</v>
+      </c>
       <c r="M9" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="P9" s="4">
-        <v>143.43</v>
+        <v>20.38</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>51.46</v>
+        <v>143.43</v>
       </c>
       <c r="Q10" s="4">
-        <v>40.46</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>78.62</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L11" s="4">
+        <v>256</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="P11" s="4">
-        <v>6.11</v>
+        <v>33.72</v>
       </c>
       <c r="Q11" s="4">
-        <v>6.11</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="P12" s="4">
-        <v>65.68</v>
+        <v>124.39</v>
       </c>
       <c r="Q12" s="4">
-        <v>5.87</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>8.94</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P13" s="4">
-        <v>64.9</v>
+        <v>65.68</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.87</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>8.94</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="P14" s="4">
-        <v>0.16</v>
+        <v>19.1</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>6.93</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="4">
         <v>100.41</v>
       </c>
       <c r="Q15" s="4">
         <v>20.2</v>
       </c>
@@ -1641,78 +1641,78 @@
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="4">
-        <v>19.1</v>
+        <v>0.16</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>6.93</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>