--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -221,78 +221,111 @@
   <si>
     <t>Supply of Argan (XL) Cylinder for running ICP-MS &amp; IC at Kalyani State Referral Laboratory under Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000011/2024-2025</t>
   </si>
   <si>
     <t>191/AE-I/NAD-I</t>
   </si>
   <si>
     <t>Continuation work for "Operation, Analysis, Application support &amp; Training for Triple Quadrupole GC-MS/MS system by engaging Resource Person/s for Pesticide Residue Analysis of Water at Haringhata Water Treatment Plant Laboratory in Nadia District under The Executive Engineer, Nadia Arsenic Division-I, PHE Dte, Government of West Bengal for a period of six (6) months. (w.e.f. 03/03/2024 to 02/09/2024)"</t>
   </si>
   <si>
     <t>ORD/000334/2023-2024</t>
   </si>
   <si>
     <t>103/AE-I/NAD-I</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>01/09/2024</t>
   </si>
   <si>
-    <t>Operation , analysis , Application support, training and maintenance and service of GC- MS/MS System including engagement of resource personnel at Kalyani State Referral Laboratory under Nadia Arsenic Division-I, PHE Dte (WEF- 01/01/2025 to 31/12/2025)</t>
-[...13 lines deleted...]
-  <si>
     <t>Continuous monitoring and testing of water samples by supply of Chemical References and Consumable Gases (As and When Required) for analysing of water samples by ICPMS &amp; GCMS at Kalyani State Referral Laboratory under Nadia Arsenic Division-I,PHE Dte for period of 1 Year. (Sl. NO. 01)</t>
   </si>
   <si>
     <t>ORD/000185/2025-2026</t>
   </si>
   <si>
     <t>1200/NAD-I</t>
   </si>
   <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>18/11/2026</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Deployment of Laboratory Personal at the laboratory under Haringhata WTP (Sub-district laboratory for Prandhara) at Kalyani, Nadia. (Period from 01.10.2024 to 31.03.2025)</t>
+  </si>
+  <si>
+    <t>ORD/000114/2024-2025</t>
+  </si>
+  <si>
+    <t>254/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>DULAL MAJUMDER</t>
+  </si>
+  <si>
+    <t>Continuation work for 6(Six) months maintenance contract (only service &amp; preventative maintenance along with software support) after expiry of one year performance warranty of the offered system at Haringhata water Treatment Plant Laboratory in Nadia District under The Executive Engineer, Nadia Arsenic Division-I, P.H.E. Dte. Government of West Bengal. (Period from 1/07/2024 to 31/12/2024)</t>
+  </si>
+  <si>
+    <t>ORD/000019/2024-2025</t>
+  </si>
+  <si>
+    <t>203/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>Continuation work for "Operation, Analysis, Application support &amp; Training for Triple Quadrupole GC-MS/MS system by engaging Resource Person/s for Pesticide Residue Analysis of Water at Haringhata Water Treatment Plant Laboratory in Nadia District under The Executive Engineer, Nadia Arsenic Division-I, PHE Dte, Government of West Bengal for a period of six (4) months. (w.e.f. 03/09/2024 to 31/12/2024)"</t>
+  </si>
+  <si>
+    <t>ORD/000061/2024-2025</t>
+  </si>
+  <si>
+    <t>241/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>02/09/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1368,183 +1401,305 @@
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>11.38</v>
+        <v>16.15</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="P13" s="4">
-        <v>16.15</v>
+        <v>3.83</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P14" s="4">
+        <v>2.1</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P15" s="4">
+        <v>2.25</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>49.97</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>