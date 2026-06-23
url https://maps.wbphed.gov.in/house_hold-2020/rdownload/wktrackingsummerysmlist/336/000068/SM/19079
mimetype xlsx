--- v3 (2026-04-05)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,122 @@
     <t>ORD/000019/2024-2025</t>
   </si>
   <si>
     <t>203/AE-I/NAD-I</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>Continuation work for "Operation, Analysis, Application support &amp; Training for Triple Quadrupole GC-MS/MS system by engaging Resource Person/s for Pesticide Residue Analysis of Water at Haringhata Water Treatment Plant Laboratory in Nadia District under The Executive Engineer, Nadia Arsenic Division-I, PHE Dte, Government of West Bengal for a period of six (4) months. (w.e.f. 03/09/2024 to 31/12/2024)"</t>
   </si>
   <si>
     <t>ORD/000061/2024-2025</t>
   </si>
   <si>
     <t>241/AE-I/NAD-I</t>
   </si>
   <si>
     <t>02/09/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>Acceptance &amp; Workorder Continuous monitoring and testing of water samples by supply of Chemical References and Consumable Gases (As and When Required) for analysing of water samples by ICMS-IC &amp; GCMS at Kalyani State Referral Laboratory under Nadia Arsenic Division-I,PHE Dte for period of 1 Year. (1.09.24 to 31.08.25)</t>
+  </si>
+  <si>
+    <t>ORD/000075/2024-2025</t>
+  </si>
+  <si>
+    <t>1284/NAD-I</t>
+  </si>
+  <si>
+    <t>13/08/2024</t>
+  </si>
+  <si>
+    <t>13/08/2025</t>
+  </si>
+  <si>
+    <t>Supply of different Certified Reference Material (CRM) etc for maintaining Quality Standard as per ISO:17025-2017 at Kalyani State Referral Laboratory under Nadia Arsenic Division-I, PHE Dte. (Sl. No. ¿ 01)</t>
+  </si>
+  <si>
+    <t>ORD/000179/2024-2025</t>
+  </si>
+  <si>
+    <t>348/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Deployment of Laboratory Personal at the laboratory under Haringhata WTP (Sub-district laboratory for Prandhara) at Kalyani, Nadia. (Period from 01.04.2024 to 30.09.2024)</t>
+  </si>
+  <si>
+    <t>ORD/000018/2024-2025</t>
+  </si>
+  <si>
+    <t>130/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Deployment of Laboratory Personal at the laboratory under Haringhata WTP (Sub-district laboratory for Prandhara) at Kalyani, Nadia. (Period from 01.04.2025 to 30.09.2025)</t>
+  </si>
+  <si>
+    <t>ORD/000272/2024-2025</t>
+  </si>
+  <si>
+    <t>54/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>24/03/2025</t>
+  </si>
+  <si>
+    <t>23/09/2025</t>
+  </si>
+  <si>
+    <t>Operation , analysis , Application support, training and maintenance and service of GC- MS/MS System including engagement of resource personnel at Kalyani State Referral Laboratory under Nadia Arsenic Division-I, PHE Dte (WEF- 01/01/2025 to 31/12/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000190/2024-2025</t>
+  </si>
+  <si>
+    <t>2270/NAD-I</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>06/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +786,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -877,54 +949,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -938,54 +1010,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>0.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -999,54 +1071,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>2.1</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.1</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1060,54 +1132,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>0.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1121,54 +1193,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>4.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.63</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1182,54 +1254,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>0.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1243,54 +1315,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P9" s="4">
         <v>10.43</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>10.17</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.51</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1304,54 +1376,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P10" s="4">
         <v>0.98</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1365,54 +1437,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P11" s="4">
         <v>3.46</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.46</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1483,54 +1555,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P13" s="4">
         <v>3.83</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.83</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1619,87 +1691,392 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P15" s="4">
         <v>2.25</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B16" s="7"/>
-[...15 lines deleted...]
-      <c r="P16" s="8">
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P16" s="4">
+        <v>16.23</v>
+      </c>
+      <c r="Q16" s="4">
         <v>0</v>
       </c>
-      <c r="Q16" s="8">
+      <c r="R16" s="4">
         <v>0</v>
       </c>
-      <c r="R16" s="8"/>
-      <c r="S16" s="8"/>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="R17" s="4">
+        <v>100</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P18" s="4">
+        <v>3.83</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>3.62</v>
+      </c>
+      <c r="R18" s="4">
+        <v>94.61</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P19" s="4">
+        <v>3.83</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P20" s="4">
+        <v>11.38</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>86.2</v>
+      </c>
+      <c r="P21" s="8">
+        <v>33.78</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>39.19</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>