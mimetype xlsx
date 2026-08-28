--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,315 +89,315 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Division I</t>
   </si>
   <si>
     <t>Operational charges of Kalyani State Referral Laboratory under Nadia Arsenic Division-I , PHE Dte, related to Water Quality Monitoring &amp; Surveillance under Jal Jeevan Mission</t>
   </si>
   <si>
     <t>SM/19079</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Supply of Chemical and reagents at water testing laboratory at Haringhata WTP under Nadia Arsenic Division-I, PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000265/2023-2024</t>
+  </si>
+  <si>
+    <t>538/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>BHARATI CHEMICALS &amp; SCIENTIFIC WORKS</t>
+  </si>
+  <si>
     <t>Supply of glassware and consumable at water testing laboratory at Haringhata WTP under Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000262/2023-2024</t>
   </si>
   <si>
     <t>536/AE-I/NAD-I</t>
   </si>
   <si>
-    <t>11/12/2023</t>
-[...16 lines deleted...]
-  <si>
     <t>Continuation work for 6(Six) months maintenance contract (only service &amp; preventative maintenance along with software support) after expiry of one year performance warranty of the offered system at Haringhata water Treatment Plant Laboratory in Nadia District under The Executive Engineer, Nadia Arsenic Division-I, P.H.E. Dte. Government of West Bengal. (Period from 1/1/2024 to 30/06/2024)</t>
   </si>
   <si>
     <t>ORD/000286/2023-2024</t>
   </si>
   <si>
     <t>551/AE-I/NAD-I</t>
   </si>
   <si>
     <t>27/12/2023</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>Supply of different chemical and accessories for Haringhata WTP Water Testing Laboratory (Prandhara) under Nadia Arsenic Division-I, P.H.E. Dte. (Sl. No. 03)</t>
   </si>
   <si>
     <t>ORD/000291/2023-2024</t>
   </si>
   <si>
     <t>29/AE-I/NAD-I</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
+    <t>Renovation of existing laboratory room for installation of ICPMS &amp; IC including sample preparation room and Gas cylinder storage room &amp; UPS room along with allied electrical and sanitary works at Kalyani State Referral Laboratory under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000297/2023-2024</t>
+  </si>
+  <si>
+    <t>168/NAD-I</t>
+  </si>
+  <si>
+    <t>07/02/2024</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
     <t>Supply and installation of LED Sign Board along with other allied electrical works at Kalyani State Referral Laboratory under Nadia Arsenic Division-I, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000300/2023-2024</t>
   </si>
   <si>
     <t>91/AE-I/NAD-I</t>
   </si>
   <si>
-    <t>22/02/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>23/03/2024</t>
   </si>
   <si>
-    <t>TARUN KUMAR BHATTACHARYA</t>
+    <t>Continuation work for "Operation, Analysis, Application support &amp; Training for Triple Quadrupole GC-MS/MS system by engaging Resource Person/s for Pesticide Residue Analysis of Water at Haringhata Water Treatment Plant Laboratory in Nadia District under The Executive Engineer, Nadia Arsenic Division-I, PHE Dte, Government of West Bengal for a period of six (6) months. (w.e.f. 03/03/2024 to 02/09/2024)"</t>
+  </si>
+  <si>
+    <t>ORD/000334/2023-2024</t>
+  </si>
+  <si>
+    <t>103/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>01/09/2024</t>
+  </si>
+  <si>
+    <t>Continuation work for 6(Six) months maintenance contract (only service &amp; preventative maintenance along with software support) after expiry of one year performance warranty of the offered system at Haringhata water Treatment Plant Laboratory in Nadia District under The Executive Engineer, Nadia Arsenic Division-I, P.H.E. Dte. Government of West Bengal. (Period from 1/07/2024 to 31/12/2024)</t>
+  </si>
+  <si>
+    <t>ORD/000019/2024-2025</t>
+  </si>
+  <si>
+    <t>203/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>Supply of Argan (XL) Cylinder for running ICP-MS &amp; IC at Kalyani State Referral Laboratory under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000011/2024-2025</t>
+  </si>
+  <si>
+    <t>191/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>06/07/2024</t>
   </si>
   <si>
     <t>Supply of Chemical &amp; Certified Reference Materials at Kalyani State Laboratory under Nadua Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000013/2024-2025</t>
   </si>
   <si>
     <t>193/AE-I/NAD-I</t>
   </si>
   <si>
-    <t>21/06/2024</t>
-[...38 lines deleted...]
-    <t>01/09/2024</t>
+    <t>Continuation Work Order for Deployment of Laboratory Personal at the laboratory under Haringhata WTP (Sub-district laboratory for Prandhara) at Kalyani, Nadia. (Period from 01.04.2024 to 30.09.2024)</t>
+  </si>
+  <si>
+    <t>ORD/000018/2024-2025</t>
+  </si>
+  <si>
+    <t>130/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>DULAL MAJUMDER</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Deployment of Laboratory Personal at the laboratory under Haringhata WTP (Sub-district laboratory for Prandhara) at Kalyani, Nadia. (Period from 01.10.2024 to 31.03.2025)</t>
+  </si>
+  <si>
+    <t>ORD/000114/2024-2025</t>
+  </si>
+  <si>
+    <t>254/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for "Operation, Analysis, Application support &amp; Training for Triple Quadrupole GC-MS/MS system by engaging Resource Person/s for Pesticide Residue Analysis of Water at Haringhata Water Treatment Plant Laboratory in Nadia District under The Executive Engineer, Nadia Arsenic Division-I, PHE Dte, Government of West Bengal for a period of six (4) months. (w.e.f. 03/09/2024 to 31/12/2024)"</t>
+  </si>
+  <si>
+    <t>ORD/000061/2024-2025</t>
+  </si>
+  <si>
+    <t>241/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>02/09/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>Acceptance &amp; Workorder Continuous monitoring and testing of water samples by supply of Chemical References and Consumable Gases (As and When Required) for analysing of water samples by ICMS-IC &amp; GCMS at Kalyani State Referral Laboratory under Nadia Arsenic Division-I,PHE Dte for period of 1 Year. (1.09.24 to 31.08.25)</t>
+  </si>
+  <si>
+    <t>ORD/000075/2024-2025</t>
+  </si>
+  <si>
+    <t>1284/NAD-I</t>
+  </si>
+  <si>
+    <t>13/08/2024</t>
+  </si>
+  <si>
+    <t>13/08/2025</t>
+  </si>
+  <si>
+    <t>Supply of different Certified Reference Material (CRM) etc for maintaining Quality Standard as per ISO:17025-2017 at Kalyani State Referral Laboratory under Nadia Arsenic Division-I, PHE Dte. (Sl. No. ¿ 01)</t>
+  </si>
+  <si>
+    <t>ORD/000179/2024-2025</t>
+  </si>
+  <si>
+    <t>348/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
   </si>
   <si>
     <t>Continuous monitoring and testing of water samples by supply of Chemical References and Consumable Gases (As and When Required) for analysing of water samples by ICPMS &amp; GCMS at Kalyani State Referral Laboratory under Nadia Arsenic Division-I,PHE Dte for period of 1 Year. (Sl. NO. 01)</t>
   </si>
   <si>
     <t>ORD/000185/2025-2026</t>
   </si>
   <si>
     <t>1200/NAD-I</t>
   </si>
   <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>18/11/2026</t>
   </si>
   <si>
-    <t>Continuation Work Order for Deployment of Laboratory Personal at the laboratory under Haringhata WTP (Sub-district laboratory for Prandhara) at Kalyani, Nadia. (Period from 01.10.2024 to 31.03.2025)</t>
-[...86 lines deleted...]
-    <t>01/04/2024</t>
+    <t>Operation , analysis , Application support, training and maintenance and service of GC- MS/MS System including engagement of resource personnel at Kalyani State Referral Laboratory under Nadia Arsenic Division-I, PHE Dte (WEF- 01/01/2025 to 31/12/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000190/2024-2025</t>
+  </si>
+  <si>
+    <t>2270/NAD-I</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>06/01/2026</t>
   </si>
   <si>
     <t>Continuation Work Order for Deployment of Laboratory Personal at the laboratory under Haringhata WTP (Sub-district laboratory for Prandhara) at Kalyani, Nadia. (Period from 01.04.2025 to 30.09.2025)</t>
   </si>
   <si>
     <t>ORD/000272/2024-2025</t>
   </si>
   <si>
     <t>54/AE-I/NAD-I</t>
   </si>
   <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>23/09/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>06/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -946,54 +946,54 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.95</v>
+        <v>0.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.95</v>
+        <v>0.97</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
@@ -1007,54 +1007,54 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>0.97</v>
+        <v>0.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.97</v>
+        <v>0.95</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
@@ -1190,361 +1190,365 @@
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>4.83</v>
+        <v>10.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.82</v>
+        <v>10.17</v>
       </c>
       <c r="R7" s="4">
-        <v>99.63</v>
+        <v>97.51</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="P8" s="4">
-        <v>0.95</v>
+        <v>4.83</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.95</v>
+        <v>4.82</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>99.63</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>10.43</v>
+        <v>3.46</v>
       </c>
       <c r="Q9" s="4">
-        <v>10.17</v>
+        <v>3.46</v>
       </c>
       <c r="R9" s="4">
-        <v>97.51</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>0.98</v>
+        <v>2.1</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.98</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>3.46</v>
+        <v>0.98</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.46</v>
+        <v>0.98</v>
       </c>
       <c r="R11" s="4">
         <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>16.15</v>
+        <v>0.95</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
@@ -1555,414 +1559,410 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P13" s="4">
         <v>3.83</v>
       </c>
       <c r="Q13" s="4">
-        <v>3.83</v>
+        <v>3.62</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>94.61</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="P14" s="4">
-        <v>2.1</v>
+        <v>3.83</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3.83</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P15" s="4">
         <v>2.25</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P16" s="4">
         <v>16.23</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P17" s="4">
         <v>0.96</v>
       </c>
       <c r="Q17" s="4">
         <v>0.96</v>
       </c>
       <c r="R17" s="4">
         <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>79</v>
+        <v>32</v>
       </c>
       <c r="P18" s="4">
-        <v>3.83</v>
+        <v>16.15</v>
       </c>
       <c r="Q18" s="4">
-        <v>3.62</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>94.61</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>79</v>
+        <v>32</v>
       </c>
       <c r="P19" s="4">
-        <v>3.83</v>
+        <v>11.38</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
@@ -1976,54 +1976,54 @@
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="P20" s="4">
-        <v>11.38</v>
+        <v>3.83</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>114</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>