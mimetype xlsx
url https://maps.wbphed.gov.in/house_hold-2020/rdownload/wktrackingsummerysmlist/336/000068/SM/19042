--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -257,51 +257,51 @@
   <si>
     <t>1167/NAD-I</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>RTOR000031/2023-2024</t>
   </si>
   <si>
     <t>276/NAD-I</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>Augmentation of Water Treatment Plant, Intake &amp; Rising Main for Surface Water Based Piped Water Supply Scheme including augmentation, laying &amp; construction of various components like Laying Distribution System, OHR including Soil Test, Repairing of pump house, staff quarter, chlorination room, boundary wall etc., approach road &amp; road restoration etc. for 26 Nos. distribution zone for Haringhata &amp; Chakdah (Part) in Haringhata &amp; Chakdah Block of Nadia District under Nadia Arsenic Division-I, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000279/2023-2024</t>
   </si>
   <si>
     <t>2730/NAD-I</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>31/10/2025</t>
   </si>
   <si>
     <t>G.B. CONSTRUCTION &amp; UMWELT JV</t>
   </si>
   <si>
     <t>Shifting and relaying of distribution pipeline under Haringhata-Chakdah(P) Zone-III from pond side to inner location for preventing bacteriological contamination of distribution water and providing secondary chlorination system and including internal electrification and yard lighting at all the 13 (thirteen) nos of existing zones of Surface Water based water supply schemes for Haringhata &amp; Chakdah (Part) under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 02)</t>
   </si>
   <si>
     <t>ORD/000248/2024-2025</t>
   </si>
   <si>
     <t>2804/NAD-I</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>Augmentation of WTP &amp; Intake in all respect along with ancillary works to make all the units, SCADA compatible all complete at Chakdah WTP under Augmentation of Chakdah Part &amp; Haringhata &amp; Chakdah (Part) under Nadia Arsenic Division I, PHE Dte. (Sl. NO. 01)</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
@@ -922,54 +922,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>92.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>92.86</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1101,54 +1101,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>95.48</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>95.14</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.65</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1162,54 +1162,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>95.73</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>95.45</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1223,54 +1223,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P8" s="4">
         <v>24.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>24.17</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.53</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1512,54 +1512,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
         <v>10913.55</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2891.16</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>26.49</v>
       </c>
       <c r="S13" s="4">
         <v>3</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1786,54 +1786,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>14616.24</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>3198.78</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>21.89</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>