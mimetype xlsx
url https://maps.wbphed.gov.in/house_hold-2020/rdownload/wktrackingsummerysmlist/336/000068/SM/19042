--- v1 (2026-05-24)
+++ v2 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -257,51 +257,51 @@
   <si>
     <t>1167/NAD-I</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>RTOR000031/2023-2024</t>
   </si>
   <si>
     <t>276/NAD-I</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>Augmentation of Water Treatment Plant, Intake &amp; Rising Main for Surface Water Based Piped Water Supply Scheme including augmentation, laying &amp; construction of various components like Laying Distribution System, OHR including Soil Test, Repairing of pump house, staff quarter, chlorination room, boundary wall etc., approach road &amp; road restoration etc. for 26 Nos. distribution zone for Haringhata &amp; Chakdah (Part) in Haringhata &amp; Chakdah Block of Nadia District under Nadia Arsenic Division-I, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000279/2023-2024</t>
   </si>
   <si>
     <t>2730/NAD-I</t>
   </si>
   <si>
-    <t>31/10/2025</t>
+    <t>02/05/2027</t>
   </si>
   <si>
     <t>G.B. CONSTRUCTION &amp; UMWELT JV</t>
   </si>
   <si>
     <t>Shifting and relaying of distribution pipeline under Haringhata-Chakdah(P) Zone-III from pond side to inner location for preventing bacteriological contamination of distribution water and providing secondary chlorination system and including internal electrification and yard lighting at all the 13 (thirteen) nos of existing zones of Surface Water based water supply schemes for Haringhata &amp; Chakdah (Part) under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 02)</t>
   </si>
   <si>
     <t>ORD/000248/2024-2025</t>
   </si>
   <si>
     <t>2804/NAD-I</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>Augmentation of WTP &amp; Intake in all respect along with ancillary works to make all the units, SCADA compatible all complete at Chakdah WTP under Augmentation of Chakdah Part &amp; Haringhata &amp; Chakdah (Part) under Nadia Arsenic Division I, PHE Dte. (Sl. NO. 01)</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
@@ -327,50 +327,161 @@
     <t>Replacing of old filter media from filter bed and supply, placing by new filter media of different size, Replacing the control chamber of the filter bed , construction of shed over filter bed &amp; installation of SCADA system and ancillary works at HARINGHATA WTP under Augmentation of HARINGHATA &amp; CHAKDAH(Part) under Nadia Arsenic Division I, PHE Dte. (sl.02)</t>
   </si>
   <si>
     <t>ORD/000023/2025-2026</t>
   </si>
   <si>
     <t>96/NAD-I</t>
   </si>
   <si>
     <t>Emergency restoration of UPVC pipeline for functionally of FHTC connections, damaged due to restoration of roads at Nagar Ukhra ¿I &amp; II G.P. at Haringhata Block of Surface Water Based PWSS for Zone-II (Hapania) W/S Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl.no.06)</t>
   </si>
   <si>
     <t>ORD/000063/2024-2025</t>
   </si>
   <si>
     <t>1494/NAD-I</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>RTOR000009/2024-2025</t>
+  </si>
+  <si>
+    <t>2436/NAD-I</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL Quotation for New Service Connection to the Head Work Site of Zone-III-B/1 (Hazrapota) for newly OHR constructing under Surface Water Based Water Supply Scheme under Haringhata &amp; Chakdaha (Part), P.H.E. Dte., Dist.- Nadia. (Application No. 3005358688)</t>
+  </si>
+  <si>
+    <t>BILL/01936/2025-2026</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL NAGARUKHRA CCC</t>
+  </si>
+  <si>
+    <t>WBSEDCL Quotation for New Service Connection to the Head Work Site of Zone-VIII-C (Alaipur) for newly OHR constructing under Surface Water Based Water Supply Scheme under Haringhata &amp; Chakdaha (Part), P.H.E. Dte., Dist.- Nadia. (Application No. 3005392316)</t>
+  </si>
+  <si>
+    <t>BILL/02157/2025-2026</t>
+  </si>
+  <si>
+    <t>09/10/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD (MADANPUR C.C.C)</t>
+  </si>
+  <si>
+    <t>WBSEDCL Quotation for New Service Connection to the Head Work Site of Zone-IX-B (Kalyani) for newly OHR constructing under Surface Water Based Water Supply Scheme under Haringhata &amp; Chakdaha (Part), P.H.E. Dte., Dist.- Nadia. (Application No. 3005314899)</t>
+  </si>
+  <si>
+    <t>BILL/01897/2025-2026</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL KALYANI CCC,</t>
+  </si>
+  <si>
+    <t>WBSEDCL Quotation for New Service Connection to the Head Work Site of Zone-XI-B (Chanduria) for newly OHR constructing under Surface Water Based Water Supply Scheme under Haringhata &amp; Chakdaha (Part), P.H.E. Dte., Dist.- Nadia. (Application No. 3005392091)</t>
+  </si>
+  <si>
+    <t>BILL/02158/2025-2026</t>
+  </si>
+  <si>
+    <t>WBSEDCL Quotation for New Service Connection to the Head Work Site of Zone-VIII-B (Shikarpur) for newly OHR constructing under Surface Water Based Water Supply Scheme under Haringhata &amp; Chakdaha (Part), P.H.E. Dte., Dist.- Nadia. (Application No. 3005392425)</t>
+  </si>
+  <si>
+    <t>BILL/02159/2025-2026</t>
+  </si>
+  <si>
+    <t>WBSEDCL Quotation for New Service Connection to the Head Work Site of Zone-I-B (Haripukuria) for newly OHR constructing under Surface Water Based Water Supply Scheme under Haringhata &amp; Chakdaha (Part), P.H.E. Dte., Dist.- Nadia. (Application No. 3005359394)</t>
+  </si>
+  <si>
+    <t>BILL/01899/2025-2026</t>
+  </si>
+  <si>
+    <t>WBSEDCL SUBARNAPUR C.C.C.</t>
+  </si>
+  <si>
+    <t>WBSEDCL Quotation for New Service Connection to the Head Work Site of Zone-II-C (Simulpukuria) for newly OHR constructing under Surface Water Based Water Supply Scheme under Haringhata &amp; Chakdaha (Part), P.H.E. Dte., Dist.- Nadia. (Application No. 3005358652)</t>
+  </si>
+  <si>
+    <t>BILL/01933/2025-2026</t>
+  </si>
+  <si>
+    <t>WBSEDCL Quotation for New Service Connection to the Head Work Site of Zone-III-C (Sekenderpur) for newly OHR constructing under Surface Water Based Water Supply Scheme under Haringhata &amp; Chakdaha (Part), P.H.E. Dte., Dist.- Nadia. (Application No. 3005345538)</t>
+  </si>
+  <si>
+    <t>BILL/01846/2025-2026</t>
+  </si>
+  <si>
+    <t>WBSEDCL Quotation for New Service Connection to the Head Work Site of Zone-V-B (Parmajdia) for newly OHR constructing under Surface Water Based Water Supply Scheme under Haringhata &amp; Chakdaha (Part), P.H.E. Dte., Dist.- Nadia. (Application No. 3005392379)</t>
+  </si>
+  <si>
+    <t>BILL/02160/2025-2026</t>
+  </si>
+  <si>
+    <t>WBSEDCL Quotation for New Service Connection to the Head Work Site of Zone-X-B (Narayanpur) for newly OHR constructing under Surface Water Based Water Supply Scheme under Haringhata &amp; Chakdaha (Part), P.H.E. Dte., Dist.- Nadia. (Application No. 3005359446)</t>
+  </si>
+  <si>
+    <t>BILL/01901/2025-2026</t>
+  </si>
+  <si>
+    <t>WBSEDCL Quotation for New Service Connection to the Head Work Site of Zone-III-B/2 (Utter Brahamapur) for newly OHR constructing under Surface Water Based Water Supply Scheme under Haringhata &amp; Chakdaha (Part), P.H.E. Dte., Dist.- Nadia. (Application No. 3005358680)</t>
+  </si>
+  <si>
+    <t>BILL/01935/2025-2026</t>
+  </si>
+  <si>
+    <t>New Service connection charges for SILINDA W/S SCHEME</t>
+  </si>
+  <si>
+    <t>BILL/00602/2024-2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL EAST BISHNUPUR CCC</t>
+  </si>
+  <si>
+    <t>WBSEDCL Quotation for New Service Connection to the Head Work Site of Zone-IV-B (Mollaberia) for newly OHR constructing under Surface Water Based Water Supply Scheme under Haringhata &amp; Chakdaha (Part), P.H.E. Dte., Dist.- Nadia. (Application No. 3005359237)</t>
+  </si>
+  <si>
+    <t>BILL/01898/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,51 +870,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1766,87 +1877,859 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="4">
         <v>25.84</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="L18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P18" s="4">
+        <v>40.59</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P19" s="4">
+        <v>10.96</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" s="4"/>
+      <c r="M20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P20" s="4">
+        <v>4.79</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L21" s="4"/>
+      <c r="M21" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="P21" s="4">
+        <v>5.71</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L22" s="4"/>
+      <c r="M22" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P22" s="4">
+        <v>4.17</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L23" s="4"/>
+      <c r="M23" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P23" s="4">
+        <v>8.27</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>0</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L24" s="4"/>
+      <c r="M24" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P24" s="4">
+        <v>9.07</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>0</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L25" s="4"/>
+      <c r="M25" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P25" s="4">
+        <v>5.13</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L26" s="4"/>
+      <c r="M26" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P26" s="4">
+        <v>15.19</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>0</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="L27" s="4"/>
+      <c r="M27" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P27" s="4">
+        <v>7.95</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>0</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L28" s="4"/>
+      <c r="M28" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P28" s="4">
+        <v>7.24</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>0</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L29" s="4"/>
+      <c r="M29" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P29" s="4">
+        <v>3.99</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>0</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L30" s="4"/>
+      <c r="M30" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="P30" s="4">
+        <v>9.91</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>0</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="L31" s="4"/>
+      <c r="M31" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P31" s="4">
+        <v>10.39</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>0</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="14"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="14"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8">
+        <v>14759.6</v>
+      </c>
+      <c r="P32" s="8">
+        <v>3198.78</v>
+      </c>
+      <c r="Q32" s="8">
+        <v>21.67</v>
+      </c>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A32:N32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>