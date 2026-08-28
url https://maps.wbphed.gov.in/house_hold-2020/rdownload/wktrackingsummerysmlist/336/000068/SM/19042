--- v2 (2026-06-24)
+++ v3 (2026-08-28)
@@ -89,290 +89,290 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Division I</t>
   </si>
   <si>
     <t>AUGMENTATION OF SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR HARINGHATA &amp; CHAKDAH (PART) AT CHAKDAHA &amp; HARINGHATA BLOCK UNDER NADIA DISTRICT UBDER NADIA ARSENIC DIVISION-I, P.H.E. DTE.</t>
   </si>
   <si>
     <t>SM/19042</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of Water Treatment Plant, Intake &amp; Rising Main for Surface Water Based Piped Water Supply Scheme including augmentation, laying &amp; construction of various components like Laying Distribution System, OHR including Soil Test, Repairing of pump house, staff quarter, chlorination room, boundary wall etc., approach road &amp; road restoration etc. for 26 Nos. distribution zone for Haringhata &amp; Chakdah (Part) in Haringhata &amp; Chakdah Block of Nadia District under Nadia Arsenic Division-I, PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000279/2023-2024</t>
+  </si>
+  <si>
+    <t>2730/NAD-I</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>02/05/2027</t>
+  </si>
+  <si>
+    <t>G.B. CONSTRUCTION &amp; UMWELT JV</t>
+  </si>
+  <si>
     <t>Preparation of Detailed Project Report (DPR) for Augmentation of Surface Water Based PWSS fo Haringhata &amp; Chakdah (Part) Block at Nadia District under Nadia Arsenic Division-I, P.H.E. Dte.(Sl.no.02)</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000246/2023-2024</t>
   </si>
   <si>
     <t>2614/NAD-I</t>
   </si>
   <si>
     <t>22/11/2023</t>
   </si>
   <si>
-    <t>07/12/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD.</t>
   </si>
   <si>
+    <t>Augmentation work of Clariflocculator-I of Haringhata &amp; Chakdah (Part) WTP (33.39) MLD under JJM in connection with Augmentation of Surface Water Based PWSS for Haringhata &amp; Chakdah (Part) at Chakdah &amp; Haringhata block in the district of Nadia under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000261/2023-2024</t>
+  </si>
+  <si>
+    <t>2699/NAD-I</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>26/12/2023</t>
+  </si>
+  <si>
+    <t>G.B. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Augmentation of different units in connection with augmentation of Surface Based PWSS for Haringhata &amp; Chakdah (Part) under Nadia Arsenic Division-I, P.H.E Dte (sl.03)</t>
+  </si>
+  <si>
+    <t>ORD/000269/2023-2024</t>
+  </si>
+  <si>
+    <t>2610/NAD-I</t>
+  </si>
+  <si>
+    <t>22/12/2023</t>
+  </si>
+  <si>
+    <t>CHOWDHURY &amp; CO.</t>
+  </si>
+  <si>
     <t>Interconnection between outlet pipe of OHR and delivery main at different H/W sites in Haringhata and Chakdah (Part) surface water based PWSS at Haringhata block in connection with JJM under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 03)</t>
   </si>
   <si>
     <t>ORD/000067/2024-2025</t>
   </si>
   <si>
     <t>1710/NAD-I</t>
   </si>
   <si>
     <t>21/10/2024</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Implementation of SCADA system at Intake, WTP and OHR sites of surface based water supply scheme for Haringhata &amp; Chakdah (Part) in the District of Nadia.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000037/2024-2025</t>
   </si>
   <si>
     <t>1523/EMD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>07/12/2024</t>
   </si>
   <si>
-    <t>G.B. CONSTRUCTION</t>
-[...34 lines deleted...]
-  <si>
     <t>Augmentation work of Filter Bed &amp; different units of Haringhata &amp; Chakdah (Part) WTP (33.39 MLD) under JJM in connection with augementation of Surface Water Based W/S Scheme for Haringhata &amp;Chakdah (Part) at Chakdah &amp; Haringhata Block in the didtrict of Nadia under Nadia Arsenic Division - I P. H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000282/2023-2024</t>
   </si>
   <si>
     <t>08/NAD-I</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>28/01/2024</t>
   </si>
   <si>
+    <t>Emergency restoration of UPVC pipeline for functionally of FHTC connections, damaged due to restoration of roads at Nagar Ukhra ¿I &amp; II G.P. at Haringhata Block of Surface Water Based PWSS for Zone-II (Hapania) W/S Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl.no.06)</t>
+  </si>
+  <si>
+    <t>ORD/000063/2024-2025</t>
+  </si>
+  <si>
+    <t>1494/NAD-I</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000007/2024-2025</t>
   </si>
   <si>
     <t>2054/NAD-I</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000008/2024-2025</t>
   </si>
   <si>
     <t>2090/NAD-I</t>
   </si>
   <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>RTOR000004/2024-2025</t>
   </si>
   <si>
     <t>1167/NAD-I</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>RTOR000031/2023-2024</t>
   </si>
   <si>
     <t>276/NAD-I</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
-    <t>Augmentation of Water Treatment Plant, Intake &amp; Rising Main for Surface Water Based Piped Water Supply Scheme including augmentation, laying &amp; construction of various components like Laying Distribution System, OHR including Soil Test, Repairing of pump house, staff quarter, chlorination room, boundary wall etc., approach road &amp; road restoration etc. for 26 Nos. distribution zone for Haringhata &amp; Chakdah (Part) in Haringhata &amp; Chakdah Block of Nadia District under Nadia Arsenic Division-I, PHE Dte</t>
-[...13 lines deleted...]
-  <si>
     <t>Shifting and relaying of distribution pipeline under Haringhata-Chakdah(P) Zone-III from pond side to inner location for preventing bacteriological contamination of distribution water and providing secondary chlorination system and including internal electrification and yard lighting at all the 13 (thirteen) nos of existing zones of Surface Water based water supply schemes for Haringhata &amp; Chakdah (Part) under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 02)</t>
   </si>
   <si>
     <t>ORD/000248/2024-2025</t>
   </si>
   <si>
     <t>2804/NAD-I</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>Augmentation of WTP &amp; Intake in all respect along with ancillary works to make all the units, SCADA compatible all complete at Chakdah WTP under Augmentation of Chakdah Part &amp; Haringhata &amp; Chakdah (Part) under Nadia Arsenic Division I, PHE Dte. (Sl. NO. 01)</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000022/2025-2026</t>
   </si>
   <si>
     <t>97/NAD-I</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>15/08/2025</t>
   </si>
   <si>
     <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Replacing of old filter media from filter bed and supply, placing by new filter media of different size, Replacing the control chamber of the filter bed , construction of shed over filter bed &amp; installation of SCADA system and ancillary works at HARINGHATA WTP under Augmentation of HARINGHATA &amp; CHAKDAH(Part) under Nadia Arsenic Division I, PHE Dte. (sl.02)</t>
   </si>
   <si>
     <t>ORD/000023/2025-2026</t>
   </si>
   <si>
     <t>96/NAD-I</t>
   </si>
   <si>
-    <t>Emergency restoration of UPVC pipeline for functionally of FHTC connections, damaged due to restoration of roads at Nagar Ukhra ¿I &amp; II G.P. at Haringhata Block of Surface Water Based PWSS for Zone-II (Hapania) W/S Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl.no.06)</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000009/2024-2025</t>
   </si>
   <si>
     <t>2436/NAD-I</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>WBSEDCL Quotation for New Service Connection to the Head Work Site of Zone-III-B/1 (Hazrapota) for newly OHR constructing under Surface Water Based Water Supply Scheme under Haringhata &amp; Chakdaha (Part), P.H.E. Dte., Dist.- Nadia. (Application No. 3005358688)</t>
   </si>
   <si>
     <t>BILL/01936/2025-2026</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>WBSEDCL NAGARUKHRA CCC</t>
   </si>
   <si>
     <t>WBSEDCL Quotation for New Service Connection to the Head Work Site of Zone-VIII-C (Alaipur) for newly OHR constructing under Surface Water Based Water Supply Scheme under Haringhata &amp; Chakdaha (Part), P.H.E. Dte., Dist.- Nadia. (Application No. 3005392316)</t>
   </si>
   <si>
     <t>BILL/02157/2025-2026</t>
@@ -419,63 +419,63 @@
   <si>
     <t>WBSEDCL Quotation for New Service Connection to the Head Work Site of Zone-II-C (Simulpukuria) for newly OHR constructing under Surface Water Based Water Supply Scheme under Haringhata &amp; Chakdaha (Part), P.H.E. Dte., Dist.- Nadia. (Application No. 3005358652)</t>
   </si>
   <si>
     <t>BILL/01933/2025-2026</t>
   </si>
   <si>
     <t>WBSEDCL Quotation for New Service Connection to the Head Work Site of Zone-III-C (Sekenderpur) for newly OHR constructing under Surface Water Based Water Supply Scheme under Haringhata &amp; Chakdaha (Part), P.H.E. Dte., Dist.- Nadia. (Application No. 3005345538)</t>
   </si>
   <si>
     <t>BILL/01846/2025-2026</t>
   </si>
   <si>
     <t>WBSEDCL Quotation for New Service Connection to the Head Work Site of Zone-V-B (Parmajdia) for newly OHR constructing under Surface Water Based Water Supply Scheme under Haringhata &amp; Chakdaha (Part), P.H.E. Dte., Dist.- Nadia. (Application No. 3005392379)</t>
   </si>
   <si>
     <t>BILL/02160/2025-2026</t>
   </si>
   <si>
     <t>WBSEDCL Quotation for New Service Connection to the Head Work Site of Zone-X-B (Narayanpur) for newly OHR constructing under Surface Water Based Water Supply Scheme under Haringhata &amp; Chakdaha (Part), P.H.E. Dte., Dist.- Nadia. (Application No. 3005359446)</t>
   </si>
   <si>
     <t>BILL/01901/2025-2026</t>
   </si>
   <si>
+    <t>New Service connection charges for SILINDA W/S SCHEME</t>
+  </si>
+  <si>
+    <t>BILL/00602/2024-2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL EAST BISHNUPUR CCC</t>
+  </si>
+  <si>
     <t>WBSEDCL Quotation for New Service Connection to the Head Work Site of Zone-III-B/2 (Utter Brahamapur) for newly OHR constructing under Surface Water Based Water Supply Scheme under Haringhata &amp; Chakdaha (Part), P.H.E. Dte., Dist.- Nadia. (Application No. 3005358680)</t>
   </si>
   <si>
     <t>BILL/01935/2025-2026</t>
-  </si>
-[...7 lines deleted...]
-    <t>WBSEDCL EAST BISHNUPUR CCC</t>
   </si>
   <si>
     <t>WBSEDCL Quotation for New Service Connection to the Head Work Site of Zone-IV-B (Mollaberia) for newly OHR constructing under Surface Water Based Water Supply Scheme under Haringhata &amp; Chakdaha (Part), P.H.E. Dte., Dist.- Nadia. (Application No. 3005359237)</t>
   </si>
   <si>
     <t>BILL/01898/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1030,963 +1030,963 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>92.86</v>
+        <v>10913.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>92.86</v>
+        <v>2891.16</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>26.49</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>3</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>36.87</v>
+        <v>92.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>92.86</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="E5" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H5" s="13" t="s">
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>592.09</v>
+        <v>95.48</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>95.14</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.65</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>95.48</v>
+        <v>95.73</v>
       </c>
       <c r="Q6" s="4">
-        <v>95.14</v>
+        <v>95.45</v>
       </c>
       <c r="R6" s="4">
-        <v>99.65</v>
+        <v>99.71</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="13" t="s">
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>95.73</v>
+        <v>36.87</v>
       </c>
       <c r="Q7" s="4">
-        <v>95.45</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.71</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>24.29</v>
+        <v>592.09</v>
       </c>
       <c r="Q8" s="4">
-        <v>24.17</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.53</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>112.27</v>
+        <v>24.29</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>24.17</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.53</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>207.24</v>
+        <v>25.84</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>438.24</v>
+        <v>112.27</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>250.42</v>
+        <v>207.24</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>10913.55</v>
+        <v>438.24</v>
       </c>
       <c r="Q13" s="4">
-        <v>2891.16</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>26.49</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="P14" s="4">
-        <v>35.7</v>
+        <v>250.42</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="I15" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="J15" s="13" t="s">
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="P15" s="4">
-        <v>855.87</v>
+        <v>35.7</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="J16" s="13" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="P16" s="4">
-        <v>839.8</v>
+        <v>855.87</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>25.84</v>
+        <v>839.8</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="P18" s="4">
         <v>40.59</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L19" s="4"/>
       <c r="M19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>110</v>
       </c>
@@ -1997,51 +1997,51 @@
         <v>10.96</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>112</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L20" s="4"/>
       <c r="M20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>114</v>
       </c>
@@ -2052,51 +2052,51 @@
         <v>4.79</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L21" s="4"/>
       <c r="M21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>118</v>
       </c>
@@ -2107,51 +2107,51 @@
         <v>5.71</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L22" s="4"/>
       <c r="M22" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>114</v>
       </c>
@@ -2162,51 +2162,51 @@
         <v>4.17</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L23" s="4"/>
       <c r="M23" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>114</v>
       </c>
@@ -2217,51 +2217,51 @@
         <v>8.27</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>124</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L24" s="4"/>
       <c r="M24" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>118</v>
       </c>
@@ -2272,51 +2272,51 @@
         <v>9.07</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>127</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
         <v>128</v>
       </c>
       <c r="L25" s="4"/>
       <c r="M25" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>110</v>
       </c>
@@ -2327,51 +2327,51 @@
         <v>5.13</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>129</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L26" s="4"/>
       <c r="M26" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>118</v>
       </c>
@@ -2382,51 +2382,51 @@
         <v>15.19</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>131</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L27" s="4"/>
       <c r="M27" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>114</v>
       </c>
@@ -2437,51 +2437,51 @@
         <v>7.95</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>133</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L28" s="4"/>
       <c r="M28" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>118</v>
       </c>
@@ -2492,161 +2492,161 @@
         <v>7.24</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>135</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L29" s="4"/>
       <c r="M29" s="4" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="P29" s="4">
-        <v>3.99</v>
+        <v>9.91</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="L30" s="4"/>
       <c r="M30" s="4" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>139</v>
+        <v>111</v>
       </c>
       <c r="P30" s="4">
-        <v>9.91</v>
+        <v>3.99</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>140</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L31" s="4"/>
       <c r="M31" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>118</v>
       </c>