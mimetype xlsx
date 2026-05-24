--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -525,65 +525,50 @@
     <t>6260/EMD</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Laying and repairing of damaged UPVC pipeline of different existing piped water supply schemes under PHED at Ranaghat-I &amp; II Block due to laying of DI Secondary Rising main under Integrated Surface Water Based PWSS For Ranaghat-I &amp; Ranaghat-II Block, including restoration of village roads by Jhama Metal, Rail/National Way Crossing of pipeline, Pipe Carriage and allied works Under Nadia Arsenic Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000174/2024-2025</t>
   </si>
   <si>
     <t>1748/NAD-I</t>
   </si>
   <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>21/07/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>10/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -972,51 +957,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W38"/>
+  <dimension ref="A1:W37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1137,54 +1122,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>57.65</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>57.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -2380,54 +2365,54 @@
       <c r="I24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>108</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P24" s="4">
         <v>3.84</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>3.84</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
@@ -2443,54 +2428,54 @@
       <c r="I25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>115</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P25" s="4">
         <v>17.28</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>17.28</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
@@ -2506,54 +2491,54 @@
       <c r="I26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>108</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P26" s="4">
         <v>4.38</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>97.13</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
@@ -2982,54 +2967,54 @@
       <c r="I34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>115</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>153</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>154</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>155</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>156</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>157</v>
       </c>
       <c r="P34" s="4">
         <v>3770.77</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>809.9</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>21.48</v>
       </c>
       <c r="S34" s="4">
         <v>90</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>23</v>
       </c>
@@ -3045,54 +3030,54 @@
       <c r="I35" s="13" t="s">
         <v>159</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>160</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>161</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>162</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>163</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>164</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>165</v>
       </c>
       <c r="P35" s="4">
         <v>733.62</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>432.78</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>58.99</v>
       </c>
       <c r="S35" s="4">
         <v>53</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>23</v>
       </c>
@@ -3122,146 +3107,87 @@
       </c>
       <c r="N36" s="4" t="s">
         <v>170</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>157</v>
       </c>
       <c r="P36" s="4">
         <v>474.38</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>80</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
-      <c r="A37" s="3">
-[...20 lines deleted...]
-      <c r="H37" s="13" t="s">
+      <c r="A37" s="7" t="s">
         <v>171</v>
       </c>
-      <c r="I37" s="13"/>
-[...27 lines deleted...]
-      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="14"/>
+      <c r="K37" s="8"/>
+      <c r="L37" s="8"/>
+      <c r="M37" s="8"/>
+      <c r="N37" s="8"/>
+      <c r="O37" s="8">
+        <v>8938.76</v>
+      </c>
+      <c r="P37" s="8">
+        <v>1325.69</v>
+      </c>
+      <c r="Q37" s="8">
+        <v>14.83</v>
+      </c>
+      <c r="R37" s="8"/>
+      <c r="S37" s="8"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
-    <row r="38" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A38:N38"/>
+    <mergeCell ref="A37:N37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>