--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -525,50 +525,110 @@
     <t>6260/EMD</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Laying and repairing of damaged UPVC pipeline of different existing piped water supply schemes under PHED at Ranaghat-I &amp; II Block due to laying of DI Secondary Rising main under Integrated Surface Water Based PWSS For Ranaghat-I &amp; Ranaghat-II Block, including restoration of village roads by Jhama Metal, Rail/National Way Crossing of pipeline, Pipe Carriage and allied works Under Nadia Arsenic Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000174/2024-2025</t>
   </si>
   <si>
     <t>1748/NAD-I</t>
   </si>
   <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>21/07/2025</t>
+  </si>
+  <si>
+    <t>TARAPUR BALAGARHGHAT ROAD WITH LINK ROAD TO RAVANBERIA GHAT ROAD AT LINK ROAD PORTION FROM 0.00 KMP TO 0.80 KMP (LHS) AND FROM 0.00 KMP TO 1.100 KMP (RHS) -RESTORATION WORK ARSING OUT OFDAMAGE OF BLACKTOP AND HARD SHOULDER FOR LAYING OF uPVC AND D.I PIPELINE FOR"INTEGRATED SURFACE WATER BASED PWSS FOR RANAGHAT-I AND RANAGHAT-II BLOCK UNDER NADIA ARSENIC DIVISION-I,PHE DTE" UNDER NADIA HIGHWAY DIVISION-II IN THE DISTRICT OF NADIA. 50% OF THE AMOUNT(IST INSTALLMENT) IS RECOMMENDED FOR PAYMENT NOW(VIDE PWD CIRCULAR NO-IM-3/16/90/R/PL DATED-22.03.2023 FILE NO-DPHE-84012/28/2024-EENARSBI SEC-DPHE(COMPUTER NO-1081732)</t>
+  </si>
+  <si>
+    <t>BILL/00584/2024-2025</t>
+  </si>
+  <si>
+    <t>500/PFMS</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, NADIA HIGHWAY DIVISION NO.-II, PW (ROADS) DIRECTORATE.</t>
+  </si>
+  <si>
+    <t>Restoration of Road from NH-34 Begopara Church to Nokari Petrol Pump via coopers Camp.(0.938 KM to 3.800 KM</t>
+  </si>
+  <si>
+    <t>BILL/00553/2024-2025</t>
+  </si>
+  <si>
+    <t>531/PFMS</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, WBSRDA NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>NH-34 to Ravanberia via pyradanga Railway station from 2.195 Kmp to 3.410 Km with crossing -" Restoration work arising out of damage of black top for laying of 200 mm dia DI pipeline under Nadia Arsenic Division-I , P.H.E.Dte" under Nadia Highway Division-II in the district of Nadia *50 % of the amount is recommended (1st installment) for paymeny now ( vide PWD circular no-IM-3/16/90-R/PL Dated - 22.03.2023) * File no- DPHE-84012/28/2024-EENARSDI SEC-DPHE (computer No-1081732)</t>
+  </si>
+  <si>
+    <t>BILL/00586/2024-2025</t>
+  </si>
+  <si>
+    <t>501/PFMS</t>
+  </si>
+  <si>
+    <t>Hanskhali Bagula Duttapulia Road from 34.35 km to 35.00 km- " Restoration work arising out of damage of blacktop for laying of pipeline for integrated surface water based pwss for Ranaghat-I &amp; Ranaghat-II block under Nadia Arsenic Division-I, P.H.E.Dte" under Nadia Highway Division-II in the district of Nadia *50 % of the amount is recommended (1st installment) for paymeny now ( vide PWD circular no-IM-3/16/90-R/PL Dated - 22.03.2023) * File no- DPHE-84012/28/2024-EENARSDI SEC-DPHE (computer No-1081732)</t>
+  </si>
+  <si>
+    <t>BILL/00585/2024-2025</t>
+  </si>
+  <si>
+    <t>499/PFMS</t>
+  </si>
+  <si>
+    <t>Carriage of DI pipes including Pipe carrying structure, road restoration, repair of damaged UPVC pipeline, crossing of pipeline by jack pushing, pathway and allied works related to Integrated Surface Water Based Water Supply Scheme under Ranaghat-I &amp; II Blocks under Nadia Arsenic Division-I, PHE Dte. (Sl. NO. 04)</t>
+  </si>
+  <si>
+    <t>ORD/000111/2025-2026</t>
+  </si>
+  <si>
+    <t>786/NAD-I</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -957,73 +1017,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W37"/>
+  <dimension ref="A1:W42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -3107,87 +3167,386 @@
       </c>
       <c r="N36" s="4" t="s">
         <v>170</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>157</v>
       </c>
       <c r="P36" s="4">
         <v>474.38</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>80</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
-      <c r="A37" s="7" t="s">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H37" s="13" t="s">
         <v>171</v>
       </c>
-      <c r="B37" s="7"/>
-[...22 lines deleted...]
-      <c r="S37" s="8"/>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="P37" s="4">
+        <v>17.83</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>0</v>
+      </c>
+      <c r="R37" s="4">
+        <v>0</v>
+      </c>
+      <c r="S37" s="4">
+        <v>0</v>
+      </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="3">
+        <v>36</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="P38" s="4">
+        <v>24.79</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>0</v>
+      </c>
+      <c r="R38" s="4">
+        <v>0</v>
+      </c>
+      <c r="S38" s="4">
+        <v>0</v>
+      </c>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="3">
+        <v>37</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="O39" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="P39" s="4">
+        <v>10.1</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>0</v>
+      </c>
+      <c r="R39" s="4">
+        <v>0</v>
+      </c>
+      <c r="S39" s="4">
+        <v>0</v>
+      </c>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="3">
+        <v>38</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
+      <c r="K40" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="P40" s="4">
+        <v>12.69</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>0</v>
+      </c>
+      <c r="R40" s="4">
+        <v>0</v>
+      </c>
+      <c r="S40" s="4">
+        <v>0</v>
+      </c>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="3">
+        <v>39</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="N41" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="O41" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="P41" s="4">
+        <v>559.99</v>
+      </c>
+      <c r="Q41" s="4">
+        <v>0</v>
+      </c>
+      <c r="R41" s="4">
+        <v>0</v>
+      </c>
+      <c r="S41" s="4">
+        <v>0</v>
+      </c>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+    </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="14"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="14"/>
+      <c r="K42" s="8"/>
+      <c r="L42" s="8"/>
+      <c r="M42" s="8"/>
+      <c r="N42" s="8"/>
+      <c r="O42" s="8">
+        <v>9564.16</v>
+      </c>
+      <c r="P42" s="8">
+        <v>1325.69</v>
+      </c>
+      <c r="Q42" s="8">
+        <v>13.86</v>
+      </c>
+      <c r="R42" s="8"/>
+      <c r="S42" s="8"/>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A37:N37"/>
+    <mergeCell ref="A42:N42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>