--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -92,543 +92,543 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Ranaghat-I,Ranaghat-II</t>
   </si>
   <si>
     <t>Nadia Arsenic Division I</t>
   </si>
   <si>
     <t>Integrated Surface Water Based PWSS For Ranaghat-I &amp; Ranaghat-II Block Under Nadia Arsenic Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/18257</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Laying of DI Rising Main of Ranaghat I &amp; II Block, Construction of 4 Nos. 100 Cum GLR, 1 No 50 Cum GLR, Construction of 900, 500, 150&amp; 2 Nos. 1500 M3 OHR at Different Location, 6 Nos. Chlorine Room &amp; 5 Nos. Pump House of Integrated Surface Water Based PWSS for Ranaghat-I and Ranaghat-II Block under Nadia Arsenis Division-I P.H.E. Dte (Sl.no.01)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000135/2023-2024</t>
+  </si>
+  <si>
+    <t>1897/NAD-I</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>13/08/2026</t>
+  </si>
+  <si>
+    <t>AMAL DUTTA ROY</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Providing Electro-Mechanical Equipment for 11/0.433 KV Sub-station along with pumping station and disinfection arrangement for GLR-I at Kamgachi under Surface based Water Supply Scheme for Ranaghat-I Block in the District of Nadia.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001685/2023-2024</t>
+  </si>
+  <si>
+    <t>6260/EMD</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Preparation of Detailed Project Report (DPR) for Integrated Surface Water Based PWSS for Ranaghat-I &amp; Ranaghat-II Block at Nadia District under Nadia Arsenic Division-I, P.H.E. Dte. (Sl.no.03)</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000116/2023-2024</t>
   </si>
   <si>
     <t>1610/NAD-I</t>
   </si>
   <si>
     <t>22/06/2023</t>
   </si>
   <si>
     <t>07/07/2023</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD.</t>
   </si>
   <si>
+    <t>Supply of documents for way leave permission from the Eastern Railways authority at 2 nos of locations on Ranaghat-Krishnagar, Ranaghat -Shantipur&amp;Ranaghat-Bongaon Railway track under Intregrated surface Water Based PWSS for Ranaghat-I &amp; II Block under Nadia Arsenic Division-I, PHE Dte. Intersection Name: 1) AV24- AV28 Birnagar Rail Gate) 2) AV61- AV64 Taherpur Rail Gate)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000114/2023-2024</t>
+  </si>
+  <si>
+    <t>309/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>SUMAN CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Name of Work: Supply of documents for way leave permission from the Eastern Railways authority at 9 nos of locations on Ranaghat- Krishnagar, Ranaghat- Shantipur &amp; Ranaghat-Bongaon Railway track under Intregrated Surface Water Based PWSS for Ranaghat-I &amp; II Block under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000236/2023-2024</t>
+  </si>
+  <si>
+    <t>2343/NAD-I</t>
+  </si>
+  <si>
+    <t>03/10/2023</t>
+  </si>
+  <si>
+    <t>28/10/2023</t>
+  </si>
+  <si>
+    <t>SATYABRATA CHAKRABORTY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000003/2023-2024</t>
   </si>
   <si>
     <t>1085/NAD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000008/2023-2024</t>
   </si>
   <si>
     <t>1887/NAD-I</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>RTOR000006/2023-2024</t>
   </si>
   <si>
     <t>1874/NAD-I</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
+    <t>Your Wayleave/Track crossing proposal with application ID ER-SDAH-2023-WL-49 in IR-RBCS is pending for payment.</t>
+  </si>
+  <si>
+    <t>BILL/00191/2023-2024</t>
+  </si>
+  <si>
+    <t>179/PFMS</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>FA &amp; CAO, EASTERN RAILWAY, KOLKATA</t>
+  </si>
+  <si>
+    <t>Your wayleave / Track crossing Proposal with Application ID ER-SDAH-2023-WL-49 in IR-RBCS has been approved in wayleave facility charges under office of the Executive Engineer, Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00278/2023-2024</t>
+  </si>
+  <si>
+    <t>221/PFMS</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>Your wayleave / Track crossing Proposal with Application ID ER-SDAH-2023-WL-73 in IR-RBCS has been approved in wayleave facility charges under office of the Executive Engineer, Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00438/2023-2024</t>
+  </si>
+  <si>
+    <t>345/PFMS</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>Your Wayleave/Track crossing proposal with application ID ER-SDAH-2023-WL-50 in IR-RBCS is pending for payment.</t>
+  </si>
+  <si>
+    <t>BILL/00192/2023-2024</t>
+  </si>
+  <si>
+    <t>178/PFMS</t>
+  </si>
+  <si>
+    <t>Your Wayleave/Track crossing proposal with application ID ER-SDAH-2023-WL-52 in IR-RBCS is pending for payment.</t>
+  </si>
+  <si>
+    <t>BILL/00194/2023-2024</t>
+  </si>
+  <si>
+    <t>177/PFMS</t>
+  </si>
+  <si>
+    <t>Bill for Taherpur flag to Badkulla station railway crossing for JJM works under Office of the Executive Engineer, Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00273/2023-2024</t>
+  </si>
+  <si>
+    <t>220/PFMS</t>
+  </si>
+  <si>
+    <t>Bill for Wayleave/Track crossing proposal with Application ID ER-SDAH-2023-WL-32 in IR-RBCS has been approved in-principle subject to the payment of Wayleave facility.</t>
+  </si>
+  <si>
+    <t>BILL/00131/2023-2024</t>
+  </si>
+  <si>
+    <t>147/PFMS</t>
+  </si>
+  <si>
+    <t>04/07/2023</t>
+  </si>
+  <si>
+    <t>Your wayleave / Track crossing Proposal with Application ID ER-SDAH-2023-WL-75 in IR-RBCS has been approved in wayleave facility charges under office of the Executive Engineer, Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00442/2023-2024</t>
+  </si>
+  <si>
+    <t>349/PFMS</t>
+  </si>
+  <si>
+    <t>Earnest money for new service connection at Ranaghat GLR-1 of integrated surface water based PWSS.</t>
+  </si>
+  <si>
+    <t>BILL/01919/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-126-23-24</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>Your wayleave / Track crossing Proposal with Application ID ER-SDAH-2023-WL-50 in IR-RBCS has been approved in wayleave facility charges under office of the Executive Engineer, Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00279/2023-2024</t>
+  </si>
+  <si>
+    <t>240/PFMS</t>
+  </si>
+  <si>
+    <t>Your wayleave / Track crossing Proposal with Application ID ER-SDAH-2023-WL-74 in IR-RBCS has been approved in wayleave facility charges under office of the Executive Engineer, Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00439/2023-2024</t>
+  </si>
+  <si>
+    <t>346/PFMS</t>
+  </si>
+  <si>
+    <t>Your wayleave / Track crossing Proposal with Application ID ER-SDAH-2023-WL-71 in IR-RBCS has been approved in wayleave facility charges under office of the Executive Engineer, Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00441/2023-2024</t>
+  </si>
+  <si>
+    <t>348/PFMS</t>
+  </si>
+  <si>
+    <t>Shifting of Electric Pole from the proposed GLR Site inside the Campus of water Management Research Station, Begopara (Patuli) Ranaghat-II Block, under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00506/2023-2024</t>
+  </si>
+  <si>
+    <t>396/PFMS</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Your Wayleave/Track crossing proposal with application ID ER-SDAH-2023-WL-51 in IR-RBCS is pending for payment.</t>
+  </si>
+  <si>
+    <t>BILL/00193/2023-2024</t>
+  </si>
+  <si>
+    <t>180/PFMS</t>
+  </si>
+  <si>
+    <t>Your wayleave / Track crossing Proposal with Application ID ER-SDAH-2023-WL-51 has been approved in wayleave facility charges under office of the Executive Engineer, Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00381/2023-2024</t>
+  </si>
+  <si>
+    <t>340/PFMS</t>
+  </si>
+  <si>
+    <t>13/11/2023</t>
+  </si>
+  <si>
+    <t>Your wayleave / Track crossing Proposal with Application ID ER-SDAH-2023-WL-72 in IR-RBCS has been approved in wayleave facility charges under office of the Executive Engineer, Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00440/2023-2024</t>
+  </si>
+  <si>
+    <t>347/PFMS</t>
+  </si>
+  <si>
+    <t>New Service Connection and security deposit for new bulk power supply at Kamgachi Zone-I W/S Scheme.</t>
+  </si>
+  <si>
+    <t>BILL/04121/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-258-23-24</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
     <t>Bill for Wayleave/Track crossing proposal with Application ID ER-SDAH-2023-WL-31 in IR-RBCS has been approved in-principle subject to the payment of Wayleave facility.</t>
   </si>
   <si>
     <t>BILL/00132/2023-2024</t>
   </si>
   <si>
     <t>146/PFMS</t>
   </si>
   <si>
-    <t>04/07/2023</t>
-[...215 lines deleted...]
-    <t>SATYABRATA CHAKRABORTY</t>
+    <t>Laying and repairing of damaged UPVC pipeline of different existing piped water supply schemes under PHED at Ranaghat-I &amp; II Block due to laying of DI Secondary Rising main under Integrated Surface Water Based PWSS For Ranaghat-I &amp; Ranaghat-II Block, including restoration of village roads by Jhama Metal, Rail/National Way Crossing of pipeline, Pipe Carriage and allied works Under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000174/2024-2025</t>
+  </si>
+  <si>
+    <t>1748/NAD-I</t>
+  </si>
+  <si>
+    <t>24/10/2024</t>
+  </si>
+  <si>
+    <t>21/07/2025</t>
   </si>
   <si>
     <t>Pond side earth protection with Eucalyptus bullah piling at Kamgachi GLR Site within Ranaght-II Block under Nadia Arsenic Division-I,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000303/2023-2024</t>
   </si>
   <si>
     <t>96/AE-I/NAD-I</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>R R ENTERPRISE</t>
   </si>
   <si>
+    <t>Your wayleave / Track crossing Proposal with Application ID ER-SDAH-2023-WL-73 has been approved in wayleave facility charges under office of the Executive Engineer, Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00563/2023-2024</t>
+  </si>
+  <si>
+    <t>439/PFMS</t>
+  </si>
+  <si>
+    <t>12/01/2024</t>
+  </si>
+  <si>
+    <t>Your wayleave / Track crossing Proposal with Application ID ER-SDAH-2023-WL-74 has been approved in wayleave facility charges under office of the Executive Engineer, Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00564/2023-2024</t>
+  </si>
+  <si>
+    <t>441/PFMS</t>
+  </si>
+  <si>
+    <t>Your wayleave / Track crossing Proposal with Application ID ER-SDAH-2023-WL-72 has been approved in wayleave facility charges under office of the Executive Engineer, Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00562/2023-2024</t>
+  </si>
+  <si>
+    <t>438/PFMS</t>
+  </si>
+  <si>
     <t>Your wayleave / Track crossing Proposal with Application ID ER-SDAH-2023-WL-75 has been approved in wayleave facility charges under office of the Executive Engineer, Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00565/2023-2024</t>
   </si>
   <si>
     <t>442/PFMS</t>
   </si>
   <si>
-    <t>12/01/2024</t>
-[...40 lines deleted...]
-  <si>
     <t>Your wayleave / Track crossing Proposal with Application ID ER-SDAH-2023-WL-71 has been approved in wayleave facility charges under office of the Executive Engineer, Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00561/2023-2024</t>
   </si>
   <si>
     <t>437/PFMS</t>
   </si>
   <si>
     <t>SHIFTING OF POLE AT GANGNAPUR PHE</t>
   </si>
   <si>
     <t>BILL/00124/2024-2025</t>
   </si>
   <si>
     <t>100/PFMS</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (GANGNAPURC.C.C)</t>
   </si>
   <si>
-    <t>Laying of DI Rising Main of Ranaghat I &amp; II Block, Construction of 4 Nos. 100 Cum GLR, 1 No 50 Cum GLR, Construction of 900, 500, 150&amp; 2 Nos. 1500 M3 OHR at Different Location, 6 Nos. Chlorine Room &amp; 5 Nos. Pump House of Integrated Surface Water Based PWSS for Ranaghat-I and Ranaghat-II Block under Nadia Arsenis Division-I P.H.E. Dte (Sl.no.01)</t>
-[...53 lines deleted...]
-    <t>21/07/2025</t>
+    <t>Carriage of DI pipes including Pipe carrying structure, road restoration, repair of damaged UPVC pipeline, crossing of pipeline by jack pushing, pathway and allied works related to Integrated Surface Water Based Water Supply Scheme under Ranaghat-I &amp; II Blocks under Nadia Arsenic Division-I, PHE Dte. (Sl. NO. 04)</t>
+  </si>
+  <si>
+    <t>ORD/000111/2025-2026</t>
+  </si>
+  <si>
+    <t>786/NAD-I</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
   </si>
   <si>
     <t>TARAPUR BALAGARHGHAT ROAD WITH LINK ROAD TO RAVANBERIA GHAT ROAD AT LINK ROAD PORTION FROM 0.00 KMP TO 0.80 KMP (LHS) AND FROM 0.00 KMP TO 1.100 KMP (RHS) -RESTORATION WORK ARSING OUT OFDAMAGE OF BLACKTOP AND HARD SHOULDER FOR LAYING OF uPVC AND D.I PIPELINE FOR"INTEGRATED SURFACE WATER BASED PWSS FOR RANAGHAT-I AND RANAGHAT-II BLOCK UNDER NADIA ARSENIC DIVISION-I,PHE DTE" UNDER NADIA HIGHWAY DIVISION-II IN THE DISTRICT OF NADIA. 50% OF THE AMOUNT(IST INSTALLMENT) IS RECOMMENDED FOR PAYMENT NOW(VIDE PWD CIRCULAR NO-IM-3/16/90/R/PL DATED-22.03.2023 FILE NO-DPHE-84012/28/2024-EENARSBI SEC-DPHE(COMPUTER NO-1081732)</t>
   </si>
   <si>
     <t>BILL/00584/2024-2025</t>
   </si>
   <si>
     <t>500/PFMS</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, NADIA HIGHWAY DIVISION NO.-II, PW (ROADS) DIRECTORATE.</t>
   </si>
   <si>
     <t>Restoration of Road from NH-34 Begopara Church to Nokari Petrol Pump via coopers Camp.(0.938 KM to 3.800 KM</t>
   </si>
   <si>
     <t>BILL/00553/2024-2025</t>
   </si>
   <si>
     <t>531/PFMS</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, WBSRDA NADIA DIVISION</t>
   </si>
   <si>
     <t>NH-34 to Ravanberia via pyradanga Railway station from 2.195 Kmp to 3.410 Km with crossing -" Restoration work arising out of damage of black top for laying of 200 mm dia DI pipeline under Nadia Arsenic Division-I , P.H.E.Dte" under Nadia Highway Division-II in the district of Nadia *50 % of the amount is recommended (1st installment) for paymeny now ( vide PWD circular no-IM-3/16/90-R/PL Dated - 22.03.2023) * File no- DPHE-84012/28/2024-EENARSDI SEC-DPHE (computer No-1081732)</t>
   </si>
   <si>
     <t>BILL/00586/2024-2025</t>
   </si>
   <si>
     <t>501/PFMS</t>
   </si>
   <si>
     <t>Hanskhali Bagula Duttapulia Road from 34.35 km to 35.00 km- " Restoration work arising out of damage of blacktop for laying of pipeline for integrated surface water based pwss for Ranaghat-I &amp; Ranaghat-II block under Nadia Arsenic Division-I, P.H.E.Dte" under Nadia Highway Division-II in the district of Nadia *50 % of the amount is recommended (1st installment) for paymeny now ( vide PWD circular no-IM-3/16/90-R/PL Dated - 22.03.2023) * File no- DPHE-84012/28/2024-EENARSDI SEC-DPHE (computer No-1081732)</t>
   </si>
   <si>
     <t>BILL/00585/2024-2025</t>
   </si>
   <si>
     <t>499/PFMS</t>
-  </si>
-[...13 lines deleted...]
-    <t>07/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1179,2321 +1179,2321 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>57.65</v>
+        <v>3770.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>57.65</v>
+        <v>809.9</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>21.48</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>1599.91</v>
+        <v>733.62</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>432.78</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>58.99</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>1117.16</v>
+        <v>57.65</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>57.65</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>1012.08</v>
+        <v>3.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>6.15</v>
+        <v>17.28</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>17.28</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>0.15</v>
+        <v>1599.91</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>0.07</v>
+        <v>1117.16</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>9.96</v>
+        <v>1012.08</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>5.91</v>
+        <v>0.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>0.07</v>
+        <v>9.96</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>53</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>53</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>0.22</v>
+        <v>0.07</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="P14" s="4">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="P15" s="4">
-        <v>5.25</v>
+        <v>0.07</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="P16" s="4">
-        <v>0.05</v>
+        <v>5.25</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="P17" s="4">
-        <v>0.07</v>
+        <v>5.91</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="P18" s="4">
-        <v>0.07</v>
+        <v>0.32</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>61</v>
+        <v>106</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>61</v>
+        <v>106</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>49</v>
+        <v>107</v>
       </c>
       <c r="P19" s="4">
-        <v>14.94</v>
+        <v>0.05</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>92</v>
+        <v>108</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="P20" s="4">
-        <v>0.06</v>
+        <v>14.94</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>53</v>
+        <v>86</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>53</v>
+        <v>86</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="P21" s="4">
-        <v>0.3</v>
+        <v>0.07</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>103</v>
+        <v>86</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>103</v>
+        <v>86</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="P22" s="4">
-        <v>19.06</v>
+        <v>0.07</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>57</v>
+        <v>120</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>57</v>
+        <v>120</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>49</v>
+        <v>121</v>
       </c>
       <c r="P23" s="4">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>111</v>
+        <v>77</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>112</v>
+        <v>77</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>113</v>
+        <v>78</v>
       </c>
       <c r="P24" s="4">
-        <v>3.84</v>
+        <v>0.3</v>
       </c>
       <c r="Q24" s="4">
-        <v>3.84</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>114</v>
-[...6 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>120</v>
+        <v>78</v>
       </c>
       <c r="P25" s="4">
-        <v>17.28</v>
+        <v>19.06</v>
       </c>
       <c r="Q25" s="4">
-        <v>17.28</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>121</v>
-[...6 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>124</v>
+        <v>86</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>125</v>
+        <v>86</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>126</v>
+        <v>78</v>
       </c>
       <c r="P26" s="4">
-        <v>4.38</v>
+        <v>0.07</v>
       </c>
       <c r="Q26" s="4">
-        <v>4.25</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>97.13</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>49</v>
+        <v>107</v>
       </c>
       <c r="P27" s="4">
-        <v>20.56</v>
+        <v>43.18</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>130</v>
+        <v>99</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>130</v>
+        <v>99</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="P28" s="4">
-        <v>5.27</v>
+        <v>6.15</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="J29" s="13"/>
+        <v>139</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K29" s="4" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="P29" s="4">
-        <v>4.93</v>
+        <v>474.38</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="J30" s="13"/>
+        <v>144</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K30" s="4" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>130</v>
+        <v>147</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>49</v>
+        <v>149</v>
       </c>
       <c r="P30" s="4">
-        <v>5.27</v>
+        <v>4.38</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>97.13</v>
       </c>
       <c r="S30" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="P31" s="4">
-        <v>43.18</v>
+        <v>5.27</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>130</v>
+        <v>153</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>130</v>
+        <v>153</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="P32" s="4">
-        <v>5.35</v>
+        <v>4.93</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>151</v>
+        <v>78</v>
       </c>
       <c r="P33" s="4">
-        <v>0.41</v>
+        <v>5.27</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>152</v>
-[...6 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="M34" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="L34" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N34" s="4" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>157</v>
+        <v>78</v>
       </c>
       <c r="P34" s="4">
-        <v>3770.77</v>
+        <v>20.56</v>
       </c>
       <c r="Q34" s="4">
-        <v>809.9</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>21.48</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>158</v>
-[...6 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>165</v>
+        <v>78</v>
       </c>
       <c r="P35" s="4">
-        <v>733.62</v>
+        <v>5.35</v>
       </c>
       <c r="Q35" s="4">
-        <v>432.78</v>
+        <v>0</v>
       </c>
       <c r="R35" s="4">
-        <v>58.99</v>
+        <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>166</v>
       </c>
-      <c r="I36" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
         <v>167</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>168</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>169</v>
       </c>
       <c r="N36" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="O36" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="O36" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P36" s="4">
-        <v>474.38</v>
+        <v>0.41</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>171</v>
       </c>
-      <c r="I37" s="13"/>
-      <c r="J37" s="13"/>
+      <c r="I37" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K37" s="4" t="s">
         <v>172</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>173</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>174</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>175</v>
+        <v>33</v>
       </c>
       <c r="P37" s="4">
-        <v>17.83</v>
+        <v>559.99</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>176</v>
       </c>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>178</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="P38" s="4">
-        <v>24.79</v>
+        <v>17.83</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="P39" s="4">
-        <v>10.1</v>
+        <v>24.79</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="P40" s="4">
-        <v>12.69</v>
+        <v>10.1</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>186</v>
-[...6 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="I41" s="13"/>
+      <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>157</v>
+        <v>180</v>
       </c>
       <c r="P41" s="4">
-        <v>559.99</v>
+        <v>12.69</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="7" t="s">
         <v>191</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="11"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>