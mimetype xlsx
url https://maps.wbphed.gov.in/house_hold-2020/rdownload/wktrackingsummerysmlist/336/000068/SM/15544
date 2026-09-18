--- v2 (2026-05-24)
+++ v3 (2026-09-18)
@@ -89,90 +89,90 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Division I</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Water Supply Scheme for Boalia Water Supply Scheme Part-IV under Jal Jeevan Mission (JJM) at Santipur Block, Nadia under Nadia Arsenic Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/15544</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of AIRP capacity (123cum/hr) in connection with augmentation of Ground Water Based Piped Water Supply Scheme for Boalia, under Jal Jeevan Mission at Santipur Block, under Nadia Arsenic Division -I, PHE Dte. (Sl.no.03)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000130/2023-2024</t>
+  </si>
+  <si>
+    <t>1898/NAD-I</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>M/S R.K. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction and installation of MANIFOLD including UPVC pipeline and allied works at OHR site under Boalia Ground Based Water Supply Scheme under Santipur under Nadia Arsenic Division-I,P.H.E Dte. in connection Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Boalia, Nabla, Gayeshpur Zone-I and Gayeshpur Zone-II Part-III at Santipur Block by Augmentation of Ground Water based PWSS for Boalia, Nabla, Gayeshpur Water Supply Schemes under Nadia Arsenic Division-I, PHE Dte. "</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000272/2023-2024</t>
   </si>
   <si>
     <t>2745/NAD-I</t>
   </si>
   <si>
     <t>08/12/2023</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>MS MAA BHABANI ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S R.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing Boundary Illumination with allied works at Boalia Part-IV under Block_ Santipur Under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia (SM/15544)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000165/2025-2026</t>
   </si>
   <si>
     <t>1162/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>BIJAN ENTERPRISE</t>
   </si>
@@ -757,60 +757,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>20.18</v>
+        <v>170.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>5.31</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>26.34</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -818,60 +818,60 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>170.25</v>
+        <v>20.18</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.31</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>26.34</v>
       </c>
       <c r="S4" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>