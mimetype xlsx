--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,53 @@
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000094/2023-2024</t>
   </si>
   <si>
     <t>1740/NAD-I</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>18/07/2026</t>
   </si>
   <si>
     <t>H I ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Rising Main, Laying distribution system and Providing FHTC (Functional Household Tap Connection), Soil investigation for the work of construction of 400 cum OHR staging height 20 mtr., Construction of 400 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including pile foundation), pipe connection and cost of pipes, specials and Construction of Pump house, Boundary Wall, Service Road and other allied Works at Head work &amp; 2nd site under Jal Jeevan Mission for Parbatipur Zone- I Water Supply Scheme within Ranaghat-I Block under Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000096/2023-2024</t>
   </si>
   <si>
     <t>1743/NAD-I</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
   </si>
   <si>
     <t>M/S TARAK CHANDRA PAUL</t>
   </si>
   <si>
     <t>Interconnection of pipeline from manifold to different direction of distrtibution pipeline including laying of balance pipeline and FHTC along with allied works at Nrisinghapur (Chandkuri) under Parbatipur Piped Water Supply Scheme at Parbatipur &amp; Gopalpur Mouzas under Nadia Arsenic Division-I, PHE Dte. (Sl. NO. 03)</t>
   </si>
   <si>
     <t>ORD/000052/2025-2026</t>
   </si>
   <si>
     <t>529/NAD-I</t>
   </si>
   <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>CHOWDHURY &amp; CO.</t>
   </si>
   <si>
     <t>Augmentation of pipeline and FHTC including repair of Boundary wall at Saguna, Aluipara &amp; Hijuli Mouzas and Parbatipur &amp; Gopalpur Mouzas under Parbatipur Piped Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 05)</t>
   </si>
@@ -1207,252 +1210,252 @@
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>633.23</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>54</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>192.83</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>85.69</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>87.35</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1796.88</v>
       </c>
       <c r="P13" s="8">
         <v>0</v>
       </c>
       <c r="Q13" s="8">
         <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>