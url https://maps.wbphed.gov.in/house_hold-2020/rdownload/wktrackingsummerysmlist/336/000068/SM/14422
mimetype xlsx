--- v2 (2026-04-05)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -203,53 +203,50 @@
   <si>
     <t>ORD/000094/2023-2024</t>
   </si>
   <si>
     <t>1740/NAD-I</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>18/07/2026</t>
   </si>
   <si>
     <t>H I ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Rising Main, Laying distribution system and Providing FHTC (Functional Household Tap Connection), Soil investigation for the work of construction of 400 cum OHR staging height 20 mtr., Construction of 400 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including pile foundation), pipe connection and cost of pipes, specials and Construction of Pump house, Boundary Wall, Service Road and other allied Works at Head work &amp; 2nd site under Jal Jeevan Mission for Parbatipur Zone- I Water Supply Scheme within Ranaghat-I Block under Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000096/2023-2024</t>
   </si>
   <si>
     <t>1743/NAD-I</t>
   </si>
   <si>
-    <t>18/07/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>M/S TARAK CHANDRA PAUL</t>
   </si>
   <si>
     <t>Interconnection of pipeline from manifold to different direction of distrtibution pipeline including laying of balance pipeline and FHTC along with allied works at Nrisinghapur (Chandkuri) under Parbatipur Piped Water Supply Scheme at Parbatipur &amp; Gopalpur Mouzas under Nadia Arsenic Division-I, PHE Dte. (Sl. NO. 03)</t>
   </si>
   <si>
     <t>ORD/000052/2025-2026</t>
   </si>
   <si>
     <t>529/NAD-I</t>
   </si>
   <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>CHOWDHURY &amp; CO.</t>
   </si>
   <si>
     <t>Augmentation of pipeline and FHTC including repair of Boundary wall at Saguna, Aluipara &amp; Hijuli Mouzas and Parbatipur &amp; Gopalpur Mouzas under Parbatipur Piped Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 05)</t>
   </si>
   <si>
     <t>ORD/000011/2025-2026</t>
@@ -258,50 +255,92 @@
     <t>123/NAD-I</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>Laying of pipeline for functionally of FHTC including new FHTC connection at Phuliapara, Durlav para, Narasinghanagar, Chapatala &amp; Beharia Mouza under Fulia G.P. &amp; Gopalpur &amp; Parbatipur mouza under Parbatipur PWSS under Nadia Arsenic Division-I, P.H.E. Dte. (2nd Call) [Sl. No. 04]</t>
   </si>
   <si>
     <t>ORD/000101/2025-2026</t>
   </si>
   <si>
     <t>664/NAD-I</t>
   </si>
   <si>
     <t>21/07/2025</t>
   </si>
   <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>BUDDHADEV MONDAL</t>
+  </si>
+  <si>
+    <t>Restoration Estimate for Part B of the road Barhatta to Daluabari Andipur More via Aranghata Khosapur More Biswanathpur Purba Para Milan Thirtha Club Bahirgachi High School within Ranaghat II Block.</t>
+  </si>
+  <si>
+    <t>BILL/00417/2024-2025</t>
+  </si>
+  <si>
+    <t>404/PFMS</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, WBSRDA NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>Ranaghat Court more to Bhagirathi Silpasram Road from 0.00 KM to 5.65 KM-- "Additional Requirement forrestoration work arising out of for additional damage of Black top and Hard shoulder for laying of pipeline for ""Integrated Surface Water Based PWSS for Ranaghat-I &amp; Ranaghat-II Block under Nadia Arsenic Division- I, PHE Dte" under Nadia Highway Division-II in the District of Nadia during the year 2024-25"</t>
+  </si>
+  <si>
+    <t>BILL/00418/2024-2025</t>
+  </si>
+  <si>
+    <t>396/PFMS</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, NADIA HIGHWAY DIVISION NO.-II, PW (ROADS) DIRECTORATE.</t>
+  </si>
+  <si>
+    <t>New Service Connection Charges for PARBATIPUR ZONE- I W/S SCHEME</t>
+  </si>
+  <si>
+    <t>BILL/02571/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-241</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL CHAKDAHA WEST CCC</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,73 +729,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -855,54 +894,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>10.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.14</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1210,287 +1249,464 @@
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>633.23</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>54</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>192.83</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>85.69</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>87.35</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P13" s="4">
+        <v>22.16</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P14" s="4">
+        <v>57.75</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P15" s="4">
+        <v>5.21</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1882.01</v>
+      </c>
+      <c r="P16" s="8">
+        <v>10.87</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0.58</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>