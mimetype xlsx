--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -92,56 +92,89 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Ranaghat-I</t>
   </si>
   <si>
     <t>Nadia Arsenic Division I</t>
   </si>
   <si>
     <t>Parbatipur Piped Water Supply Scheme at Ranaghat-I Block Under Nadia District Under Nadia Arsenic Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/14422</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Laying of Rising Main, Laying distribution system and Providing FHTC (Functional Household Tap Connection), Soil Investigation for the work of construction of 400 cum OHR staging height 20 mtr. Construction of 400 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including pile foundation), pipe connection and cost of pipes, specials and construction of Pump House, Boundary Wall, Service Road and other allied Works at Head Work &amp; 2nd site under Jal Jeevan Mission for Parbatipur Zone-II Water Supply Scheme within Ranaghat-I Block under Nadia Arsenic Division-I, P.H.E Dte.(Sl. NO. 06)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000094/2023-2024</t>
+  </si>
+  <si>
+    <t>1740/NAD-I</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>18/07/2026</t>
+  </si>
+  <si>
+    <t>H I ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main, Laying distribution system and Providing FHTC (Functional Household Tap Connection), Soil investigation for the work of construction of 400 cum OHR staging height 20 mtr., Construction of 400 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including pile foundation), pipe connection and cost of pipes, specials and Construction of Pump house, Boundary Wall, Service Road and other allied Works at Head work &amp; 2nd site under Jal Jeevan Mission for Parbatipur Zone- I Water Supply Scheme within Ranaghat-I Block under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000096/2023-2024</t>
+  </si>
+  <si>
+    <t>1743/NAD-I</t>
+  </si>
+  <si>
+    <t>M/S TARAK CHANDRA PAUL</t>
+  </si>
+  <si>
     <t>Preparation of Detailed Project Report (DPR) for Parbatipur Water Supply Scheme at Ranaghat-I Block at Nadia District under Nadia Arsenic Division-I, P.H.E. Dte.(SL.05)</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000181/2022-2023</t>
   </si>
   <si>
     <t>66 / NAD-I</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>27/01/2023</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD.</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation NEW Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II (Zone-I and II) under Parbatipur ground water based water supply scheme under Block_ Ranaghat-I Dist. - Nadia under EMD, PHE Dte. (SM/14422)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
@@ -171,83 +204,50 @@
     <t>59/NAD-I</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2024-2025</t>
   </si>
   <si>
     <t>1750/NAD-I</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>RTOR000003/2024-2025</t>
   </si>
   <si>
     <t>847/NAD-I</t>
   </si>
   <si>
     <t>04/06/2024</t>
-  </si>
-[...31 lines deleted...]
-    <t>M/S TARAK CHANDRA PAUL</t>
   </si>
   <si>
     <t>Interconnection of pipeline from manifold to different direction of distrtibution pipeline including laying of balance pipeline and FHTC along with allied works at Nrisinghapur (Chandkuri) under Parbatipur Piped Water Supply Scheme at Parbatipur &amp; Gopalpur Mouzas under Nadia Arsenic Division-I, PHE Dte. (Sl. NO. 03)</t>
   </si>
   <si>
     <t>ORD/000052/2025-2026</t>
   </si>
   <si>
     <t>529/NAD-I</t>
   </si>
   <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>CHOWDHURY &amp; CO.</t>
   </si>
   <si>
     <t>Augmentation of pipeline and FHTC including repair of Boundary wall at Saguna, Aluipara &amp; Hijuli Mouzas and Parbatipur &amp; Gopalpur Mouzas under Parbatipur Piped Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 05)</t>
   </si>
   <si>
     <t>ORD/000011/2025-2026</t>
   </si>
@@ -891,457 +891,461 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>10.97</v>
+        <v>628.88</v>
       </c>
       <c r="Q3" s="4">
-        <v>10.87</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.14</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>61</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>47.91</v>
+        <v>633.23</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>33.39</v>
+        <v>10.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.14</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>39</v>
+        <v>47.91</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>37.63</v>
+        <v>33.39</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>628.88</v>
+        <v>39</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>633.23</v>
+        <v>37.63</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>192.83</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
@@ -1577,51 +1581,51 @@
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">