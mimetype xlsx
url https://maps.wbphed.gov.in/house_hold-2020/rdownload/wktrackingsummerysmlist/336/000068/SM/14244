--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,68 +198,50 @@
     <t>28/04/2025</t>
   </si>
   <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>SAFTI PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Work revamping / upgradation of the hydraulic parameters at distribution network at the part of Malsadaha, Ulasi, Silberia, Nasra (P) and Hijuli (P) Mouzas in reference to Hijuli and Nasra PWSS under Nadia Arsenic Division-I, P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. NO. 02)</t>
   </si>
   <si>
     <t>ORD/000060/2025-2026</t>
   </si>
   <si>
     <t>359/NAD-I</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>07/09/2025</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>BUDDHADEV MONDAL</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing Boundary Illumination with allied works at Nasra under Block_ Ranaghat-II under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia (SM/14244)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000158/2025-2026</t>
   </si>
   <si>
     <t>1157/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>S M ELECTRICALS</t>
   </si>
@@ -672,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1160,201 +1142,138 @@
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>53.23</v>
+        <v>4.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...23 lines deleted...]
-      <c r="I10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="J10" s="13"/>
-[...26 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>1175.71</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>