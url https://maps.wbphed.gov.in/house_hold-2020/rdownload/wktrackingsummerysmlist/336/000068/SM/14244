--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -819,54 +819,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>6.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.67</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.97</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1000,54 +1000,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>804.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>121.76</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>15.14</v>
       </c>
       <c r="S6" s="4">
         <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1213,54 +1213,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>1175.71</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>128.43</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>10.92</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>