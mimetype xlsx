--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,68 @@
     <t>M/S DIPAK ENTERPRISE</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing Boundary Illumination with allied works at Nasra under Block_ Ranaghat-II under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia (SM/14244)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000158/2025-2026</t>
   </si>
   <si>
     <t>1157/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>S M ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Revamping / upgradation of the hydraulic parameters for Uttor Bhayna, Hatibanda, Aishmali, Nasra and Hijuli ( P ) villages in connection with Debogram, Nasra and Hijuli PWSS under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 05)</t>
+  </si>
+  <si>
+    <t>ORD/000069/2025-2026</t>
+  </si>
+  <si>
+    <t>530/NAD-I</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>BUDDHADEV MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1193,87 +1211,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>4.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P10" s="4">
+        <v>53.23</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>78</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1228.94</v>
+      </c>
+      <c r="P11" s="8">
+        <v>128.43</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>10.45</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>