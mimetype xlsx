--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,198 +92,198 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Ranaghat-II</t>
   </si>
   <si>
     <t>Nadia Arsenic Division I</t>
   </si>
   <si>
     <t>Detailed Project Report for Nasra Piped water Supply scheme at Ranaghat-II Block Under Nadia district Under Nadia Arsenic Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/14244</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete with Rising Main System including specials &amp; valves. &amp; LAYING OF DISTRIBUTION SYSTEM INCLUDING SPECIALS, VALVES &amp; PIPE SUPPORTING STRUCTURE, Construction of 300 cum capacity 20 Mtr. staging height RCC Over Head Reservoir including pile foundation, pipe connection and cost of pipes, specials at Ground Water Based Piped Water Supply Scheme for Nasra (Zone-I), Construction of 200 cum capacity 20 Mtr. staging height RCC Over Head Reservoir including pile foundation, pipe connection and cost of pipes, specials at Ground Water Based Piped Water Supply Scheme for Nasra (Zone-II), CONSTRUCTION OF BOUNDARY WALL [ H/W Site(160.0 m length),2nd T/W Site(45.0 m length),3rd T/W(45.0 m length),4th T/W(45.0 m length)],Pump House for H/W Site(4.88 M X 3.60 M),2nd T/W Site(3.60 M X 3.0 M) ,Land Development,Restoration of Bituminous Road and aliied works with Approach Road (195.0m Length and 3.0m Wide), Soil investigation for the work of construction of R.C.C. Elevated Reserviour of Capacity 300 m3 of Height 20 Mtr. for Nasra (Zone-I), Soil investigation for the work of construction of R.C.C. Elevated Reserviour of Capacity 200 m3 of Height 20 Mtr. for Nasra (Zone-II) and RESTORATION WORK FOR BITUMINOUS ROAD at Ground Water Based Piped Water Supply Scheme for Nasra (Zone-I&amp;II) in Ranaghat-II Block of Nadia District under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000239/2023-2024</t>
+  </si>
+  <si>
+    <t>2381/NAD-I</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>05/10/2025</t>
+  </si>
+  <si>
+    <t>BIDYUT KUMAR</t>
+  </si>
+  <si>
     <t>Preparation of Detailed Project Report (DPR) for Nasra Water Supply Scheme at Ranaghat-II Block atNadia District under Nadia Arsenic Division-I,P.H.E. Dte. (sl.04)</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000182/2022-2023</t>
   </si>
   <si>
     <t>38/ NAD-I</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>23/01/2023</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2023-2024</t>
   </si>
   <si>
     <t>59/NAD-I</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000033/2023-2024</t>
   </si>
   <si>
     <t>294/NAD-I</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
-    <t>Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete with Rising Main System including specials &amp; valves. &amp; LAYING OF DISTRIBUTION SYSTEM INCLUDING SPECIALS, VALVES &amp; PIPE SUPPORTING STRUCTURE, Construction of 300 cum capacity 20 Mtr. staging height RCC Over Head Reservoir including pile foundation, pipe connection and cost of pipes, specials at Ground Water Based Piped Water Supply Scheme for Nasra (Zone-I), Construction of 200 cum capacity 20 Mtr. staging height RCC Over Head Reservoir including pile foundation, pipe connection and cost of pipes, specials at Ground Water Based Piped Water Supply Scheme for Nasra (Zone-II), CONSTRUCTION OF BOUNDARY WALL [ H/W Site(160.0 m length),2nd T/W Site(45.0 m length),3rd T/W(45.0 m length),4th T/W(45.0 m length)],Pump House for H/W Site(4.88 M X 3.60 M),2nd T/W Site(3.60 M X 3.0 M) ,Land Development,Restoration of Bituminous Road and aliied works with Approach Road (195.0m Length and 3.0m Wide), Soil investigation for the work of construction of R.C.C. Elevated Reserviour of Capacity 300 m3 of Height 20 Mtr. for Nasra (Zone-I), Soil investigation for the work of construction of R.C.C. Elevated Reserviour of Capacity 200 m3 of Height 20 Mtr. for Nasra (Zone-II) and RESTORATION WORK FOR BITUMINOUS ROAD at Ground Water Based Piped Water Supply Scheme for Nasra (Zone-I&amp;II) in Ranaghat-II Block of Nadia District under Nadia Arsenic Division-I, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Work for revamping / upgradation of the hydraulic parameters at Kamdanga and Nasra Mouza in reference to Nasra and Aranghata water supply scheme under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 05)</t>
   </si>
   <si>
     <t>ORD/000028/2025-2026</t>
   </si>
   <si>
     <t>158/NAD-I</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>SAFTI PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Work revamping / upgradation of the hydraulic parameters at distribution network at the part of Malsadaha, Ulasi, Silberia, Nasra (P) and Hijuli (P) Mouzas in reference to Hijuli and Nasra PWSS under Nadia Arsenic Division-I, P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. NO. 02)</t>
   </si>
   <si>
     <t>ORD/000060/2025-2026</t>
   </si>
   <si>
     <t>359/NAD-I</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>07/09/2025</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
   </si>
   <si>
+    <t>Revamping / upgradation of the hydraulic parameters for Uttor Bhayna, Hatibanda, Aishmali, Nasra and Hijuli ( P ) villages in connection with Debogram, Nasra and Hijuli PWSS under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 05)</t>
+  </si>
+  <si>
+    <t>ORD/000069/2025-2026</t>
+  </si>
+  <si>
+    <t>530/NAD-I</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>BUDDHADEV MONDAL</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing Boundary Illumination with allied works at Nasra under Block_ Ranaghat-II under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia (SM/14244)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000158/2025-2026</t>
   </si>
   <si>
     <t>1157/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>S M ELECTRICALS</t>
-  </si>
-[...16 lines deleted...]
-    <t>BUDDHADEV MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -834,241 +834,241 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>6.74</v>
+        <v>804.39</v>
       </c>
       <c r="Q3" s="4">
-        <v>6.67</v>
+        <v>121.76</v>
       </c>
       <c r="R3" s="4">
-        <v>98.97</v>
+        <v>15.14</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>19.27</v>
+        <v>6.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.67</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.97</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>16.87</v>
+        <v>19.27</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>804.39</v>
+        <v>16.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>121.76</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>15.14</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
@@ -1160,157 +1160,157 @@
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="J9" s="13"/>
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.34</v>
+        <v>53.23</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>53.23</v>
+        <v>4.34</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1228.94</v>