--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,186 +131,162 @@
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>01/02/2023</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000023/2023-2024</t>
   </si>
   <si>
     <t>59/NAD-I</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Continuation work order for Hiring of 1 (One) no inspection vehicle (Diesel Luxury Taxi/Maxi Cab/Motor Cab) on Daily basis for monitoring of JJM works by the Junior Engineers at the office of the Executive Engineer, Nadia Arsenic Division-I, P.H.E. Dte. (Period- 01/08/2025 to 30/09/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000197/2025-2026</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>29/09/2025</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
     <t>Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete with Rising Main System including specials &amp; valves. &amp; LAYING OF DISTRIBUTION SYSTEM INCLUDING SPECIALS, VALVES &amp; PIPE SUPPORTING STRUCTURE, Construction of 300/100/200/200 cum capacity 20 Mtr. staging height RCC Over Head Reservoir including pile foundation, pipe connection and cost of pipes, specials , Soil Investigation for the work of Construction of R.C.C Elevated Reservoir of Capacity 300/100/200/200 m3 Staging Height 20 Mtr, CONSTRUCTION OF BOUNDARY WALL [ H/W Site(160.0 m length), 2nd T/W Site(50.0 m length)], Pump House for H/W Site(5.4 M X 3.60 M),2nd T/W Site(3.60 M X 3.0 M) , Land Development and aliied works with Approach Road (105.0m Length and 3.0m Wide), RESTORATION WORK FOR BITUMINOUS ROAD, Hijuli (Zone-I,II,III &amp; IV) Ground Water Based Piped Water Supply Scheme in Ranaghat-II Block of Nadia District under Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>ORD/000225/2023-2024</t>
   </si>
   <si>
     <t>2351/NAD-I</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>MAHAVIR PUMPS MANUFACTURING PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Continuation work order for Hiring of 1 (One) no inspection vehicle (Diesel Luxury Taxi/Maxi Cab/Motor Cab) on Daily basis for monitoring of JJM works by the Junior Engineers at the office of the Executive Engineer, Nadia Arsenic Division-I, P.H.E. Dte. (Period- 01/08/2024 to 31/01/2025)</t>
   </si>
   <si>
     <t>ORD/000249/2024-2025</t>
   </si>
   <si>
     <t>228/AE-I/NAD-I</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
-    <t>M/S DIPAK ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>"Work for revamping / upgradation of the hydraulic parameters in distribution network from OHR towards Joypur Pry School in reference to Hijuli and Joypur water supply scheme under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission.(SI. No. 02)</t>
   </si>
   <si>
     <t>ORD/000005/2025-2026</t>
   </si>
   <si>
     <t>40/NAD-I</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>TULIP ENGINEERS CO-OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
-    <t>Balance Work for revamping / upgradation of the hydraulic parameters at distribution network towards Chttosali more in reference to Hijuli and Joypur water supply scheme under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 04)</t>
-[...13 lines deleted...]
-  <si>
     <t>Work revamping / upgradation of the hydraulic parameters at distribution network at the part of Malsadaha, Ulasi, Silberia, Nasra (P) and Hijuli (P) Mouzas in reference to Hijuli and Nasra PWSS under Nadia Arsenic Division-I, P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. NO. 02)</t>
   </si>
   <si>
     <t>ORD/000060/2025-2026</t>
   </si>
   <si>
     <t>359/NAD-I</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>07/09/2025</t>
   </si>
   <si>
     <t>Balance work for revamping / upgradation of the hydraulic parameters at Gobindapur Colony and Hijuli mauza in reference to Gobindapur PWSS and Hijuli PWSS under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission (Sl. NO. 08)</t>
   </si>
   <si>
     <t>ORD/000051/2025-2026</t>
   </si>
   <si>
     <t>231/NAD-I</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>12/07/2025</t>
   </si>
   <si>
     <t>TARUN GHOSH</t>
   </si>
   <si>
-    <t>Revamping / upgradation of the hydraulic parameters for Uttor Bhayna, Hatibanda, Aishmali, Nasra and Hijuli ( P ) villages in connection with Debogram, Nasra and Hijuli PWSS under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 05)</t>
-[...16 lines deleted...]
-  <si>
     <t>Continuation work order for Hiring of 1 (One) no inspection vehicle (Diesel Luxury Taxi/Maxi Cab/Motor Cab) on Daily basis for monitoring of JJM works by the Junior Engineers at the office of the Executive Engineer, Nadia Arsenic Division-I, P.H.E. Dte. (Period- 01/02/2025 to 31/07/2025)</t>
   </si>
   <si>
     <t>ORD/000287/2024-2025</t>
   </si>
   <si>
     <t>14/AE-I/NAD-I</t>
   </si>
   <si>
     <t>30/01/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>30/07/2025</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing Boundary Illumination with allied works at Hijuli under Block_ Ranaghat-II Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia (SM/14243)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000170/2025-2026</t>
   </si>
   <si>
     <t>1168/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>SHRESTHA</t>
   </si>
@@ -777,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -942,54 +918,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>14.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>14.25</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.27</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1039,789 +1015,730 @@
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4">
+        <v>144</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>1541.25</v>
+        <v>0.29</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.86</v>
+        <v>1541.25</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="P7" s="4">
-        <v>93.13</v>
+        <v>0.86</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>95.47</v>
+        <v>93.13</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="P9" s="4">
         <v>246.94</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>89.24</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>43</v>
       </c>
       <c r="P11" s="4">
-        <v>53.23</v>
+        <v>0.86</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.86</v>
+        <v>4.34</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>85</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>4.34</v>
+        <v>182.15</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I14" s="13"/>
-[...1 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>182.15</v>
+        <v>51.24</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>51.24</v>
+        <v>36.07</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A16" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>2292.62</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>