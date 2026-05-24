--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -321,50 +321,68 @@
     <t>29/07/2025</t>
   </si>
   <si>
     <t>27/09/2025</t>
   </si>
   <si>
     <t>TAPU SAHA</t>
   </si>
   <si>
     <t>Balance Work for revamping/upgradation of the hydraulic parameters at distribution network at the part of Satpota and Hijuli (P) in connection with Hijuli PWSS under Nadia Arsenic Division-I, PHE Dte. As a part of Jal Jeevan Mission. (Sl. No. 01)</t>
   </si>
   <si>
     <t>ORD/000142/2025-2026</t>
   </si>
   <si>
     <t>1044/NAD-I</t>
   </si>
   <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>24/12/2025</t>
   </si>
   <si>
     <t>NISHITH BANERJEE</t>
+  </si>
+  <si>
+    <t>Repair of different types road under Bagula-I GP, Bagula-II GP Ramanagar GP, Chupria GP Raghunathpur, Hijuli-II GP Hijuli PWSS under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 03)</t>
+  </si>
+  <si>
+    <t>ORD/000017/2025-2026</t>
+  </si>
+  <si>
+    <t>128/NAD-I</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>BUDDHADEV MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -918,54 +936,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>14.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.27</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1658,87 +1676,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
         <v>36.07</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P16" s="4">
+        <v>11.74</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>2304.36</v>
+      </c>
+      <c r="P17" s="8">
+        <v>14.25</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0.62</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>