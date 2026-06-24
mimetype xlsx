--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -339,50 +339,95 @@
     <t>25/09/2025</t>
   </si>
   <si>
     <t>24/12/2025</t>
   </si>
   <si>
     <t>NISHITH BANERJEE</t>
   </si>
   <si>
     <t>Repair of different types road under Bagula-I GP, Bagula-II GP Ramanagar GP, Chupria GP Raghunathpur, Hijuli-II GP Hijuli PWSS under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 03)</t>
   </si>
   <si>
     <t>ORD/000017/2025-2026</t>
   </si>
   <si>
     <t>128/NAD-I</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>BUDDHADEV MONDAL</t>
+  </si>
+  <si>
+    <t>Ranaghat -Aranghata (Old) Road from Ch. 0.75 Km. to ch. 12.11 Km. (R.H.S.) "Restoration work arising out of damage of Carriage way &amp; hard shoulder for laying of DI pipeline for integrated surface water based PWSS for Ranaghat -I &amp; Ranaghat-II block under Nadia Arsenic Division-I, PHE Dte" under Nadia Highway Division No.-II, in the District of Nadia during the year of 2024-2025.</t>
+  </si>
+  <si>
+    <t>BILL/00332/2024-2025</t>
+  </si>
+  <si>
+    <t>363/PFMS</t>
+  </si>
+  <si>
+    <t>17/12/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, NADIA HIGHWAY DIVISION NO.-II, PW (ROADS) DIRECTORATE.</t>
+  </si>
+  <si>
+    <t>Revamping / upgradation of the hydraulic parameters for Uttor Bhayna, Hatibanda, Aishmali, Nasra and Hijuli ( P ) villages in connection with Debogram, Nasra and Hijuli PWSS under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 05)</t>
+  </si>
+  <si>
+    <t>ORD/000069/2025-2026</t>
+  </si>
+  <si>
+    <t>530/NAD-I</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>Balance Work for revamping / upgradation of the hydraulic parameters at distribution network towards Chttosali more in reference to Hijuli and Joypur water supply scheme under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 04)</t>
+  </si>
+  <si>
+    <t>ORD/000026/2025-2026</t>
+  </si>
+  <si>
+    <t>156/NAD-I</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -771,73 +816,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1739,87 +1784,272 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P16" s="4">
         <v>11.74</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P17" s="4">
+        <v>57.95</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P18" s="4">
+        <v>53.23</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>78</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P19" s="4">
+        <v>95.47</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>2511.02</v>
+      </c>
+      <c r="P20" s="8">
+        <v>14.25</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0.57</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>