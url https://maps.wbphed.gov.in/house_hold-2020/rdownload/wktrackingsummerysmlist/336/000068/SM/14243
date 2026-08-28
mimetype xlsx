--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,203 +92,227 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Ranaghat-II</t>
   </si>
   <si>
     <t>Nadia Arsenic Division I</t>
   </si>
   <si>
     <t>Detailed Project report of Hijuli Piped Water Supply Scheme at Ranaghat-II Block Under Nadia District Under Nadia Arseni Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/14243</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete with Rising Main System including specials &amp; valves. &amp; LAYING OF DISTRIBUTION SYSTEM INCLUDING SPECIALS, VALVES &amp; PIPE SUPPORTING STRUCTURE, Construction of 300/100/200/200 cum capacity 20 Mtr. staging height RCC Over Head Reservoir including pile foundation, pipe connection and cost of pipes, specials , Soil Investigation for the work of Construction of R.C.C Elevated Reservoir of Capacity 300/100/200/200 m3 Staging Height 20 Mtr, CONSTRUCTION OF BOUNDARY WALL [ H/W Site(160.0 m length), 2nd T/W Site(50.0 m length)], Pump House for H/W Site(5.4 M X 3.60 M),2nd T/W Site(3.60 M X 3.0 M) , Land Development and aliied works with Approach Road (105.0m Length and 3.0m Wide), RESTORATION WORK FOR BITUMINOUS ROAD, Hijuli (Zone-I,II,III &amp; IV) Ground Water Based Piped Water Supply Scheme in Ranaghat-II Block of Nadia District under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000225/2023-2024</t>
+  </si>
+  <si>
+    <t>2351/NAD-I</t>
+  </si>
+  <si>
+    <t>03/10/2023</t>
+  </si>
+  <si>
+    <t>02/10/2025</t>
+  </si>
+  <si>
+    <t>MAHAVIR PUMPS MANUFACTURING PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Preparation of Detailed Project Report (DPR) for Hijuli Water Supply Scheme at Ranaghat-II Block at Nadia District under Nadia Arsenic Division-I, P.H.E. Dte.(sl.04)</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
-    <t>Junior Engineer-IV</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000180/2022-2023</t>
   </si>
   <si>
     <t>39 /NAD-I</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>01/02/2023</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD.</t>
   </si>
   <si>
+    <t>Continuation work order for Hiring of 1 (One) no inspection vehicle (Diesel Luxury Taxi/Maxi Cab/Motor Cab) on Daily basis for monitoring of JJM works by the Junior Engineers at the office of the Executive Engineer, Nadia Arsenic Division-I, P.H.E. Dte. (Period- 01/08/2024 to 31/01/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000249/2024-2025</t>
+  </si>
+  <si>
+    <t>228/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>24/07/2024</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000023/2023-2024</t>
   </si>
   <si>
     <t>59/NAD-I</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Continuation work order for Hiring of 1 (One) no inspection vehicle (Diesel Luxury Taxi/Maxi Cab/Motor Cab) on Daily basis for monitoring of JJM works by the Junior Engineers at the office of the Executive Engineer, Nadia Arsenic Division-I, P.H.E. Dte. (Period- 01/08/2025 to 30/09/2025)</t>
-[...2 lines deleted...]
-    <t>ORD/000197/2025-2026</t>
+    <t>Ranaghat -Aranghata (Old) Road from Ch. 0.75 Km. to ch. 12.11 Km. (R.H.S.) "Restoration work arising out of damage of Carriage way &amp; hard shoulder for laying of DI pipeline for integrated surface water based PWSS for Ranaghat -I &amp; Ranaghat-II block under Nadia Arsenic Division-I, PHE Dte" under Nadia Highway Division No.-II, in the District of Nadia during the year of 2024-2025.</t>
+  </si>
+  <si>
+    <t>BILL/00332/2024-2025</t>
+  </si>
+  <si>
+    <t>363/PFMS</t>
+  </si>
+  <si>
+    <t>17/12/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, NADIA HIGHWAY DIVISION NO.-II, PW (ROADS) DIRECTORATE.</t>
+  </si>
+  <si>
+    <t>"Work for revamping / upgradation of the hydraulic parameters in distribution network from OHR towards Joypur Pry School in reference to Hijuli and Joypur water supply scheme under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission.(SI. No. 02)</t>
+  </si>
+  <si>
+    <t>ORD/000005/2025-2026</t>
+  </si>
+  <si>
+    <t>40/NAD-I</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>06/06/2025</t>
+  </si>
+  <si>
+    <t>TULIP ENGINEERS CO-OPERATIVE SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>Work revamping / upgradation of the hydraulic parameters at distribution network at the part of Malsadaha, Ulasi, Silberia, Nasra (P) and Hijuli (P) Mouzas in reference to Hijuli and Nasra PWSS under Nadia Arsenic Division-I, P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. NO. 02)</t>
+  </si>
+  <si>
+    <t>ORD/000060/2025-2026</t>
+  </si>
+  <si>
+    <t>359/NAD-I</t>
+  </si>
+  <si>
+    <t>09/06/2025</t>
+  </si>
+  <si>
+    <t>07/09/2025</t>
+  </si>
+  <si>
+    <t>Balance work for revamping / upgradation of the hydraulic parameters at Gobindapur Colony and Hijuli mauza in reference to Gobindapur PWSS and Hijuli PWSS under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission (Sl. NO. 08)</t>
+  </si>
+  <si>
+    <t>ORD/000051/2025-2026</t>
+  </si>
+  <si>
+    <t>231/NAD-I</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>12/07/2025</t>
+  </si>
+  <si>
+    <t>TARUN GHOSH</t>
+  </si>
+  <si>
+    <t>Revamping / upgradation of the hydraulic parameters for Uttor Bhayna, Hatibanda, Aishmali, Nasra and Hijuli ( P ) villages in connection with Debogram, Nasra and Hijuli PWSS under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 05)</t>
+  </si>
+  <si>
+    <t>ORD/000069/2025-2026</t>
+  </si>
+  <si>
+    <t>530/NAD-I</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>BUDDHADEV MONDAL</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of 1 (One) no inspection vehicle (Diesel Luxury Taxi/Maxi Cab/Motor Cab) on Daily basis for monitoring of JJM works by the Junior Engineers at the office of the Executive Engineer, Nadia Arsenic Division-I, P.H.E. Dte. (Period- 01/02/2025 to 31/07/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000287/2024-2025</t>
+  </si>
+  <si>
+    <t>14/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
-    <t>29/09/2025</t>
-[...103 lines deleted...]
-  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing Boundary Illumination with allied works at Hijuli under Block_ Ranaghat-II Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia (SM/14243)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000170/2025-2026</t>
   </si>
   <si>
     <t>1168/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>SHRESTHA</t>
   </si>
   <si>
     <t>Revamping / upgardation of hydraulic parameter of distribution network and providing FHTC for Doula, Debipur Chandpur Biraberia Dhantala &amp; Notungram and Hizuli (Part) Village and under Jal Jeevan Mission (JJM) Under Ranaghat-II Block in connection with Dhantala PWSS &amp; Hizuli Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte. (Sl. NO. 01)</t>
@@ -323,111 +347,78 @@
   <si>
     <t>27/09/2025</t>
   </si>
   <si>
     <t>TAPU SAHA</t>
   </si>
   <si>
     <t>Balance Work for revamping/upgradation of the hydraulic parameters at distribution network at the part of Satpota and Hijuli (P) in connection with Hijuli PWSS under Nadia Arsenic Division-I, PHE Dte. As a part of Jal Jeevan Mission. (Sl. No. 01)</t>
   </si>
   <si>
     <t>ORD/000142/2025-2026</t>
   </si>
   <si>
     <t>1044/NAD-I</t>
   </si>
   <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>24/12/2025</t>
   </si>
   <si>
     <t>NISHITH BANERJEE</t>
   </si>
   <si>
+    <t>Balance Work for revamping / upgradation of the hydraulic parameters at distribution network towards Chttosali more in reference to Hijuli and Joypur water supply scheme under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 04)</t>
+  </si>
+  <si>
+    <t>ORD/000026/2025-2026</t>
+  </si>
+  <si>
+    <t>156/NAD-I</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
     <t>Repair of different types road under Bagula-I GP, Bagula-II GP Ramanagar GP, Chupria GP Raghunathpur, Hijuli-II GP Hijuli PWSS under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 03)</t>
   </si>
   <si>
     <t>ORD/000017/2025-2026</t>
   </si>
   <si>
     <t>128/NAD-I</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>22/05/2025</t>
-  </si>
-[...46 lines deleted...]
-    <t>29/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -816,51 +807,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -978,1078 +969,1019 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>14.36</v>
+        <v>1541.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>14.25</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.27</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>3</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>31.88</v>
+        <v>14.36</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.25</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.27</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>0.29</v>
+        <v>0.86</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>1541.25</v>
+        <v>31.88</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>0.86</v>
+        <v>57.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>93.13</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P9" s="4">
         <v>246.94</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>89.24</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>0.86</v>
+        <v>53.23</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>46</v>
       </c>
       <c r="P12" s="4">
-        <v>4.34</v>
+        <v>0.86</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="I13" s="13"/>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>87</v>
+      </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>182.15</v>
+        <v>4.34</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="P14" s="4">
-        <v>51.24</v>
+        <v>182.15</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>99</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="P15" s="4">
-        <v>36.07</v>
+        <v>51.24</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="P16" s="4">
-        <v>11.74</v>
+        <v>36.07</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>111</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>113</v>
+        <v>46</v>
       </c>
       <c r="P17" s="4">
-        <v>57.95</v>
+        <v>95.47</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>108</v>
+        <v>79</v>
       </c>
       <c r="P18" s="4">
-        <v>53.23</v>
+        <v>11.74</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="3">
-[...32 lines deleted...]
-      <c r="L19" s="4" t="s">
+      <c r="A19" s="7" t="s">
         <v>121</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>2510.73</v>
+      </c>
+      <c r="P19" s="8">
+        <v>14.25</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0.57</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
-    <row r="20" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>