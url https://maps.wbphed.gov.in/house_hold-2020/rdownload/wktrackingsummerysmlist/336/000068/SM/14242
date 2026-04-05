--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -317,105 +317,105 @@
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>Repair of different type road different Water Supply Scheme under Shantipur block and Habibpur G.P. under Dakshin Bishnupur PWSS under Ranaghat-I Block under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 02)</t>
   </si>
   <si>
     <t>ORD/000012/2025-2026</t>
   </si>
   <si>
     <t>124/NAD-I</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>RAKESH ENTERPRISE</t>
   </si>
   <si>
-    <t>Balance Laying of pipeline for FHTC connection and restoration of road at different areas of Baganchara, Bagdebipur, Karanchapali, Kulia, Kutubpur Mouzas at Baganchara GP and Beleati &amp; Aramdanga village under Dakshin Bishnupur PWSS Under Nadia Arsenic Division-I, PHE Dte. SL.NO. (Sl.01)</t>
-[...16 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Dakshin Bishnupur ground water based water supply scheme under Block_ Ranaghat_I Dist. - Nadia under EMD, PHE Dte. (SM/14242)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/001465/2024-2025</t>
   </si>
   <si>
     <t>236/EMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>SHIVAM ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation Work for Hiring of additional vehicle for supervision of JJM works including identification of land for JJM projects under Nadia Arsenic Division-I, P.H.E. Dte. W.e.f. 01/08/2025 to 31/01/2026.</t>
   </si>
   <si>
     <t>ORD/000108/2025-2026</t>
   </si>
   <si>
     <t>110/AE-I/NAD-I</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>31/01/2026</t>
   </si>
   <si>
     <t>OM TRANSPORT</t>
+  </si>
+  <si>
+    <t>Culvert crossing including restoration of damaged pipeline including laying of dedicated pipeline towords Bagdia, Barajiakur &amp; Bhatangachi Village (Babla GP, Dakshin Majdia) and allied works at Dakshin Bishnupur PWSS under Nadia Arsenic Division, PHE Dte. (Sl. No. 01)</t>
+  </si>
+  <si>
+    <t>ORD/000196/2024-2025</t>
+  </si>
+  <si>
+    <t>2321/NAD-I</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>15/04/2025</t>
+  </si>
+  <si>
+    <t>CHOWDHURY &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1725,245 +1725,245 @@
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>73</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="P16" s="4">
-        <v>129.57</v>
+        <v>21.04</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P17" s="4">
-        <v>21.04</v>
+        <v>0.86</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P18" s="4">
-        <v>0.86</v>
+        <v>24.28</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
-        <v>968.24</v>
+        <v>862.96</v>
       </c>
       <c r="P19" s="8">
         <v>0</v>
       </c>
       <c r="Q19" s="8">
         <v>0</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>