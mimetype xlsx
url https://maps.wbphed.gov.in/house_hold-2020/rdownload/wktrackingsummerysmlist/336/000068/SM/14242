--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -969,54 +969,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>5.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.15</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.53</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1272,54 +1272,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>4.89</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.89</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1335,54 +1335,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>0.88</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1516,54 +1516,54 @@
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>566.66</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>225.47</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>39.79</v>
       </c>
       <c r="S12" s="4">
         <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1922,54 +1922,54 @@
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>862.96</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>236.39</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>27.39</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>