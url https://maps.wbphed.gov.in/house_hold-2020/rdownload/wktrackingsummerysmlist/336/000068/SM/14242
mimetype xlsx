--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -372,50 +372,68 @@
     <t>31/07/2025</t>
   </si>
   <si>
     <t>31/01/2026</t>
   </si>
   <si>
     <t>OM TRANSPORT</t>
   </si>
   <si>
     <t>Culvert crossing including restoration of damaged pipeline including laying of dedicated pipeline towords Bagdia, Barajiakur &amp; Bhatangachi Village (Babla GP, Dakshin Majdia) and allied works at Dakshin Bishnupur PWSS under Nadia Arsenic Division, PHE Dte. (Sl. No. 01)</t>
   </si>
   <si>
     <t>ORD/000196/2024-2025</t>
   </si>
   <si>
     <t>2321/NAD-I</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>CHOWDHURY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Balance Laying of pipeline for FHTC connection and restoration of road at different areas of Baganchara, Bagdebipur, Karanchapali, Kulia, Kutubpur Mouzas at Baganchara GP and Beleati &amp; Aramdanga village under Dakshin Bishnupur PWSS Under Nadia Arsenic Division-I, PHE Dte. SL.NO. (Sl.01)</t>
+  </si>
+  <si>
+    <t>ORD/000253/2024-2025</t>
+  </si>
+  <si>
+    <t>2698/NAD-I</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>06/06/2026</t>
+  </si>
+  <si>
+    <t>KINGS AND CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -804,51 +822,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1902,87 +1920,150 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P18" s="4">
         <v>24.28</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="P19" s="4">
+        <v>129.57</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>2</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>992.53</v>
+      </c>
+      <c r="P20" s="8">
+        <v>236.39</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>23.82</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>