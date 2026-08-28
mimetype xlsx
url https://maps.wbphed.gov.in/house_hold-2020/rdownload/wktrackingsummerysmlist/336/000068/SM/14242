--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,275 +92,293 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Ranaghat-I</t>
   </si>
   <si>
     <t>Nadia Arsenic Division I</t>
   </si>
   <si>
     <t>Detailed Project Report for Dakhin Bishnupur Piped Water Supply Scheme at Ranaghat-I Block Under Nadia District Under Nadia Arsenic Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/14242</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Supply of 1(one) no. Motor Cab (Luxury Taxi) on hire basis for official use of the Assistant Engineer-I, Nadia Arsenic Division - I, P.H.E. Dte. for the period from 15.07.2022 to 14.07.2023 i.e. for 1(one) year.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-III,Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000255/2022-2023</t>
+  </si>
+  <si>
+    <t>172 / AE-I / NAD -I</t>
+  </si>
+  <si>
+    <t>14/07/2022</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>SUMAN CHAKRABORTY</t>
+  </si>
+  <si>
     <t>Preparation of Detailed Project Report (DPR) for Dakshin Bishnupur Water Supply Scheme atRanaghat-I Block at Nadia District under Nadia Arsenic Division-I, P.H.E. Dte. (sl.02)</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000172/2022-2023</t>
   </si>
   <si>
     <t>47/ NAD-I</t>
   </si>
   <si>
     <t>09/12/2022</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD.</t>
   </si>
   <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE-100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle peice etc. all complete with Rising Main System incluidng specials &amp; Valves &amp; Laying of Distribution System including Specials, Valves &amp; Pipe Supporting Structure, Construction of 300 cum capacity 20 Mtr. staging height RCC Over Head Reservoir including pile foundation, pipe connection and cost of pipes, specials, Construction of Boundary Wall [H/W Site (160.0 m length), 2nd T/W Site (45.0 m length)], Pump House for H/W Site (4.88 M X 3.60 M), 2nd T/W Site (3.60 M X 3.0 M), Land Development and allied works with Approach Road (105.0 m Length and 3.0 m Wide), Restoration Work for Bituminous Road and Soil Investigation for the work of Construction of RCC Elevated Reservoir of capacity 300 m3 Staging Height 20 Mtr. at Ground Water Based PWSS for Dakshin Bishnupur in Ranaghat-I Block of Nadia District under Nadia Arsenic Division-I, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000108/2023-2024</t>
+  </si>
+  <si>
+    <t>1764/NAD-I</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>SUPRITI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation Work Order 1(One) no. Motor Cab (Luxury Taxi) on hire basis for official use of the Assistant Engineer, Nadia Arsenic Division-I, P.H.E. Dte. for the period from 15.07.2023 to 14.01.2024 i.e, for 6 months.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000294/2023-2024</t>
+  </si>
+  <si>
+    <t>292/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>14/01/2024</t>
+  </si>
+  <si>
+    <t>Collection of Household Details at prescribed Format through Mobile App/Hard Copy including Geo- Reference as directed by EIC and submission of same to PHE Dte in soft copy at different piped water supply scheme under Nadia Arsenic Division-I, PHED. Name of PWSS:- 1) Haringhata (Zone-I &amp; II) 2) Gobindapur 3) Haringhata Zone-V Part-IV 4) CHakdah Zone-XII 5) Arranghata 6) Haringhata Zone-I, II &amp; III 7) Par Naimatpur (Phase-I) 8) Par Naimatpur (Phase-II) 9) Par Naimatpur (Phase-III) 10) Ramnagar 11) Chakdah Zone-VI &amp; VI A &amp; VII 13) Sabdalpur 14) Haringhata Zone-II 15) Chakdah Zone-X 17) Haringhata Zone-I &amp; Zone- II 18) Chakdah Zone-II &amp; IV VII &amp; VIII &amp; X 19) Halalpur-Krishnapur 20) Dakshin Bishnupur.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000178/2023-2024</t>
+  </si>
+  <si>
+    <t>380/AE-I/NAD-I</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000015/2023-2024</t>
   </si>
   <si>
     <t>1961/NAD-I</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000018/2023-2024</t>
   </si>
   <si>
     <t>2106/NAD-I</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
-    <t>Supply of 1(one) no. Motor Cab (Luxury Taxi) on hire basis for official use of the Assistant Engineer-I, Nadia Arsenic Division - I, P.H.E. Dte. for the period from 15.07.2022 to 14.07.2023 i.e. for 1(one) year.</t>
-[...19 lines deleted...]
-  <si>
     <t>Augmentation for providing FHTC (Functional Household Tap Connection) at Narasinghanagar, Chapatala &amp; Beharia Mouzas in Beharia PWSS and different Mouzas under Dakshin Bishnupur PWSS under Jal Jeevan Mission (JJM) under Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000177/2024-2025</t>
   </si>
   <si>
     <t>2173/NAD-1</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
-    <t>Collection of Household Details at prescribed Format through Mobile App/Hard Copy including Geo- Reference as directed by EIC and submission of same to PHE Dte in soft copy at different piped water supply scheme under Nadia Arsenic Division-I, PHED. Name of PWSS:- 1) Haringhata (Zone-I &amp; II) 2) Gobindapur 3) Haringhata Zone-V Part-IV 4) CHakdah Zone-XII 5) Arranghata 6) Haringhata Zone-I, II &amp; III 7) Par Naimatpur (Phase-I) 8) Par Naimatpur (Phase-II) 9) Par Naimatpur (Phase-III) 10) Ramnagar 11) Chakdah Zone-VI &amp; VI A &amp; VII 13) Sabdalpur 14) Haringhata Zone-II 15) Chakdah Zone-X 17) Haringhata Zone-I &amp; Zone- II 18) Chakdah Zone-II &amp; IV VII &amp; VIII &amp; X 19) Halalpur-Krishnapur 20) Dakshin Bishnupur.</t>
-[...19 lines deleted...]
-  <si>
     <t>Continuation work order for Supply and installation of sign board related to JJM Matters at different piped water supply schemes under Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer-III</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000281/2023-2024</t>
   </si>
   <si>
     <t>07/AE-I/NAD-I</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>BIBHAS PAL</t>
   </si>
   <si>
     <t>Bill for Restoration work due to laying of pipe line on PMGSY road for HARADHAN GORAGACHA under WBSRDA Nadia division (Length 4.00 km.) under office of the Executive Engineer, Nadia Arsenic Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00232/2024-2025</t>
   </si>
   <si>
     <t>277/PFMS</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, WBSRDA NADIA DIVISION</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>New Service Connection for DAKSHIN BISHUNUPUR Water supply scheme</t>
   </si>
   <si>
     <t>BILL/02311/2024-2025</t>
   </si>
   <si>
     <t>BP-198-24-25</t>
   </si>
   <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (AISHTAL CCC)</t>
   </si>
   <si>
-    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE-100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle peice etc. all complete with Rising Main System incluidng specials &amp; Valves &amp; Laying of Distribution System including Specials, Valves &amp; Pipe Supporting Structure, Construction of 300 cum capacity 20 Mtr. staging height RCC Over Head Reservoir including pile foundation, pipe connection and cost of pipes, specials, Construction of Boundary Wall [H/W Site (160.0 m length), 2nd T/W Site (45.0 m length)], Pump House for H/W Site (4.88 M X 3.60 M), 2nd T/W Site (3.60 M X 3.0 M), Land Development and allied works with Approach Road (105.0 m Length and 3.0 m Wide), Restoration Work for Bituminous Road and Soil Investigation for the work of Construction of RCC Elevated Reservoir of capacity 300 m3 Staging Height 20 Mtr. at Ground Water Based PWSS for Dakshin Bishnupur in Ranaghat-I Block of Nadia District under Nadia Arsenic Division-I, P.H.E Dte.</t>
-[...31 lines deleted...]
-  <si>
     <t>Supply of vehicle on hire basis for official use of the Assistant Engineer-I, Nadia Arsenic Division-I, P.H.E. Dte. (Period from 15/01/2025 to 14/07/2025).</t>
   </si>
   <si>
     <t>ORD/000217/2024-2025</t>
   </si>
   <si>
     <t>05/AE-I/NAD-I</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>Repair of different type road different Water Supply Scheme under Shantipur block and Habibpur G.P. under Dakshin Bishnupur PWSS under Ranaghat-I Block under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 02)</t>
   </si>
   <si>
     <t>ORD/000012/2025-2026</t>
   </si>
   <si>
     <t>124/NAD-I</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>RAKESH ENTERPRISE</t>
   </si>
   <si>
+    <t>Balance Laying of pipeline for FHTC connection and restoration of road at different areas of Baganchara, Bagdebipur, Karanchapali, Kulia, Kutubpur Mouzas at Baganchara GP and Beleati &amp; Aramdanga village under Dakshin Bishnupur PWSS Under Nadia Arsenic Division-I, PHE Dte. SL.NO. (Sl.01)</t>
+  </si>
+  <si>
+    <t>ORD/000253/2024-2025</t>
+  </si>
+  <si>
+    <t>2698/NAD-I</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>06/06/2026</t>
+  </si>
+  <si>
+    <t>KINGS AND CO</t>
+  </si>
+  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Dakshin Bishnupur ground water based water supply scheme under Block_ Ranaghat_I Dist. - Nadia under EMD, PHE Dte. (SM/14242)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/001465/2024-2025</t>
   </si>
   <si>
     <t>236/EMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>SHIVAM ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation Work for Hiring of additional vehicle for supervision of JJM works including identification of land for JJM projects under Nadia Arsenic Division-I, P.H.E. Dte. W.e.f. 01/08/2025 to 31/01/2026.</t>
   </si>
   <si>
     <t>ORD/000108/2025-2026</t>
@@ -372,68 +390,50 @@
     <t>31/07/2025</t>
   </si>
   <si>
     <t>31/01/2026</t>
   </si>
   <si>
     <t>OM TRANSPORT</t>
   </si>
   <si>
     <t>Culvert crossing including restoration of damaged pipeline including laying of dedicated pipeline towords Bagdia, Barajiakur &amp; Bhatangachi Village (Babla GP, Dakshin Majdia) and allied works at Dakshin Bishnupur PWSS under Nadia Arsenic Division, PHE Dte. (Sl. No. 01)</t>
   </si>
   <si>
     <t>ORD/000196/2024-2025</t>
   </si>
   <si>
     <t>2321/NAD-I</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>CHOWDHURY &amp; CO.</t>
-  </si>
-[...16 lines deleted...]
-    <t>KINGS AND CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -984,721 +984,721 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>5.28</v>
+        <v>4.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>5.15</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>97.53</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>13.77</v>
+        <v>5.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.15</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.53</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>72.02</v>
+        <v>566.66</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>225.47</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>39.79</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>4.8</v>
+        <v>0.98</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>96.23</v>
+        <v>4.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.89</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>4.89</v>
+        <v>13.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.89</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.88</v>
+        <v>72.02</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.88</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
-        <v>25.08</v>
+        <v>96.23</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>4.9</v>
+        <v>0.88</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="13" t="s">
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>566.66</v>
+        <v>25.08</v>
       </c>
       <c r="Q12" s="4">
-        <v>225.47</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>39.79</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.98</v>
+        <v>4.9</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="P14" s="4">
         <v>0.86</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
@@ -1743,283 +1743,283 @@
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="J16" s="13"/>
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>21.04</v>
+        <v>129.57</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I17" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P17" s="4">
-        <v>0.86</v>
+        <v>21.04</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P18" s="4">
-        <v>24.28</v>
+        <v>0.86</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P19" s="4">
-        <v>129.57</v>
+        <v>24.28</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>2</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>126</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>992.53</v>