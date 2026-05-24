--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -333,50 +333,65 @@
     <t>23/04/2025</t>
   </si>
   <si>
     <t>22/06/2025</t>
   </si>
   <si>
     <t>BUDDHADEV MONDAL</t>
   </si>
   <si>
     <t>Balance Work to complete revamping/upgradation of the hydraulic parameters at distribution network at the part of Betna Mouza and Raynagar Mouza in reference to Raynagar PWSS under Nadia Arsenic Division-I, PHE Dte. As a part of Jal Jeevan Mission. (2nd Call) (Sl. NO. 02)</t>
   </si>
   <si>
     <t>ORD/000138/2025-2026</t>
   </si>
   <si>
     <t>1043/NAD-I</t>
   </si>
   <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>M/S A.K. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repair of different types road under Majhergram, Kamalpur GP Duttaphulia GP, Nokari GP Jugolkisore GP, Arranaghata GP Bahirgachi GP under Raynagar W/S under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 04)</t>
+  </si>
+  <si>
+    <t>ORD/000014/2025-2026</t>
+  </si>
+  <si>
+    <t>130/NAD-I</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -765,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -993,54 +1008,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>8.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.41</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.01</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1723,87 +1738,150 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P16" s="4">
         <v>61.71</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P17" s="4">
+        <v>29.51</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1403.56</v>
+      </c>
+      <c r="P18" s="8">
+        <v>8.41</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0.6</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>