--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -299,99 +299,150 @@
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
   </si>
   <si>
     <t>Balance work for revamping / upgradation of the hydraulic parameters at Gayesh, Daluigram &amp; Jafar-nagar mouzas in reference to Halalpur-Krisnapur PWSS &amp; Raynagar PWSS under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 05)</t>
   </si>
   <si>
     <t>ORD/000025/2025-2026</t>
   </si>
   <si>
     <t>154/NAD-I</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>27/06/2025</t>
   </si>
   <si>
+    <t>Balance Work to complete revamping/upgradation of the hydraulic parameters at distribution network at the part of Betna Mouza and Raynagar Mouza in reference to Raynagar PWSS under Nadia Arsenic Division-I, PHE Dte. As a part of Jal Jeevan Mission. (2nd Call) (Sl. NO. 02)</t>
+  </si>
+  <si>
+    <t>ORD/000138/2025-2026</t>
+  </si>
+  <si>
+    <t>1043/NAD-I</t>
+  </si>
+  <si>
+    <t>25/09/2025</t>
+  </si>
+  <si>
+    <t>23/01/2026</t>
+  </si>
+  <si>
+    <t>M/S A.K. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repair of different types road under Majhergram, Kamalpur GP Duttaphulia GP, Nokari GP Jugolkisore GP, Arranaghata GP Bahirgachi GP under Raynagar W/S under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 04)</t>
+  </si>
+  <si>
+    <t>ORD/000014/2025-2026</t>
+  </si>
+  <si>
+    <t>130/NAD-I</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>NEW SERVICE CONNECTION CHARGES FOR RAYNAGAR ZONE-I WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>BILL/02569/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-239</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.L (GANGNAPURC.C.C)</t>
+  </si>
+  <si>
+    <t>New Service connection charges for Raynagar zone-II water supply scheme</t>
+  </si>
+  <si>
+    <t>BILL/02570/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-240</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>Leave Permission For Using Railway Land For Laying Water Main 250 mm Dia (I.D). M.S. carrier pipe line passing through 600 mm (I.D) M.S. casing pipe line under Railway Track from MAST NO:- 77/23, 77/25 and Mast No:- 77/24, 77/26 in between Bankimnagar Halt ( BNKA )- Panchberia Halt ( PNCB ).</t>
+  </si>
+  <si>
+    <t>BILL/00546/2024-2025</t>
+  </si>
+  <si>
+    <t>476/PFMS</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>FA &amp; CAO, EASTERN RAILWAY, KOLKATA</t>
+  </si>
+  <si>
+    <t>BILL/00622/2024-2025</t>
+  </si>
+  <si>
+    <t>495/PFMS</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
+  </si>
+  <si>
     <t>Balance Work for revamping / upgradation of the hydraulic parameters of distribution network towards Badkulla in reference to Raynagar and Joypur water supply scheme under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 03)</t>
   </si>
   <si>
     <t>ORD/000020/2025-2026</t>
   </si>
   <si>
     <t>138/NAD-I</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>22/06/2025</t>
   </si>
   <si>
     <t>BUDDHADEV MONDAL</t>
-  </si>
-[...31 lines deleted...]
-    <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -780,51 +831,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1662,226 +1713,466 @@
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>95.86</v>
+        <v>61.71</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="I16" s="13"/>
-      <c r="J16" s="13"/>
+      <c r="I16" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>61.71</v>
+        <v>29.51</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>29.51</v>
+        <v>5.72</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="L18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P18" s="4">
+        <v>5.34</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="P19" s="4">
+        <v>4.58</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P20" s="4">
+        <v>23.36</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P21" s="4">
+        <v>95.86</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>1442.56</v>
+      </c>
+      <c r="P22" s="8">
+        <v>8.41</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>0.58</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>