--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -92,96 +92,114 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Ranaghat-II</t>
   </si>
   <si>
     <t>Nadia Arsenic Division I</t>
   </si>
   <si>
     <t>Raynagar Piped Water Supply Scheme To Accommodate FHTC at Ranaghat-II Block under Nadia District Under Nadia Arsenic Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/14234</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Preparation of Detailed Project Report (DPR) for Raynagar Water Supply Scheme at Ranaghat-II Block at Nadia District under Nadia Arsenic Division-I, P.H.E. Dte.(sl.no.06)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000168/2022-2023</t>
+  </si>
+  <si>
+    <t>3288 / NAD-I</t>
+  </si>
+  <si>
+    <t>08/12/2022</t>
+  </si>
+  <si>
+    <t>15/12/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD.</t>
+  </si>
+  <si>
     <t>Providing, Laying of Rising Main, Laying Distribution system and FHTC (Functional Household Tap Connection), Soil investigation for the work of construction of 100 cum OHR staging height 20 mtr. Construction of 100 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including Raft foundation), pipe connection and cost of pipes, specials and construction of Pump house, Boundary Wall, Service and allied Works at head work &amp; 2nd site at Raynagar Zone-II under Jal Jeevan Mission for Raynagar Zone-II Water Supply Scheme within Ranaghat-I Block under Nadia Arsenic Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000109/2023-2024</t>
   </si>
   <si>
     <t>1765/NAD-I</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t>MINTU CHAKRABORTY</t>
   </si>
   <si>
-    <t>Preparation of Detailed Project Report (DPR) for Raynagar Water Supply Scheme at Ranaghat-II Block at Nadia District under Nadia Arsenic Division-I, P.H.E. Dte.(sl.no.06)</t>
-[...20 lines deleted...]
-    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD.</t>
+    <t>"Providing Laying of Rising Main ,Laying distribution system and FHTC Soil investigation for the work of construction of 200 cum OHR staging heigjt 20 mtr , Construction of 200 cum capacity 20 mtr . staging hieght RCC Over Head Reservoir (including pile foundation), pipe connection and cost of pipes, specials and Construction of Pump house , Boundary Wall , Service and Allied Works at head work &amp; 2nd site under Jal Jivan Mission for Raynagar Zone -II Water Supply Scheme within Ranaghat -I Block under Nadia Arsenic Division -I P.H.E.Dte." (Sl.no.02)</t>
+  </si>
+  <si>
+    <t>ORD/000209/2023-2024</t>
+  </si>
+  <si>
+    <t>2292/NAD-I</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>26/09/2025</t>
+  </si>
+  <si>
+    <t>TAPU SAHA</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for NEW Tube Well in connection to Accommodate FHTC at Pump House No.-I and II (Zone-I and II) under Raynagar ground water based water supply scheme under Block_ Ranaghat-II Dist. - Nadia under EMD, PHE Dte. (SM/14234)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000653/2024-2025</t>
   </si>
   <si>
     <t>2690/EMD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
   </si>
@@ -212,137 +230,137 @@
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, NADIA HIGHWAY DIVISION NO.-II, PW (ROADS) DIRECTORATE.</t>
   </si>
   <si>
     <t>Nokari- Aishmali Road from CH. 2.95 Km. to CH. 6.20 Km. Restoration work arising out of damage of black top for laying of pipe line for "Integrated surface water besed PWSS for Ranaghat -I and Ranaghat -II, Block by Nadia Arsenic Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00199/2024-2025</t>
   </si>
   <si>
     <t>221/PFMS</t>
   </si>
   <si>
     <t>Duttaphulia-Aranghata Road from CH. 40.00 Km. to CH. 44.766 Km. Restoration estimate due to the cause of excavations for underground Water Supply pipeline layout Proposal of PHE along the R/S of Quality Control sub-Division-I, under Nadia Highway Division-I, in the District Nadia during 2023-2024.</t>
   </si>
   <si>
     <t>BILL/00409/2024-2025</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
-    <t>"Providing Laying of Rising Main ,Laying distribution system and FHTC Soil investigation for the work of construction of 200 cum OHR staging heigjt 20 mtr , Construction of 200 cum capacity 20 mtr . staging hieght RCC Over Head Reservoir (including pile foundation), pipe connection and cost of pipes, specials and Construction of Pump house , Boundary Wall , Service and Allied Works at head work &amp; 2nd site under Jal Jivan Mission for Raynagar Zone -II Water Supply Scheme within Ranaghat -I Block under Nadia Arsenic Division -I P.H.E.Dte." (Sl.no.02)</t>
-[...16 lines deleted...]
-  <si>
     <t>Balance work for revamping / upgradation of the hydraulic parameters at Kalipara,Gobindapur, Jhinukghata and Raynagar mouzas in reference to Gobindapur PWSS and Raynagar PWSS under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 04)</t>
   </si>
   <si>
     <t>ORD/000018/2025-2026</t>
   </si>
   <si>
     <t>127/NAD-I</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>CHOWDHURY &amp; CO.</t>
   </si>
   <si>
     <t>Work for revamping / upgradation of the hydraulic parameters of distribution network in reference to Raynagar and Joypur W/S Scheme under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 01)</t>
   </si>
   <si>
     <t>ORD/000008/2025-2026</t>
   </si>
   <si>
     <t>75/NAD-I</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>17/09/2026</t>
   </si>
   <si>
     <t>S B CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation work order for Hiring of 1 (One) no inspection vehicle (Diesel Luxury Taxi/Maxi Cab/Motor Cab) on Daily basis for monitoring of JJM works by the Junior Engineers at the office of the Executive Engineer, Nadia Arsenic Division-I, P.H.E. Dte. (Period- 01/02/2025 to 31/07/2025)</t>
   </si>
   <si>
     <t>ORD/000254/2024-2025</t>
   </si>
   <si>
     <t>17/AE-1/NAD-I</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
   </si>
   <si>
     <t>Balance work for revamping / upgradation of the hydraulic parameters at Gayesh, Daluigram &amp; Jafar-nagar mouzas in reference to Halalpur-Krisnapur PWSS &amp; Raynagar PWSS under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 05)</t>
   </si>
   <si>
     <t>ORD/000025/2025-2026</t>
   </si>
   <si>
     <t>154/NAD-I</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>27/06/2025</t>
   </si>
   <si>
+    <t>Balance Work for revamping / upgradation of the hydraulic parameters of distribution network towards Badkulla in reference to Raynagar and Joypur water supply scheme under Nadia Arsenic Division-I,P.H.E. Dte as a part of Jal Jeevan Mission. (Sl. No. 03)</t>
+  </si>
+  <si>
+    <t>ORD/000020/2025-2026</t>
+  </si>
+  <si>
+    <t>138/NAD-I</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>18/08/2026</t>
+  </si>
+  <si>
+    <t>BUDDHADEV MONDAL</t>
+  </si>
+  <si>
     <t>Balance Work to complete revamping/upgradation of the hydraulic parameters at distribution network at the part of Betna Mouza and Raynagar Mouza in reference to Raynagar PWSS under Nadia Arsenic Division-I, PHE Dte. As a part of Jal Jeevan Mission. (2nd Call) (Sl. NO. 02)</t>
   </si>
   <si>
     <t>ORD/000138/2025-2026</t>
   </si>
   <si>
     <t>1043/NAD-I</t>
   </si>
   <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>M/S A.K. CONSTRUCTION</t>
   </si>
   <si>
     <t>Repair of different types road under Majhergram, Kamalpur GP Duttaphulia GP, Nokari GP Jugolkisore GP, Arranaghata GP Bahirgachi GP under Raynagar W/S under Nadia Arsenic Division-I, PHE Dte. (Sl. No. 04)</t>
   </si>
   <si>
     <t>ORD/000014/2025-2026</t>
   </si>
   <si>
     <t>130/NAD-I</t>
@@ -381,68 +399,50 @@
     <t>05/02/2025</t>
   </si>
   <si>
     <t>Leave Permission For Using Railway Land For Laying Water Main 250 mm Dia (I.D). M.S. carrier pipe line passing through 600 mm (I.D) M.S. casing pipe line under Railway Track from MAST NO:- 77/23, 77/25 and Mast No:- 77/24, 77/26 in between Bankimnagar Halt ( BNKA )- Panchberia Halt ( PNCB ).</t>
   </si>
   <si>
     <t>BILL/00546/2024-2025</t>
   </si>
   <si>
     <t>476/PFMS</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>FA &amp; CAO, EASTERN RAILWAY, KOLKATA</t>
   </si>
   <si>
     <t>BILL/00622/2024-2025</t>
   </si>
   <si>
     <t>495/PFMS</t>
   </si>
   <si>
     <t>22/03/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>BUDDHADEV MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -993,60 +993,60 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>337.06</v>
+        <v>8.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.41</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.01</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
@@ -1056,451 +1056,455 @@
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>8.5</v>
+        <v>337.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.41</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.01</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="13"/>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>46.24</v>
+        <v>386.21</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>8.49</v>
+        <v>46.24</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>60.83</v>
+        <v>8.49</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>62.96</v>
+        <v>60.83</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4"/>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>64.84</v>
+        <v>62.96</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>386.21</v>
+        <v>64.84</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>96.3</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
@@ -1515,54 +1519,54 @@
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>57.7</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
@@ -1651,475 +1655,475 @@
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="P14" s="4">
         <v>86.49</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="I15" s="13"/>
-      <c r="J15" s="13"/>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>61.71</v>
+        <v>95.86</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>29.51</v>
+        <v>61.71</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>107</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>109</v>
+        <v>75</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>5.72</v>
+        <v>29.51</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="P18" s="4">
-        <v>5.34</v>
+        <v>5.72</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>4.58</v>
+        <v>5.34</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>63</v>
+        <v>121</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>59</v>
+        <v>125</v>
       </c>
       <c r="P20" s="4">
-        <v>23.36</v>
+        <v>4.58</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>123</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>128</v>
+        <v>65</v>
       </c>
       <c r="P21" s="4">
-        <v>95.86</v>
+        <v>23.36</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>129</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>