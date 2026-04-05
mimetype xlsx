--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -140,114 +140,117 @@
   <si>
     <t>Augmentation work of 2 no Gobindanagar near Indira More &amp; Birnagar at Ranaghat-I Block under augmentation of Ground Water Based PWSS of Birnagar Part-III under Nadia Arsenic Division-I, P.H.E. Dte. (Sl.no.16)</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000165/2023-2024</t>
   </si>
   <si>
     <t>2123/NAD-I</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>25/09/2023</t>
   </si>
   <si>
     <t>CHOWDHURY &amp; CO.</t>
   </si>
   <si>
-    <t>Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10mm gun metal ferrule, saddle piece etc. all complete with Rising Main System including specials &amp; Valves &amp; Pipe supporting Structure, Construction of 100 cum capacity 20 mtr. staging height RCC Over Head Reservoir including pile foundation, pipe connection and cost of pipes, specials, Construction of Boundary Wall [H/W Site (160.0 m length), 2nd T/W Site(45.0 length)], Pump House for H/W Site (4.88 M X 3.60 M), 2nd T/W Site (3.60 M X 3.0 M), Land Development, Restoration of Bituminous Road and allied works with Approach Road (105.0 m length and 3.0m wide), Soil Investigation for the work of Construction of RCC Elevated Reservoir of capacity 100 M3 Staging Height 20 mtr. and Restoration Work for Bituminous Road at Ground Water Based Piped W/S Scheme for Birnagar (Part) in Ranaghat-I Block of Nadia District under Nadia Arsenic Division-I, P.H.E Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission (JJM) for at Madanpur-I &amp; II G.P. and different augmentation works of Radhakantapur and Birnagar Part-III under Jal Jeevan Mission (JJM) at Ranaghat-I block by augmentation of Ground Water Based PWSS for Radhakantapur and Birnagar under Nadia Arsenic Division-I, PHE Dte. (Sl.no.11)</t>
   </si>
   <si>
     <t>ORD/000162/2023-2024</t>
   </si>
   <si>
     <t>2120/NAD-I</t>
   </si>
   <si>
+    <t>18/08/2025</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000002/2024-2025</t>
   </si>
   <si>
     <t>846/NAD-I</t>
   </si>
   <si>
     <t>04/06/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing Boundary Illumination with allied works at Birnagar (Part) under Block_ Ranaghat-I Under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia (SM/14196)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000163/2025-2026</t>
   </si>
   <si>
     <t>1161/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>WESTERN ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Dedicated pipeline towards Durgapur Mouza and adjacent areas including allied works for Birnagar PWSS at Ranaghat-I Block of Ground Water Based PWSS for Birnagar W/S Scheme under Nadia Arsenic Division-I, P.H.E. Dte. (Sl.No. 01)</t>
+  </si>
+  <si>
+    <t>ORD/000135/2024-2025</t>
+  </si>
+  <si>
+    <t>1966/NAD-I</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,54 +804,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>3.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.65</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>97.52</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -864,334 +867,334 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>75.32</v>
       </c>
       <c r="Q4" s="4">
-        <v>75.22</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.87</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>341.12</v>
+        <v>96.13</v>
       </c>
       <c r="Q5" s="4">
-        <v>45.03</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>13.2</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>96.13</v>
+        <v>1.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>79.5</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>82.7</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>1.52</v>
+        <v>4.31</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>4.31</v>
+        <v>82.96</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
-        <v>522.15</v>
+        <v>263.99</v>
       </c>
       <c r="P9" s="8">
-        <v>203.4</v>
+        <v>0</v>
       </c>
       <c r="Q9" s="8">
-        <v>38.95</v>
+        <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>