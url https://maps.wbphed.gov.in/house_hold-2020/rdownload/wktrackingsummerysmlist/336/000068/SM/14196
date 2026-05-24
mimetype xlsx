--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -138,62 +138,50 @@
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD.</t>
   </si>
   <si>
     <t>Augmentation work of 2 no Gobindanagar near Indira More &amp; Birnagar at Ranaghat-I Block under augmentation of Ground Water Based PWSS of Birnagar Part-III under Nadia Arsenic Division-I, P.H.E. Dte. (Sl.no.16)</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000165/2023-2024</t>
   </si>
   <si>
     <t>2123/NAD-I</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>25/09/2023</t>
   </si>
   <si>
     <t>CHOWDHURY &amp; CO.</t>
-  </si>
-[...10 lines deleted...]
-    <t>18/08/2025</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000002/2024-2025</t>
   </si>
   <si>
     <t>846/NAD-I</t>
   </si>
   <si>
     <t>04/06/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing Boundary Illumination with allied works at Birnagar (Part) under Block_ Ranaghat-I Under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia (SM/14196)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
@@ -639,51 +627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -804,54 +792,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>3.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.52</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -867,347 +855,284 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>75.32</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>75.22</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>96.13</v>
+        <v>1.52</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>1.52</v>
+        <v>4.31</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>4.31</v>
+        <v>82.96</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...32 lines deleted...]
-      <c r="L8" s="4" t="s">
+      <c r="A8" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>167.86</v>
+      </c>
+      <c r="P8" s="8">
+        <v>78.88</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>46.99</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>