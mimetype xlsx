--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,80 @@
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>WESTERN ENGINEERING CO.</t>
   </si>
   <si>
     <t>Dedicated pipeline towards Durgapur Mouza and adjacent areas including allied works for Birnagar PWSS at Ranaghat-I Block of Ground Water Based PWSS for Birnagar W/S Scheme under Nadia Arsenic Division-I, P.H.E. Dte. (Sl.No. 01)</t>
   </si>
   <si>
     <t>ORD/000135/2024-2025</t>
   </si>
   <si>
     <t>1966/NAD-I</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10mm gun metal ferrule, saddle piece etc. all complete with Rising Main System including specials &amp; Valves &amp; Pipe supporting Structure, Construction of 100 cum capacity 20 mtr. staging height RCC Over Head Reservoir including pile foundation, pipe connection and cost of pipes, specials, Construction of Boundary Wall [H/W Site (160.0 m length), 2nd T/W Site(45.0 length)], Pump House for H/W Site (4.88 M X 3.60 M), 2nd T/W Site (3.60 M X 3.0 M), Land Development, Restoration of Bituminous Road and allied works with Approach Road (105.0 m length and 3.0m wide), Soil Investigation for the work of Construction of RCC Elevated Reservoir of capacity 100 M3 Staging Height 20 mtr. and Restoration Work for Bituminous Road at Ground Water Based Piped W/S Scheme for Birnagar (Part) in Ranaghat-I Block of Nadia District under Nadia Arsenic Division-I, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000093/2023-2024</t>
+  </si>
+  <si>
+    <t>1741/NAD-I</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>04/07/2026</t>
+  </si>
+  <si>
+    <t>M/S MALLICK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission (JJM) for at Madanpur-I &amp; II G.P. and different augmentation works of Radhakantapur and Birnagar Part-III under Jal Jeevan Mission (JJM) at Ranaghat-I block by augmentation of Ground Water Based PWSS for Radhakantapur and Birnagar under Nadia Arsenic Division-I, PHE Dte. (Sl.no.11)</t>
+  </si>
+  <si>
+    <t>ORD/000162/2023-2024</t>
+  </si>
+  <si>
+    <t>2120/NAD-I</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1052,87 +1082,213 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>82.96</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" s="4">
+        <v>341.12</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>45.03</v>
+      </c>
+      <c r="R8" s="4">
+        <v>13.2</v>
+      </c>
+      <c r="S8" s="4">
+        <v>80</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P9" s="4">
+        <v>96.13</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>79.5</v>
+      </c>
+      <c r="R9" s="4">
+        <v>82.7</v>
+      </c>
+      <c r="S9" s="4">
+        <v>70</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>605.11</v>
+      </c>
+      <c r="P10" s="8">
+        <v>203.4</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>33.61</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>