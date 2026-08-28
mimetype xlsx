--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -116,159 +116,159 @@
   <si>
     <t>Preparation of Detailed Project Report (DPR) for Birnagar (Part) Water Supply Scheme at Ranaghat-I Block at Nadia District under Nadia Arsenic Division-I, P.H.E. Dte.(sl.no.01)</t>
   </si>
   <si>
     <t>Assistant Engineer-I ,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000167/2022-2023</t>
   </si>
   <si>
     <t>3287 / NAD-I</t>
   </si>
   <si>
     <t>08/12/2022</t>
   </si>
   <si>
     <t>15/12/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD.</t>
   </si>
   <si>
+    <t>Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10mm gun metal ferrule, saddle piece etc. all complete with Rising Main System including specials &amp; Valves &amp; Pipe supporting Structure, Construction of 100 cum capacity 20 mtr. staging height RCC Over Head Reservoir including pile foundation, pipe connection and cost of pipes, specials, Construction of Boundary Wall [H/W Site (160.0 m length), 2nd T/W Site(45.0 length)], Pump House for H/W Site (4.88 M X 3.60 M), 2nd T/W Site (3.60 M X 3.0 M), Land Development, Restoration of Bituminous Road and allied works with Approach Road (105.0 m length and 3.0m wide), Soil Investigation for the work of Construction of RCC Elevated Reservoir of capacity 100 M3 Staging Height 20 mtr. and Restoration Work for Bituminous Road at Ground Water Based Piped W/S Scheme for Birnagar (Part) in Ranaghat-I Block of Nadia District under Nadia Arsenic Division-I, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000093/2023-2024</t>
+  </si>
+  <si>
+    <t>1741/NAD-I</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>M/S MALLICK ENTERPRISE</t>
+  </si>
+  <si>
     <t>Augmentation work of 2 no Gobindanagar near Indira More &amp; Birnagar at Ranaghat-I Block under augmentation of Ground Water Based PWSS of Birnagar Part-III under Nadia Arsenic Division-I, P.H.E. Dte. (Sl.no.16)</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000165/2023-2024</t>
   </si>
   <si>
     <t>2123/NAD-I</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>25/09/2023</t>
   </si>
   <si>
     <t>CHOWDHURY &amp; CO.</t>
   </si>
   <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission (JJM) for at Madanpur-I &amp; II G.P. and different augmentation works of Radhakantapur and Birnagar Part-III under Jal Jeevan Mission (JJM) at Ranaghat-I block by augmentation of Ground Water Based PWSS for Radhakantapur and Birnagar under Nadia Arsenic Division-I, PHE Dte. (Sl.no.11)</t>
+  </si>
+  <si>
+    <t>ORD/000162/2023-2024</t>
+  </si>
+  <si>
+    <t>2120/NAD-I</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>Dedicated pipeline towards Durgapur Mouza and adjacent areas including allied works for Birnagar PWSS at Ranaghat-I Block of Ground Water Based PWSS for Birnagar W/S Scheme under Nadia Arsenic Division-I, P.H.E. Dte. (Sl.No. 01)</t>
+  </si>
+  <si>
+    <t>ORD/000135/2024-2025</t>
+  </si>
+  <si>
+    <t>1966/NAD-I</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000002/2024-2025</t>
   </si>
   <si>
     <t>846/NAD-I</t>
   </si>
   <si>
     <t>04/06/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing Boundary Illumination with allied works at Birnagar (Part) under Block_ Ranaghat-I Under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia (SM/14196)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000163/2025-2026</t>
   </si>
   <si>
     <t>1161/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>WESTERN ENGINEERING CO.</t>
-  </si>
-[...46 lines deleted...]
-    <t>27/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -882,369 +882,369 @@
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>75.32</v>
+        <v>341.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>75.22</v>
+        <v>45.03</v>
       </c>
       <c r="R4" s="4">
-        <v>99.87</v>
+        <v>13.2</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>1.52</v>
+        <v>75.32</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>75.22</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J6" s="13"/>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>4.31</v>
+        <v>96.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>79.5</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>82.7</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>82.96</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>341.12</v>
+        <v>1.52</v>
       </c>
       <c r="Q8" s="4">
-        <v>45.03</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>13.2</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>96.13</v>
+        <v>4.31</v>
       </c>
       <c r="Q9" s="4">
-        <v>79.5</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>82.7</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>605.11</v>